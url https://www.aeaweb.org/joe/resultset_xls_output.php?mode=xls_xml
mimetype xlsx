--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1419">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1610">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
@@ -67,83 +67,205 @@
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
     <t>Full-Time Nonacademic</t>
   </si>
   <si>
     <t>Alfred P. Sloan Foundation</t>
   </si>
   <si>
-    <t xml:space="preserve">Philanthropy
-[...5 lines deleted...]
-R&amp;D
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Philanthropy
+Program Director</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program Director, Economics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program Director, Economics 
+The Alfred P. Sloan Foundation is a not-for-profit, mission-driven grantmaking institution dedicated to improving the welfare of all through the advancement of scientific knowledge. Founded in 1934 by Alfred Pritchard Sloan Jr., then-President and CEO of General Motors, the Foundation makes grants in four broad areas: direct support of research in science, technology, engineering, mathematics, and economics; initiatives to increase access and opportunity in graduate science education; projects that develop or leverage technology to empower research; and efforts to deepen public engagement with science and scientists.
+Headquartered in Rockefeller Center in New York City, the Foundation holds assets of approximately $2.2 billion and commits roughly $80–$95 million in grants annually. It is one of the largest private funders of economic research in the United States, with a grantmaking history that has had measurable impact on the rate and direction of academic activity in economics. The Foundation’s mission is guided by a commitment to impartial, evidence-based inquiry—free of ideology and driven by the highest standards of rigor.
+The Economics Program
+The Sloan Economics Program funds fundamental, rigorous economic research that serves as a public good—expanding knowledge of key economic forces, developing new evidence and methodologies, informing decision-makers, and improving economic and social welfare in the United States. The program’s goal is to provide conceptual breakthroughs, technical advances, and fundamental research that strengthen and accelerate U.S. economic progress.
+Current research priorities include:
+•The Economics of Science and Technology, including industrial strategy, emerging technologies, regional development, scientific careers, funding practices, and the productivity of the scientific enterprise.
+•The Economics of Caregiving, including data and research on the U.S. care economy and its implications for labor markets and policy.
+•The Economics of Transportation and Infrastructure, examining how transportation systems and mobility shape economic outcomes.
+•Economic Measurement, supporting new datasets, methodologies, and computational tools that advance the quality of empirical economics.
+•Strengthening the Economics Profession broadly, through support for conferences, training programs, and research resources of general use.
+These priorities reflect our current grantmaking, not a ceiling on ambition. The incoming Program Director will have meaningful latitude to evolve the program's direction as the research landscape and their own intellectual judgment suggest
+Grants made in the Economics program are especially policy-relevant (though not advocacy), motivated by nonideological questions, causally rigorous, statistically sound, and oriented toward generating catalytic results in high-quality journals or durable contributions to research infrastructure.
+Position Overview
+Reporting to the President, the Program Director for Economics will serve as the intellectual and operational leader of the Foundation’s Economics program. The Program Director will develop and execute a coherent grantmaking strategy, build and sustain a portfolio of high-impact grants, and represent the Economics program to the Foundation’s Board of Trustees, grantees, peer funders, professional associations, and the broader research community.
+Grantmaking at the Foundation is a shared and collaborative endeavor. The Program Director will be an active member of the program committee—composed of Program Directors and the President—reading and evaluating proposals across all Foundation programs, contributing economic expertise to colleagues’ work, and drawing on colleagues’ insights to strengthen the Economics program. The Foundation is especially interested in identifying opportunities for interdisciplinary grantmaking and opportunities connecting different program areas.
+The Program Director will manage a team of two, a Program Associate that is an early career Ph.D. and a Program Coordinator. 
+Key Responsibilities
+Set Strategy and Develop the Grantmaking Portfolio
+•Develop and periodically revisit the vision, priorities, and strategic direction of the Economics program, in consultation with the President and Program Director colleagues and in light of emerging opportunities in the field. The Program Director will have genuine latitude to reshape the program's priorities, wind down grantmaking approaches that have run their course, and pursue emerging opportunities in collaboration with Program Director colleagues at the intersection of different program areas where Sloan can make a distinctive contribution.
+•Identify gaps in the research landscape where Sloan’s resources can make a significant and durable difference—particularly where private-sector, government, or other foundation funding is insufficient.
+•Build the grant portfolio through outreach to leading researchers, attendance at academic conferences, and broad engagement with the economics community worldwide.
+•Assess the impact of existing grantmaking strategies and propose changes where appropriate.
+Manage Grants and Grantee Relationships
+•Oversee all aspects of grantmaking in the program, from initial letter of inquiry through proposal review, grant approval, ongoing monitoring, and closeout.
+•Maintain close, productive relationships with grantees—providing guidance and serving as an engaged partner throughout the life of each grant.
+•Apply rigorous, meticulous standards in the preparation and scrutiny of grant proposals and program evaluations, consistent with the Foundation’s lean staff structure.
+•Lead periodic formal evaluations of grantmaking programs and of the Economics program as a whole.
+•Determine appropriate metrics of program success—whether growth in the field, publication impact, policy uptake, or changes in research infrastructure—and draw insights from outcomes.
+Build Collaborative Relationships
+•Participate fully in the collective intellectual life of the Foundation, including the weekly program committee and cross-program proposal review.
+•Collaborate with other Program Directors on grants at the intersection of economics and science policy, energy, environment, higher education, technology, and public understanding of science.
+•In particular, demonstrate interest in collaborating with other Program Directors on cross-program grantmaking at the intersection of economics and other fields, such as supply chain analysis, the economic and policy dimensions of science and technology, research infrastructure, and other related cross-program topics.
+•Develop and sustain an advisory body of leading scholars to provide strategic guidance, benchmark quality, and surface emerging research opportunities.
+•Represent the Economics program externally to peer foundations, government agencies, professional associations, disciplinary societies, and the media.
+•Foster collaborative grantmaking with other funders where appropriate.
+Advance Access and Opportunity in Economics
+•Champion the Foundation’s commitment to reducing all barriers that inhibit fair access and opportunity to scientific and economics training and careers.
+•Ensure the grantmaking process, including proposal development, reviewer selection, and program evaluation, includes meaningful and concrete attention to removing unjust barriers to access and opportunity. 
+•Work in coordination with the Higher Education program to surface and support opportunities that advance fair access and opportunity for all talent within economics and related fields.
+Qualifications and Experience
+The Foundation seeks an intellectually ambitious and collegial leader who combines deep scholarly engagement in economics with the judgment, creativity, and administrative capacity to build and manage a major grantmaking program. The Foundation is open to a variety of professional backgrounds and recognizes that no single candidate will possess every qualification listed below.
+The successful candidate will bring many of the following:
+•A doctoral degree in economics or a closely related field; a record of scholarly achievement equivalent to that of a tenured professor is strongly preferred.
+•Deep knowledge of the economics research landscape—including leading researchers, major institutions, funding trends, and the methodological frontier—across multiple subfields.
+•A demonstrated commitment to rigorous, impartial empirical research; excellent scientific taste and judgment; a keen sense for what constitutes a significant and tractable research question.
+•Experience conceiving, designing, and implementing strategic initiatives—whether in academia, government, philanthropy, or the nonprofit sector.
+•Strong familiarity with U.S. universities, research institutions, and the academic career pipeline.
+•Intellectual breadth and curiosity; an entrepreneurial spirit and willingness to think across disciplinary boundaries.
+•Exceptional written and oral communication skills; ability to engage credibly with both specialists and broad audiences.
+•A natural affinity for relationship-building, teamwork, and collaborative work; genuine generosity of spirit toward colleagues and grantees alike.
+•Facility with data, econometrics, and empirical methodology; interest in research infrastructure and economic measurement is preferred.
+•Both intellectual curiosity and humility—the desire to help others realize success and the ability to derive intellectual enrichment from the creative process of grantmaking.
+Work Arrangements and Compensation
+This is a full-time position based at the Foundation’s offices at Rockefeller Center in midtown Manhattan. Staff are expected to work in the office Tuesday through Thursday; remote work is available on Mondays and Fridays except when job commitments require in-person presence. The Foundation offers competitive compensation and exceptional benefits commensurate with the seniority of the role.
+The salary range for this position is $375,000 – 425,000
+To Apply
+Applications should be sent to pdsearch@sloan.org. Please attach a single PDF containing both a cover letter and curriculum vitae, named “Last Name - Program Director.pdf.”
 </t>
   </si>
   <si>
-    <t>Program Associate, Economics</t>
-[...5 lines deleted...]
-This is a three-year staff position with the possibility of extension for an additional two years. Outstanding administrative, communication, and technical skills are required, along with excellent judgment and assiduous curiosity.  Our offices are at Rockefeller Center in mid-town Manhattan.  Remote work is an option most Mondays and Fridays.  The salary range for this position is $95,000 - $105,000. Sloan offers generous benefits package.  See https://sloan.org/about/careers for details.  
+    <t>$375,000 – 425,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>O0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-29 00:00:00</t>
+  </si>
+  <si>
+    <t>America First Policy Institute</t>
+  </si>
+  <si>
+    <t>Office for Fiscal and Regulatory Analysis</t>
+  </si>
+  <si>
+    <t>Public Finance
+Fiscal Policy
+Regulatory Analysis
+Benefit-Cost Analysis
+Cost-Benefit Analysis
+Federal Budget
+Government Spending
+Tax Policy
+Public Economics
+Regulation
+Administrative Law
+Policy Analysis
+Applied Microeconomics
+Empirical Economics
+Think Tank</t>
+  </si>
+  <si>
+    <t>Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overall Responsibility:
+This position will serve as a key member of AFPI’s Office for Fiscal and Regulatory Analysis (OFRA) team. The Researcher will work directly with senior members of OFRA to help advance its quantitative portfolios in fiscal and regulatory fields. This position would be a good fit for those passionate about applying quant skills to public policy research.
+Department: Office for Fiscal and Regulatory Analysis
+Responsibilities and Duties:
+Develop quantitative analyses to support OFRA's scorekeeping operations and enhance the understanding of various policy issues. Use open source and other modeling resources to analyze policy proposals, and apply policy and academic research relating to methods and key assumptions.
+Develop and maintain a variety of quantitative models encompassing econometric and statistical models, simulations, and machine learning and deep learning methods.
+Support senior staff with cross-cutting research efforts.
+Mentor junior OFRA staff.
+Clearly champion AFPI’s servant leadership culture.
+Operate with discretion in an environment that requires information security.
+Consults with:
+The rest of the OFRA team.
+Other economic teams at AFPI.
+Support staff.
+Interns.
+Type of Employment: Full-time
+Qualifications:
+A postgraduate degree in a quantitative field is a plus.
+Strong experience with team-based software development and principles.
+Strong programming ability in Python, R, or other common programming languages.
+Deep expertise in econometrics, statistics, simulations, machine learning, or deep learning—preferably multiple from the list.
+A deep quantitative integrity and respect for the scientific process.
+An interest in pursuing interdisciplinary research is a plus.
+Excellent attention to detail.
+Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. Please send a cover letter, resume, salary requirement, writing samples, and references.
+AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
 </t>
   </si>
   <si>
-    <t>UNITED STATES New York New York</t>
-[...11 lines deleted...]
-    <t>2026-03-24 00:00:00</t>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>H1 - Structure and Scope of Government
+H3 - Fiscal Policies and Behavior of Economic Agents
+H6 - National Budget, Deficit, and Debt
+K2 - Regulation and Business Law
+L5 - Regulation and Industrial Policy
+H5 - National Government Expenditures and Related Policies</t>
+  </si>
+  <si>
+    <t>2026-05-20 00:00:00</t>
   </si>
   <si>
     <t>American Academy of Arts &amp; Sciences</t>
   </si>
   <si>
     <t>American Institutions</t>
   </si>
   <si>
     <t>Program Officer for American Institutions, Society, and the Public Good</t>
   </si>
   <si>
     <t>The Program Officer supports the Academy’s work in American Institutions, Society, and the Public Good through research, writing, project management, policy analysis, and administrative coordination. Building on the Our Common Purpose project and the Commission on Reimagining the Economy, this role helps advance new nonpartisan, cross-ideological initiatives focused on the American economy and democratic governance, with particular attention to local approaches to national challenges.
 Working closely with Academy staff, members, partners, and civic leaders, the Program Officer organizes meetings and convenings, develops outreach and communications strategies, and supports program development and fundraising, including grant writing. Responsibilities include drafting and editing reports, publications, and briefings; synthesizing research; managing project logistics; and facilitating collaboration across stakeholders. The position may also involve qualitative and quantitative analysis, partnership development, and limited staff supervision.
 Candidates should hold a PhD with at least two years of relevant experience, or an MA/MPA with five years of professional experience. Strong writing skills, expertise in American politics or public policy, and the ability to work across disciplines and ideological perspectives are essential. Experience with grants, civic organizations, or data tools is a plus.
 For more information and to apply, please visit the Academy’s website.</t>
   </si>
   <si>
     <t>90000-100000</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Cambridge
 UNITED STATES District of Columbia Washington, D.C</t>
   </si>
   <si>
     <t>Z - Other Special Topics
@@ -158,63 +280,57 @@
   <si>
     <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
   </si>
   <si>
     <t>American Institutes for Research</t>
   </si>
   <si>
     <t>Health Payer Innovation, Transformation and Support</t>
   </si>
   <si>
     <t>Senior Researcher, Monitoring &amp; Compliance</t>
   </si>
   <si>
     <t xml:space="preserve">Now Hiring: Senior Researcher, Monitoring &amp; Compliance at AIR!
 The American Institutes for Research (AIR) is seeking a Senior Researcher, Monitoring &amp; Compliance to join our Health Transformation Team. This is an exciting opportunity for experienced researchers passionate about strengthening healthcare quality, promoting equity, and ensuring accountability across major federal programs like Medicare and Medicaid.
 In this role, you will lead monitoring and compliance efforts by designing and executing audit and analytic plans, interpreting policy to develop measures and protocols, and overseeing complex data analyses. You will prepare high quality technical reports and visualizations, clearly communicating findings to both technical and policy audiences, and ensuring strict QA/QC processes. You will manage budgets and timelines, supervising and mentoring research staff, collaborating across multidisciplinary teams, and contributing to proposal development.
 Ideal candidates bring advanced education (Ph.D. or Master’s with substantial experience), strong statistical and coding comprehension, experience with federal program monitoring, and CMS experience is a strong plus. This position may be performed remotely from anywhere in the United States. This does not include U.S. territories.
 Salary Range: $122,070 – $162,760
 To learn more about the opportunity, please refer to the job link.
 </t>
   </si>
   <si>
     <t>Anticipated Annual Salary Range  $122,070 - $162,760 USD</t>
   </si>
   <si>
-    <t>UNITED STATES</t>
-[...1 lines deleted...]
-  <si>
     <t>I1 - Health</t>
   </si>
   <si>
     <t>2026-03-27 00:00:00</t>
   </si>
   <si>
     <t>Appalachian State University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economics</t>
   </si>
   <si>
     <t xml:space="preserve">microeconomics
 macroeconomics
 statistics
 </t>
   </si>
   <si>
     <t>Lecturer</t>
   </si>
   <si>
     <t>The Department of Economics at Appalachian State University invites applications for a full-time, non-tenure-track, 9-month faculty position for the 2026–27 academic year (with expectation of renewal). The successful candidate will support teaching in one or more of the following areas: Principles of Microeconomics, Principles of Macroeconomics, Business Statistics, and elective courses. Teaching responsibilities may include courses offered at the Boone and Hickory campuses, as well as online. In addition to teaching, the faculty member will contribute to service activities at the department, college, and university levels.
 The Department of Economics is one of six academic departments part of the Walker College of Business at Appalachian State University. The Department includes 23 full-time faculty serving undergraduate economics degrees (BSBA and BA) and two minors (Economics and Behavioral Economics). We support graduate programs (MBA, MS Applied Data Analytics, MA Environmental Politics and Policy Analysis), and General Education courses.
 The minimum qualification is a Master’s Degree in Economics or a closely related discipline. Applicants must submit a complete application consisting of a cover letter, curriculum vitae, a copy of their graduate transcript, evidence of teaching effectiveness (if available), and contact information for three professional references.</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Boone</t>
   </si>
   <si>
     <t>A1 - General Economics</t>
   </si>
   <si>
     <t>2026-05-01 00:00:00</t>
   </si>
   <si>
@@ -228,98 +344,149 @@
   </si>
   <si>
     <t>Clinical Assistant Professor</t>
   </si>
   <si>
     <t>The Department of Economics in the W. P. Carey School of Business at Arizona State University seeks qualified applicants to join its existing team of innovative teaching professionals.
 Clinical professors contribute to the institution’s mission by providing high-quality instruction and fulfilling department and college service obligations.  Excellent teaching is highly valued at the W. P. Carey School of Business.  Professional development opportunities, mentorship, and leadership opportunities are available.  In addition, there is a well-defined path to career progression of clinical assistant, associate, and full professor.
 The positions are full-time, permanent positions with no tenure implication. Contracts are renewed annually contingent upon availability of funds, satisfactory performance, and the needs of the university. Salary is competitive and dependent upon qualifications, experience, and rank.
 The initial application deadline is April 12, 2026
 For more information about the Department of Economics, please see https://wpcarey.asu.edu/economics-degrees.
 Equal Employment Opportunity Statement
 A background check is required for employment. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, protected veteran status, or any other basis protected by law.
 See https://www.asu.edu/aad/manuals/acd/acd401.html and https://www.asu.edu/titleIX/.</t>
   </si>
   <si>
     <t>competitive</t>
   </si>
   <si>
     <t>UNITED STATES Arizona Tempe</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field</t>
   </si>
   <si>
     <t>2026-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-24 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Asia School of Business</t>
+  </si>
+  <si>
+    <t>Faculty</t>
+  </si>
+  <si>
+    <t>Central Banking Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Central Banking
+Emerging Markets
+Financial Supervision &amp; Regulation
+Sovereign Wealth Management
+</t>
+  </si>
+  <si>
+    <t>Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Central Banking Group of Asia School of Business invites applications for full-time Professors of Economics specializing in core central banking areas. We seek candidates with an outstanding research record and thought leadership relevant to central banks in emerging markets, financial supervision/regulation, and sovereign wealth management. 
+Successful candidates will contribute to translational research, teach at graduate and executive levels, and help shape curriculum and initiatives for the Master in Central Banking and executive education programs. 
+Key Responsibilities: 
+Conduct and publish high-impact research in central banking, finance, or related fields; teach and develop graduate courses integrating theory and practice; mentor graduate students and junior faculty; contribute to curriculum development, faculty governance, and academic initiatives; innovate teaching approaches; secure research funding; and build partnerships with central banks, government agencies, and industry. 
+Qualifications: 
+PhD in Economics, Finance, or related field from a reputable university; strong research and publication record; excellent teaching and communication skills; interdisciplinary collaboration experience. Professional experience in central banking or finance and grant funding experience are advantageous. 
+Application Materials: 
+CV, research sample, teaching statement, and contact details of three referees. 
+Join globally connected environment with Central Bank of Malaysia and MIT Sloan School of Management shaping leaders across tracks.</t>
+  </si>
+  <si>
+    <t>MALAYSIA Kuala Lumpur Kuala Lumpur</t>
+  </si>
+  <si>
+    <t>P5 - Comparative Economic Systems
+P1 - Capitalist Economies
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+H5 - National Government Expenditures and Related Policies
+H2 - Taxation, Subsidies, and Revenue</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-15 00:00:00</t>
   </si>
   <si>
     <t>Ball State University</t>
   </si>
   <si>
     <t>Miller College of Business</t>
   </si>
   <si>
     <t>Assistant Teaching Professor of Economics</t>
   </si>
   <si>
     <t>The Department of Economics in the Miller College of Business invites applications for two Assistant Teaching Professors to teach in an innovative dual-degree program in digital economics, developed in partnership with Guangdong University of Technology (GDUT) in Guangzhou, China. Students study at GDUT for three years with GDUT and BSU faculty, then complete their fourth year at BSU.
 Position Details:
 Full-time, non-tenure-track teaching positions based at Ball State University with primary teaching assignment in Guangzhou, China. When not teaching in China, faculty teach at BSU. Positions begin August 2026. Teaching in China is eligible for a stipend in addition to base salary.
 Responsibilities:
 Teach undergraduate economics and quantitative courses, potentially including Elementary/Intermediate Microeconomics and Macroeconomics, Business Statistics, Introduction to the Digital Economy, Information Economics, Platform Economics, Probability, Mathematical Statistics, Economic Big Data Mining and Analytics, Data Analytics and Software Application, and Python Programming. Collaborate with the program director on curriculum design, implementation, and improvement. Develop syllabi, course materials, and assessments. Provide academic mentoring to students, particularly regarding preparation for study at BSU, and support students' cultural and academic transition to U.S.-style coursework. Participate in program meetings, assessment, and accreditation activities.
 Minimum Qualifications:
 PhD in Economics or related discipline (e.g., Agricultural Economics, Finance with strong economics training, Statistics or Data Analytics with substantial economics coursework) from an accredited institution by date of appointment.
 Preferred Qualifications:
 Two years of full-time teaching experience. Demonstrated effectiveness teaching undergraduate economics or quantitative courses. Ability and willingness to live and teach in Guangzhou, China, for at least one semester. Prior international teaching experience or experience working with international students, particularly from China.
 Application Instructions:
 Review of applications will begin on February 23, 2026, and will continue until the positions are filled.
 Please submit the following materials:
 •	A cover letter (up to 2 pages) describing your interest in the position
 •	Curriculum vitae
 •	Teaching evaluations
 •	A teaching statement (up to 2 pages)
 You may also upload research papers and a research statement.
 Please arrange for three letters of recommendation to be submitted directly through the job application portal after you submit your application. Workday will prompt you to enter the contact information for your letter writers.
 For questions, please contact Maoyong Fan, Economics (mfan@bsu.edu) or John Horowitz (jhorowitz@bsu.edu).
 Application Information:
 External Application URL and Instructions Below
 Deadline: February 23, 12:01 a.m.
 Candidates must have current authorization to be employed in the U.S. without employer sponsorship.</t>
   </si>
   <si>
     <t>UNITED STATES Indiana Muncie</t>
   </si>
   <si>
     <t>A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
     <t>2026-02-23 00:00:00</t>
   </si>
   <si>
-    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
-[...1 lines deleted...]
-  <si>
     <t>Beihang University</t>
   </si>
   <si>
     <t>Assistant/Associate Professor Positions</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics and Management at Beihang University (a premier university in Beijing, China) invites job applications for Assistant/Associate Professor positions. Multiple positions are available.
 We seek candidates with strong quantitative background in economics, business, AI, industrial engineering, information and computer science, statistics or a related discipline. Both analytical and empirical researchers are encouraged to apply.
 Junior applicants should have (i) a PhD degree (by the time of reporting duty), (ii) a proven ability or high potential in research and teaching, (iii) two recommendation letters.
 Salary will be competitive, commensurate with experience and academic accomplishments. Teaching and service load is reasonable to ensure sufficient time for quality research.
 Please send recent curriculum vitae with two recommendation letters to Dr. Lin Liu at zhaopinbhsem@163.com
 </t>
   </si>
   <si>
     <t>CHINA Beijing Beijing</t>
   </si>
   <si>
     <t>2027-12-31 00:00:00</t>
   </si>
   <si>
     <t>2026-02-05 00:00:00</t>
   </si>
   <si>
     <t>Beijing Technology and Business University</t>
   </si>
@@ -485,50 +652,53 @@
     <t>2026-02-15 00:00:00</t>
   </si>
   <si>
     <t>2026-02-02 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Brown University </t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Research Associate </t>
   </si>
   <si>
     <t>The Department of Economics at Brown University invites applications for a two-year Postdoctoral Research Associate position funded through the Orlando Bravo Center for Economic Research. We welcome applications in all fields of economics, with preference given to candidates whose research interests best complement those of our department.
 The postdoctoral research associate will be able to conduct their research in the vibrant academic environment of our department with no teaching obligation. They will receive an annual salary of $85,000 for this benefits-eligible position.
 The selection process is highly competitive. Applicants must have received their Ph.D. since January 1, 2024 or are expected to receive it before July 1, 2026. Candidates must have demonstrated their capacity at creating innovative research at the forefront of a prominent field in economics. To receive full consideration, the following materials should be submitted by February 23, 2026 to the application portal:
 * A cover letter that makes clear how the candidate will thrive in and contribute to the economics department, as well as how they would contribute to the research and/or teaching missions of our diverse and inclusive university community.
 * An up-to-date curriculum vitae.
 * A writing sample, preferably the job-market paper or other article.
 * Three confidential letters of recommendation from scholars familiar with the applicant’s research. All candidates must apply online at https://econjobmarket.org/positions/12367. Review of applications will begin on February 24, 2026; to receive full consideration applications should be received by that date.
 Please note that a selected candidate who has not completed all requirements for their doctoral degree by the position start date will be appointed as a Research Associate at a reduced salary until all degree requirements are completed.
 For this position, Brown offers only the J-1 visa classification to scholars who need immigration sponsorship in order to enter the U.S. and commence lawful employment under the terms of their appointment.
 Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>2026-05-31 00:00:00</t>
   </si>
   <si>
     <t>Bucknell University</t>
   </si>
   <si>
     <t>Visiting Assistant Professor Of Economics</t>
   </si>
   <si>
     <t>Bucknell University’s Department of Economics invites interested candidates to apply for a Visiting Assistant Professor position in economics, beginning in the fall semester of 2026. The successful candidate will be capable of teaching courses in intermediate macroeconomics and heterodox economics, along with the possibility of teaching an economics course in their field or fields of expertise. The teaching load for this position is six courses per academic year. Bucknell University sponsors a range of activities to support the development of all of its faculty, including its Teaching and Learning Center.
 Bucknell University is an Equal Opportunity Employer.
 Candidates are expected to have a Ph.D. or be ABD in Economics by August 2026.
 Completed applications should include:
 • a cover letter
 • a curriculum vita
 • a teaching portfolio (including a statement of teaching philosophy, course evaluations, and syllabi if available)
 • official graduate school transcripts
 During the review/interview process, applicants will be requested to submit contact information for three professional references for letters of recommendation.
 Review of applications will begin on March 16, 2026, and will continue until the position is filled.
 JEL codes B5, E00
 For full instructions on how to apply, please visit: https://apptrkr.com/6963893</t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Lewisburg</t>
   </si>
   <si>
@@ -609,53 +779,50 @@
     <t>Central Bank of the Republic of China (Taiwan) invites applications for one Research Economist (Financial Sector Analysis, Assistant Research Fellow equivalent) position.
 Qualifications
 1. A Ph.D. degree in finance, economics, or a related field from a domestic or foreign university.
 2. Expertise in financial econometrics, financial engineering, or financial institution risk management.
 3. Strong proficiency in applying econometric methods to economic and financial analysis, with excellent empirical and independent research capabilities. Programming skills (e.g.,WPF,C#,Python,or R) are highly desirable.
 4. Excellent command of English.
 5. At least two years of relevant research experience in the financial sector, particularly in banking, insurance, or financial institutions.
 Job Responsibilities
 1. Conduct financial econometric analysis, develop quantitative models, and undertake applied research on risks and developments in the financial sector.
 2. Perform analysis and research related to financial stability assessment.
 3. Undertake special projects and other assigned tasks.
 Notes
 1. Applicants must be citizens of the Republic of China (Taiwan).
 2. Applicants shall not be in any of the circumstances stipulated in Article 9 of the Regulations Governing Personnel Management of the Central Bank of the Republic of China (Taiwan).
 How to Apply
 For detailed application requirements and online document submission, please refer to the Chinese version of the job announcement available at https://www.cbc.gov.tw.
 Application Deadline: May 15, 2026</t>
   </si>
   <si>
     <t>TAIWAN Taipei</t>
   </si>
   <si>
     <t>F3 - International Finance</t>
   </si>
   <si>
-    <t>2026-05-15 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-22 00:00:00</t>
   </si>
   <si>
     <t>Centre College</t>
   </si>
   <si>
     <t xml:space="preserve">Economics </t>
   </si>
   <si>
     <t>Macroeconomics</t>
   </si>
   <si>
     <t>Visiting Assistant Professor of Economics and Business (Macroeconomics)</t>
   </si>
   <si>
     <t xml:space="preserve">Centre College invites applications for a one-year Visiting Assistant Professor of Economics and Business, with a specialization in Macroeconomics, beginning in August 2026. We seek a teacher-scholar with a strong commitment to student-centered, inclusive teaching. The successful candidate must have a Ph.D. in economics or a scheduled defense date by the start of their appointment. 
 Teaching expectations will include core introductory and intermediate level courses with opportunities to teach upper-level courses in the economist’s areas of interest. The teaching load is six courses per academic year. 
 For additional information about Centre and to apply, please go to https://apply.interfolio.com/184170. 
 A completed application will include: 1) a letter of application that describes your interest in and qualifications for this particular position and how your teaching philosophy and relevant professional and/or personal experiences could contribute to an inclusive community at Centre 2) your curriculum vitae, 3) evidence of teaching effectiveness, 4) names and contact information of three references (non-relatives). Review of applications will begin on April 13, 2026. 
 Centre College is an equal opportunity employer and proud member of the Greater Kentucky Higher Education Recruitment Consortium, www.greaterkyherc.org, which is committed to recruiting and retaining a diverse, talented workforce. </t>
   </si>
   <si>
     <t xml:space="preserve">Salary is based on experience </t>
   </si>
   <si>
@@ -705,53 +872,50 @@
 - computer science and data science
 - neuroscience and neural engineering
 - bio-statistics and AI-healthcare
 - smart/semi-conductor manufacturing
 - AI/robotics/autonomous systems
 - aerospace and microelectronics engineering
 - energy generation and storage
 - digital business and innovation management
 - fintech and business analytics
 - computational social sciences
 - digital humanities
 - digital and new media
 - law and technology
 - private law
 - healthy, smart and sustainable cities
 Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
 Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
 City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
 Best Global Universities Rankings #54 (U.S.News &amp; World Report 2025-2026); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024 &amp; 2025); Young University Rankings #4 (THE  2024); Asia University Rankings #16 (THE 2025) and #7 (QS 2026)
 </t>
   </si>
   <si>
     <t>HONG KONG</t>
   </si>
   <si>
-    <t>2026-08-31 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Colgate University</t>
   </si>
   <si>
     <t>Social Sciences</t>
   </si>
   <si>
     <t>Gender economics
 Labor Economics
 Urban Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Economics Department of Colgate University invites applications for one visiting assistant professor at any rank beginning the fall semester of 2026. Although all fields are acceptable, candidates will receive preference if they can teach undergraduate econometrics and one or two economics electives, preferably in gender economics, urban economics, and/or labor economics. All candidates will likely teach our one-semester Introduction to Economics course. The teaching load is 5 courses per year. Minimum qualifications include a Ph.D. or ABD in economics and a demonstrated ability or potential for high quality teaching. This position may have the possibility of renewal for an additional year.
 A cover letter, curriculum vitae, a teaching statement, evidence of teaching effectiveness, and 3 letters of recommendation must be submitted via apply.interfolio.com/183576. Colgate strives to be a community supportive of diverse perspectives and identities. In the cover letter, candidates must describe how their approach to teaching might create an inclusive educational environment. Colgate is a vibrant liberal arts university of 3,200 students situated in central New York state. Colgate faculty are committed to excellence in both teaching and scholarship. Review of applications will begin immediately and continue until positions are filled.
 Applicants with dual-career considerations can find postings of other employment opportunities at Colgate and at other institutions of higher education in upstate New York at this website. It is the policy of Colgate University not to discriminate against any employee or applicant for employment based on their race, color, creed, religion, age, sex, pregnancy, national origin, marital status, disability, protected Veterans status, sexual orientation, gender identity or expression, being or having been a victim of domestic violence or stalking, familial status, or any other categories covered by law. Colgate is an Equal Opportunity/Affirmative Action employer. Persons with disabilities and protected veterans are encouraged to apply. Further information about the department can be found at the departmental website: https://www.colgate.edu/academics/departments-programs/department-economics
  Contact: Nicole Simpson, Chair, Department of Economics, nsimpson@colgate.edu.
 Campus Crime Reporting and Statistics
 The Department of Campus Safety at Colgate University will provide, upon request, a copy of Colgate’s Annual Security and Fire Safety Report. This report includes statistics as reported to the United States Department of Education for the previous three years concerning reported: 1. Crimes that occurred on-campus; in certain off-campus buildings or property owned or controlled by Colgate University; and on public property within, or immediately adjacent to and accessible from, the campus, and 2. fires that occurred in student housing facilities. The report also includes institutional policies concerning campus security and fire safety, such as policies concerning sexual assault, life safety systems, and other related matters. You may access the report from the Clery Compliance web page here. Printed copies of this report may be obtained upon request from the Department of Campus Safety via e-mail at cusafety@colgate.edu.
 </t>
   </si>
   <si>
     <t>$93,000 for ABD candidates, or $97,000 for candidates with PhD in hand</t>
   </si>
   <si>
     <t>UNITED STATES New York Hamilton</t>
   </si>
@@ -1005,50 +1169,116 @@
   <si>
     <t>School of International and Public Affairs</t>
   </si>
   <si>
     <t>Professor in the Practice of International and Public Affairs</t>
   </si>
   <si>
     <t xml:space="preserve">Columbia University’s School of International and Public Affairs (SIPA) invites applications for a full-time appointment as Professor of Professional Practice to serve as the faculty director of the MPA program in Development Practice (DP) and the co-director of the concentration in Development and Governance (D&amp;G). The DP program and the D&amp;G concentration train current and aspiring practitioners to design and lead evidence-based approaches to sustainable and inclusive economic growth, human development, and effective governance. 
 The position is expected to begin July 1, 2026. 
 Applicants will have a demonstrated record of outstanding professional accomplishment and at least 10 years of significant experience in a governmental, private, non-profit or multilateral organization. Candidates also must be willing and able to continue to make significant contributions in their field of practice and knowledge. Preferred candidates will be economists, hold a graduate degree (PhD or equivalent preferred), and possess university-level teaching experience or show strong promise to succeed as an instructor in a demanding academic environment.
 The Professor of Professional Practice will serve as the academic leader of the DP program and co-leader of the D&amp;G concentration, recruiting instructors and guest lecturers for courses, seminars and workshops, overseeing academic advising of students, and sustaining strategic partnerships and a strong alumni community. 
 Salary: $240,000-$280,000
 To submit your application, please visit our online application site here:
 https://apply.interfolio.com/181367 
 For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs at sipa_academicaffairs@sipa.columbia.edu.
 </t>
   </si>
   <si>
     <t>$240,000-$280,000</t>
   </si>
   <si>
     <t>UNITED STATES New York NEW YORK</t>
   </si>
   <si>
     <t>O2 - Development Planning and Policy</t>
+  </si>
+  <si>
+    <t>Senior Research Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Center on Global Energy Policy (CGEP) at Columbia’s School of International and Public Affairs seeks a Senior Research Scholar to work on major research topics related to energy and climate change. Particular areas of interest include expertise to conduct research to support interdisciplinary research at the intersection of international trade and the clean energy transition. The candidate will oversee the Trade and the Clean Energy Transition initiative at CGEP, oversee the day-to-day program operation, including securing funding, building, and implementing a strategic plan and initiatives for the growth of both the program and the Center on Global Energy Policy.
+Successful execution will require generating original research, managing collaborative research projects and programs across departments, and communicating research findings clearly and concisely to a wide range of audiences in a manner that maximizes policy impact and contributes to the University’s wider research and convening efforts. This person will help to set the research vision and agenda for CGEP’s Trade and Clean Energy Transition Program in collaboration with the leadership team.
+See full listing for complete responsibilities and qualifications.
+Application Instructions 
+For the full job description and to submit an application, please visit:
+https://apply.interfolio.com/185288
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$180,000-$195,000 </t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-06-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Consulting firm</t>
+  </si>
+  <si>
+    <t>Part-Time PhD Economist — Composite Index Methodology (Contract)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Part-Time PhD Economist — Composite Index Methodology (Contract)
+A management consulting firm is seeking an Economics PhD candidate or a recent PhD to design and enhance a proprietary composite index that combines corporate financial performance with macro-financial and real-economy indicators for a short-term contract.
+Engagement: ~3 months | 1–2 days/week | Remote (US Eastern overlap)
+Payment: $10,000 USD 
+What You'll Do
+Formalize an existing index framework into a rigorous measurement model and conceptual schema
+Evaluate candidate indicators (volatility, policy uncertainty, supply chain stress, labor market, confidence indices) for inclusion
+Design and test normalization, weighting, and aggregation methods (z-scores, PCA/factor models, robustness analysis)
+Link the composite index to historical survey data to assess stability and leading/coincident properties
+Document methodology clearly and communicate findings to non-technical stakeholders
+Ideal Candidate
+PhD candidate or recent PhD in Economics, Econometrics, Statistics, or a related quantitative field
+Experience building composite or leading indicators; familiarity with OECD/UNECE guidance a plus
+Proficiency in R, Stata, or Python
+Comfortable translating technical findings into executive-ready insights
+To Apply: Submit a CV, a short cover note (300 words or less), and one applied quantitative work sample (e.g., job market paper section, working paper, or project write-up)
+</t>
+  </si>
+  <si>
+    <t>$10,000 USD for contract</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+E0 - General
+M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:00:00</t>
   </si>
   <si>
     <t>Cornell University</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area
 Cornell SC Johnson College of Business
 Cornell University
 The Cornell SC Johnson College of Business invites applicants for a tenure -track position at the rank of Assistant or untenured Associate Professor in our finance area, with a school affiliation in the Cornell Peter and Stephanie Nolan School of Hotel Administration. Candidates would be appointed at the rank that is appropriate given their experience and performance. The intended start date of this position is July 1, 2026. The positions will be based in Ithaca, NY.
 Responsibilities of each position include: 1) research in area(s) of expertise, 2) teaching basic and advanced courses at the undergraduate, MBA, and/or Ph.D. levels, 3) supervision of doctoral candidates, and 4) service to the Area, School, and College.
 The ideal candidate will possess a Ph.D. in Finance or a related field. Preferred candidates will demonstrate significant promise in research, teaching, and service and will complement and extend the strengths of the faculty of the Cornell SC Johnson College of Business.
 The Cornell SC Johnson College of Business (established on July 1, 2016) combines three Schools: the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), and the Cornell Peter and Stephanie Nolan School of Hotel Administration (Nolan). The hires’ tenure home will be the Nolan School, but it is expected that faculty teach across the three schools within the College of Business.
 The Cornell Peter and Stephanie Nolan School of Hotel Administration is the top-ranked management program worldwide, with undergraduate, masters, and Ph.D. programs. The Nolan School of Hotel Administration (Nolan) has approximately 800 undergraduates and 60 graduate students. Founded in 1922, Nolan is an AACSB accredited business school, with a resident faculty of 65 and over 10,000 alumni worldwide. Important resources available to faculty include extraordinary access to industry leaders, excellent research funding, the Center for Hospitality Research (CHR), and the cultural and intellectual resources of the Cornell University community.
 To be considered, please apply at (https://academicjobsonline.org/ajo/jobs/31646). For full consideration, ensure that your application is complete by February 28. Review of applications will begin immediately and continue until the positions have been filled.
 The following materials are required:
     Letter of interest, with clear indication of position being applied for;
     Curriculum vitae;
     Up to three research papers;
     Three recommendation letters;
     Report of any courses taught and evidence of teaching effectiveness; and
     Any other supporting documents, such as curriculum development materials.
 In compliance with New York’s Pay Transparency Act, the minimum annual base salary range for this position is $170,000 – $350,000. This pay range represents base pay only (for 9 months, paid over 12 months) and excludes any additional items such as incentives, bonuses, or other items. Cornell University considers factors such as (but not limited to) scope and responsibilities of the position, candidate’s work experience, education/training, key skills, internal peer equity, as well as market and organizational considerations when extending an offer.
@@ -1110,53 +1340,50 @@
 More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
 Senior Economists at Cornerstone Research
 Cornerstone Research provides an interesting and rewarding work environment. Those joining our firm enjoy long-term career opportunities supported by our investments in their professional development and an escalating compensation structure including an industry-competitive salary and benefits package. The firm has grown steadily over more than 35 years, and we maintain a firm culture that is collegial, supportive, friendly, and collaborative. We benefit from close collaboration with leading academics in finance and economics.
 Senior Economists work at the core of our client project teams and in the development of our practice, assuming increasing levels of responsibility. Senior Economists help devise and apply innovative analytical approaches meeting the highest academic standards to address challenging issues arising in our work. We invest heavily in cutting-edge information resources and computing capabilities and often have access to proprietary data to inform our analysis. Senior Economists help guide teams supported by our outstanding research analysts.
 Career development for Senior Economists includes building communications and managerial abilities while honing their own research and analytical skills. The firm supports the development of those interested in becoming testifying experts in some or all of their work, and of those not choosing that path. Either approach provides opportunities for career advancement.
 Candidate Profile
 Cornerstone Research provides exceptional career opportunities for those who have pursued doctoral studies in finance, economics, accounting, or marketing. Casework at Cornerstone Research challenges Senior Economists to apply the breadth of theoretical and empirical skills gained through their doctoral training. Candidates must have the ability to apply academic research to real-world issues, present concise explanations of complex analyses, and independently manage projects and junior staff. The ideal candidate has at least three years of academic and/or nonacademic work experience; and has demonstrated strong analytical, communication, and teamwork skills.
 Interested Candidates
 Candidates should submit a cover letter, resume, and a sample research paper through our careers website. Please be sure to rank our offices in order of your location preferences, if any. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law.
 Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Senior Economist role with a relevant Ph.D. ranges from $247,500 to $302,500 in the United States. In addition to the base salary, new Senior Economists will be eligible for a signing bonus depending on skills, education, and based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
 Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.</t>
   </si>
   <si>
     <t>$247,500 to $302,500</t>
   </si>
   <si>
     <t>UNITED STATES New York New York
 UNITED STATES Massachusetts Boston
 UNITED STATES District of Columbia Washington, D.C.
 UNITED STATES Illinois Chicago
 UNITED STATES California Los Angeles
 UNITED STATES California San Francisco
 UNITED STATES California Menlo Park</t>
   </si>
   <si>
-    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Costello Medical</t>
   </si>
   <si>
     <t xml:space="preserve">Health Economics
 HEOR
 Consulting
 </t>
   </si>
   <si>
     <t>Senior Health Economist</t>
   </si>
   <si>
     <t xml:space="preserve">Role Summary
  Responsibilities: As an early member of our Health Economics team in our brand-new Canadian office, you will take a leading role in the development of health economic models across a variety of disease areas, using your expertise to deliver high-quality projects and build client relationships. You will also help to drive business development, as well as overseeing and supporting junior team members as we expand our presence and impact in Canada
  Salary: A starting salary of CAD $95,000 – CAD $100,000 per annum, depending on previous experience (please note that we have established salary bands that are determined by your level of educational attainment to ensure a fair and consistent approach for all applicants, eliminating the need for individual negotiations)  
  Benefits: Hybrid and flexible working options, generous vacation allowance, private health and dental insurance, life insurance, retirement savings plan, full funding and study leave for external training, and more
 Role Type: Full-time, Permanent role
  Start Date: We are currently recruiting for start dates throughout 2026, which occur every month, and you will be asked to state your availability on your application form
 Application Deadlines: There are no set deadlines, but we strongly recommend applying as early as possible. The role, or particular start dates, may close when a suitable candidate is found
 Location: This role is available in our brand-new Vancouver office
  About the Role 
 Do you have experience in successfully conceptualizing, developing, and communicating health economic models that demonstrate the value of new healthcare interventions in the Canadian setting? Do you enjoy building and maintaining client relationships? Are you looking to join a growing company offering excellent career prospects? 
 As a Senior Health Economist at Costello Medical, you will play a key role within project teams to ensure work is delivered to an exceptionally high quality and in line with client expectations. This includes providing strategic advice to clients from model conceptualization through to interpretation of results, training more junior members of our Health Economics team, and delivering technical work yourself to progress your own modelling skills. There may also be opportunities to line manage Health Economist Interns to develop your mentorship skills.
 Our Health Economics team delivers modelling projects to a broad range of pharmaceutical and MedTech companies, as well as public sector and non-profit organizations. You will work across different client accounts in many different disease areas and should therefore be able to familiarise yourself with new disease areas and model structures quickly. The ideal candidate would also have direct experience in the delivery of health economic models for Canadian HTA submissions to Canada’s Drug Agency (CDA-AMC) and Institut national d'excellence en santé et en services sociaux (INESSS), as well as global and US model development, given our Canadian team will support on global, Canadian, and US projects.  
 As a founding member of our Health Economics team in the North American region, you will also play a key role in contributing to business development by developing and maintaining excellent client relationships and identifying opportunities to provide additional services to clients within projects. 
@@ -1226,50 +1453,83 @@
   <si>
     <t>2026-02-26 00:00:00</t>
   </si>
   <si>
     <t>Denison University/Data Analytics</t>
   </si>
   <si>
     <t>Data Analytics</t>
   </si>
   <si>
     <t>Visiting Assistant Professor of Data Analytics</t>
   </si>
   <si>
     <t xml:space="preserve">The Data Analytics program at Denison University invites applications for a Visiting Assistant Professor for a two-year term, commencing in August 2026.  We seek to hire an individual from one of the many disciplines representative of the applied, interdisciplinary nature of Data Analytics.  Candidates’ primary discipline may be in the social, natural, or quantitative sciences or the humanities.  In any case, candidates must also have formal education in data analytics methods, or active engagement in scholarship involving advanced data analytics techniques. Candidates must have earned a Ph.D. by the start date (ABD will be considered as an Instructor until a Ph.D. is obtained).  Teaching responsibilities will be six courses per year and will consist of courses in the Data Analytics major (course details can be found at https://denison.edu/academics/data-analytics/courses).  Successful candidates will demonstrate the ability to teach statistical concepts, quantitative reasoning, and elementary programming in R using Tidyverse workflows.  Python experience and the ability to teach SQL and other types of data models is preferred but not required.  
 Applications received by March 8th, 2026 will receive full consideration. Please visit https://apply.interfolio.com/180665 to find more details about the job and the materials needed to apply online.  Denison is an Equal Opportunity Employer.
 </t>
   </si>
   <si>
     <t>Competitive</t>
   </si>
   <si>
     <t>UNITED STATES Ohio Granville</t>
   </si>
   <si>
     <t>2026-02-09 00:00:00</t>
+  </si>
+  <si>
+    <t>DePaul University</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Real Estate</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor (Tenure Track) and Scholl Endowed Chair - Finance (26-27)</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Real Estate at DePaul University’s Driehaus College of Business invites applications for a tenure-line faculty position in finance at all ranks (Assistant, Associate, or Professor) and across all areas of specialization. Qualified candidates at the Associate or Professor level may also be considered for the Scholl Endowed Chair in Finance.
+Located in downtown Chicago, Driehaus College enrolls over 5,400 students and is nationally recognized for its undergraduate and graduate programs. Guided by Catholic and Vincentian values, the College emphasizes socially responsible leadership, impactful research, and strong industry engagement.
+Responsibilities include teaching undergraduate and graduate finance courses, maintaining an active research agenda with quality publications, contributing to departmental service, supporting student recruitment and retention, and participating in academic events.
+Qualifications include a Ph.D. in Finance, Economics, or a related field, strong research potential, and demonstrated teaching excellence.
+Application materials: cover letter, CV, three references, teaching evaluations, and research papers.
+DePaul offers competitive compensation, excellent benefits, and operates on a quarter academic system.
+Please refer to the application link for complete details and application instructions.</t>
+  </si>
+  <si>
+    <t>The salary range for this 10-month position at the Assistant Professor level is $185,000 - $230,000, Associate Professor level is $192,000 - $250,000 and Full Professor level is $265,000 - $304,000, commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-26 00:00:00</t>
   </si>
   <si>
     <t>DePauw University</t>
   </si>
   <si>
     <t>Economics and Management</t>
   </si>
   <si>
     <t>Economics
 Macroeconomics
 Financial Economics
 Finance</t>
   </si>
   <si>
     <t>Assistant Professor of Economics and Management</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics and Management at DePauw University invites applications for a one-year term position at the rank of Assistant Professor beginning August 2026. Ph.D. (completed by August 2026) in economics is preferred; ABD candidates will be considered at the rank of Instructor.  A commitment to teaching undergraduates in a liberal-arts setting and evidence of effective and inclusive teaching are essential. The department is especially interested in candidates who will teach Intermediate Macroeconomic Theory and contribute to upper-level finance or financial economics courses.  In addition, candidates must be able to contribute to teaching economics core courses (i.e., Introduction to Economics, Introduction to Econometrics, Intermediate Microeconomic Theory, Intermediate Macroeconomic Theory, and Senior Seminar).  
 DePauw University is a leading, nationally-recognized liberal arts and sciences university dedicated to educating approximately 1,850 highly talented, motivated, and diverse students from across the country and around the globe.  
 </t>
   </si>
   <si>
     <t>UNITED STATES Indiana Greencastle</t>
   </si>
   <si>
@@ -1314,50 +1574,102 @@
     <t>CHINA Shanghai Shanghai</t>
   </si>
   <si>
     <t>2026-12-31 00:00:00</t>
   </si>
   <si>
     <t>Dongbei University of Finance and Economics（DUFE）</t>
   </si>
   <si>
     <t>School of Public Finance &amp;Taxation</t>
   </si>
   <si>
     <t>Assistant Professor, Associate Professor, Full Professor</t>
   </si>
   <si>
     <t>The School of Public Finance &amp; Taxation at Dongbei University of Finance and Economics (DUFE) invites applications for faculty positions at all ranks. Strong candidates in fields related to public finance and taxation are encouraged to apply, including applied economics, theoretical economics, public administration, public economics and public policy, accounting, financial research and auditing, quantitative economics, management and application of big data, statistics. Successful candidates are expected to conduct high-quality research and teach both undergraduate and graduate courses.
 Junior (Assistant Professor) applicants must show potential for engaging in outstanding research and developing excellence in teaching both graduate and undergraduate courses. They must have received the PhD degree in a related field by the time of appointment. Senior (Associate/Full Professors) applicants must have an established record of outstanding research and teaching. They should also demonstrate a strong record of supervising doctoral students and excellence in teaching both graduate- and undergraduate-level courses. Besides, a proven record of leadership or clear potential for leadership in research programs is also required.
 DUFE is a multi-disciplinary teaching and research university founded in 1952 in Dalian, China, with specialties in the fields of finance, economics, and management. The School of Public Finance &amp; Taxation was established in 1996 after merging the departments of public finance and taxation. It is one of the earliest schools of DUFE. Its faculty combines high-profile overseas experts and active junior scholars and has developed profound research in the fields of public finance and taxation. Applied economics in DUFE, the discipline that the School of Public Finance &amp; Taxation belongs to, has been ranked A (top 5% in) in the fourth round of the Discipline Assessment in China. The School of Public Finance &amp; Taxation offers competitive salaries and benefits with reasonable teaching loads and stimulating research environment. Meanwhile, newly hired faculty members are eligible for talent recruitment benefits offered by Dalian and Liaoning province. 
 For more information, please visit https://rsc.dufe.edu.cn or send your inquiries to gaojushan@dufe.edu.cn or gucheng@dufe.edu.cn.</t>
   </si>
   <si>
     <t>CHINA Liaoning Dalian</t>
   </si>
   <si>
     <t>H - Public Economics</t>
+  </si>
+  <si>
+    <t>DoorDash</t>
+  </si>
+  <si>
+    <t>Global Policy Development &amp; Research</t>
+  </si>
+  <si>
+    <t>Public Policy &amp; Communications</t>
+  </si>
+  <si>
+    <t>Economic impact analysis
+Policy research
+Legislative and regulatory analysis
+Statistical analysis (hypothesis testing, experimentation, regressions)
+Quantitative research
+SQL
+Data analytics
+Research agenda setting
+Vision and direction
+Team management
+Global remit
+Senior stakeholder influence
+Policy positioning
+Policymaker engagement
+Thought leadership
+Academic and think tank partnerships
+Public-facing research / economic impact reports
+Future of work
+Local commerce / local economies
+Platform economics (gig economy — Dashers, merchants, consumers)</t>
+  </si>
+  <si>
+    <t>Head Economist</t>
+  </si>
+  <si>
+    <t>About the Team
+The Global Policy Development &amp; Research Team forms a core part of our Public Policy &amp; Communications Organization — leading the economic and legislative analysis that drives our policy strategy and storytelling around the world. This high-impact team uncovers and explains the impact of proposed legislative and regulatory changes, shapes our global policy positions, and communicates DoorDash’s role in driving impact in local economies. 
+About the Role
+DoorDash is looking for an experienced Global Head of Policy Research, serving as our Head Economist, to lead our research function. In this role, you will analyze the role we play in local economies and the impact we drive for Dashers, merchants, and consumers — and shape how we share our insights externally. In this expansive role, you’ll lead a team that explores how the DoorDash platform drives economic activity around the world and shapes the broader policy conversation about the future of work and local commerce. 
+Full job description here: https://grnh.se/k7ifg89d1us</t>
+  </si>
+  <si>
+    <t>$214,200 - $315,000 USD</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington D.C.
+UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>J0 - General
+H0 - General</t>
   </si>
   <si>
     <t>Duke University</t>
   </si>
   <si>
     <t>Sanford School of Public Policy</t>
   </si>
   <si>
     <t>Energy economics</t>
   </si>
   <si>
     <t>Post-doctoral Associate</t>
   </si>
   <si>
     <t>Position Summary:
 The Duke University Sanford School of Public Policy has an opening for a postdoctoral research position in the area of energy and development, focusing on the impacts of investments in energy access and electricity reliability, broadly defined, and in just energy transitions in coal-dependent LMIC regions. The position is funded and has a one-year initial appointment, with possibility of renewal in future years.
 The position entails work to support and lead certain aspects of the research portfolio of the James E. Rogers Energy Access Project (EAP) at the Nicholas Institute &amp; Energy Initiative. The role will support impact evaluation work on energy sector investments, emerging work on electricity reliability incentives and impacts, and just energy transition. In addition to this, the successful candidate will be expected to develop their own active research portfolio, especially as it provides complementary synergies with other EAP activities and themes. More information on the EAP is available at https://energyaccess.duke.edu/.
 The scholar selected for this position will work closely with EAP faculty (including Profs. Marc Jeuland and Robyn Meeks) and with co-director Jonathan Phillips, as well as other members of the team.
 Full details and application: https://academicjobsonline.org/ajo/jobs/31862</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Durham</t>
   </si>
   <si>
     <t>Q4 - Energy
@@ -1804,78 +2116,115 @@
   <si>
     <t>Agricultural Land Use &amp; Applied Econometrics</t>
   </si>
   <si>
     <t>Agricultural Economics; Applied Econometrics; Land Use Economics; Spatial Economics; Agricultural Policy</t>
   </si>
   <si>
     <t>Postdoctoral Research Associate</t>
   </si>
   <si>
     <t>The successful candidate will join a USDA-funded project analyzing agricultural land use change in Florida, with a focus on the citrus sector. The project integrates parcel-level data, satellite-derived land cover, and economic indicators to study farmer decision-making under disease pressure, urbanization, and competing land uses.
 The postdoctoral associate will develop and analyze large geospatial datasets, conduct econometric modeling of land use transitions, and contribute to policy-relevant research. Responsibilities include publishing in peer-reviewed journals, presenting findings, mentoring graduate students, and collaborating with an interdisciplinary team.
 Applicants must hold a PhD in economics, agricultural economics, or a related field, with strong quantitative and programming skills (R and/or Python). Experience with geospatial data, causal inference, or land use modeling is preferred.
 The position is based in Gainesville, FL, with possible travel within Florida. Competitive salary, full benefits, and conference support are provided.
 Apply by June 5, 2026, by submitting a cover letter, CV, job market paper, and contact information for two references. Please combine all documents into a single PDF and email to: ahammami@ufl.edu
 For the complete application posting, see: https://aaea.execinc.com/edibo/JobBoard/ViewPosting/next?SubmissionId=2599</t>
   </si>
   <si>
     <t>UNITED STATES Florida Gainesville</t>
   </si>
   <si>
     <t>Q1 - Agriculture
 R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
   </si>
   <si>
-    <t>2026-06-05 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Franklin &amp; Marshall College</t>
   </si>
   <si>
     <t>Department of Economics</t>
   </si>
   <si>
     <t>Intro to Econ Perspectives
 Value and Distribution</t>
   </si>
   <si>
     <t>Visiting Assistant Professor/Instructor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin &amp; Marshall College invites applications for a visiting position in the Department of Economics beginning August 2026. The rank will be Visiting Assistant Professor or Visiting Instructor, depending on qualifications. Appointment is for nine months (August - May). This position is not eligible for employment visa sponsorship. Applicants should possess or be close to completing a doctorate in Economics. Teaching experience is required. Teaching load is 3/3. Candidates will be expected to teach ECO 103: Introduction to Economic Perspectives, ECO 203: Value and Distribution, and electives in their field. The complete job ad can be found in Interfolio. 
 Candidates must submit the following items electronically via Interfolio (https://apply.interfolio.com/180718):  a cover letter; curriculum vitae; graduate transcript(s)(unofficial copies are fine); a statement on your approach to inclusive excellence in teaching and student success; teaching evaluations and/or observations (if available); and two reference names (Note: letters of reference will be solicited at a later stage, and will need to be supplied within two weeks when solicited). For full consideration, applications should be received by March 2, 2026.
 The department is also hiring adjuncts. Please contact Yeva Nersisyan at yeva.nersisyan@fandm.edu for more information. </t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Lancaster</t>
   </si>
   <si>
     <t>B5 - Current Heterodox Approaches</t>
   </si>
   <si>
     <t>2026-03-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Geneva Graduate Institute</t>
+  </si>
+  <si>
+    <t>Finance and Development
+International Macroeconomics
+Sustainable Finance</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Graduate Institute of International and Development Studies, Geneva, Switzerland
+invites applications for a full-time tenured position at the rank of
+Full Professor of International Macroeconomics and Finance for the PICTET Chair in Finance and Development
+Starting on 1 September 2027 or on a mutually agreed-upon date.
+Candidates must hold a PhD in Economics or Finance and demonstrate excellence in academic research through a distinguished publication record, a strong and forward-looking research agenda, and meaningful contributions to policy debates.
+The successful candidate will teach postgraduate courses in international macroeconomics and finance. The candidate will also be expected to assume a leadership role at the Graduate Institute’s Centre for Finance and Development and to mentor junior faculty. They will be encouraged to contribute actively to policy analysis in these fields; maintaining strong networks with policymakers and academic institutions will be considered a plus.
+The candidate’s research and policy agenda should cover the core principles of international macroeconomics and finance as well as emerging issues related to sustainable finance, the global financial system, and financial globalisation.
+The successful candidate will supervise master’s dissertations and PhD theses in the Department of International Economics. They will also teach courses and supervise master’s dissertations in the Institute’s interdisciplinary Master in International and Development Studies and may be called upon to contribute to executive education programmes. Given the Institute’s interdisciplinary environment, the selected candidate should have an interest in interdisciplinary dialogue and collaboration.
+The teaching language is either English or French. Prior knowledge of French is not required, but the successful candidate is expected to acquire at least a passive knowledge of it within two years of being hired.
+Candidates are required to submit a cover letter and a CV. Long-listed candidates will also be required to provide additional documents.
+Application deadline: 16 August 2026, midnight (CET)
+To apply: https://erecruit.graduateinstitute.ch/professeurs/ and select "job openings"
+The Institute reserves the right to fill the post by invitation at any time.
+Please note that offers received by post will not be considered.
+For more information, candidates are encouraged to consult the Institute’s website, as well as the site of the Department of International Economics:
+https://www.graduateinstitute.ch/
+https://www.graduateinstitute.ch/academic-departments/international-economics
+The Institute is an equal opportunity employer and value diversity. We do not discriminate on the basis of age, marital status, disability status, race, national origin, colour, gender, sexual orientation or religion.</t>
+  </si>
+  <si>
+    <t>SWITZERLAND Geneva Geneva</t>
+  </si>
+  <si>
+    <t>2026-08-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-22 00:00:00</t>
   </si>
   <si>
     <t>Georgetown University</t>
   </si>
   <si>
     <t xml:space="preserve">McCourt School of Public Policy </t>
   </si>
   <si>
     <t>Education and workforce research
 Labor market analysis
 Quantitative research
 Policy analysis
 Evidence-based policy</t>
   </si>
   <si>
     <t xml:space="preserve"> Director of the Center on Education and the Workforce</t>
   </si>
   <si>
     <t xml:space="preserve">The Georgetown University Center on Education and the Workforce (CEW), a nonpartisan research and policy institute within the McCourt School of Public Policy, seeks a new director to lead the center into its third decade. Founded in 2008, CEW generates accessible, independent research that (1) examines the evolving connections between education and careers; (2) identifies disparities in educational and economic outcomes that disadvantage underserved populations; and (3) strengthens education, training, and workforce systems to prepare people for the labor market and deliver equitable opportunity for all.
 CEW is seeking a new director with a clear vision for advancing the center’s mission by extending and building upon its unique strengths in research, analysis, and communications. The new CEW director must have substantial experience developing and executing a research agenda at the intersection of education and the labor market; securing external grant funding to support research activities; and communicating to multiple audiences about how and why linking research in both spheres is critical. The new director should also have experience providing support to policymakers, practitioners, and funders to build more effective education, training, and workforce systems.
 </t>
   </si>
   <si>
     <t>$215,000–$265,000</t>
   </si>
@@ -1886,75 +2235,69 @@
     <t>I2 - Education and Research Institutions
 J4 - Particular Labor Markets</t>
   </si>
   <si>
     <t>2026-04-10 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Georgia Institute of Technology </t>
   </si>
   <si>
     <t>Postdoctoral Scholar</t>
   </si>
   <si>
     <t xml:space="preserve">Post-doctoral Scholar 
 The School of Economics at the Georgia Institute of Technology is seeking a postdoctoral scholar with a PhD in economics. 
 The scholar will work under the supervision of Dr. Shatakshee Dhongde on research projects related to AI,education, food insecurity, health, housing, poverty, and inequality. The scholar will serve an initial 12-month appointment with the possibility of a 12- month extension based on performance and available funding. Ph.D. must be in hand before beginning the appointment. The scholar should have legal permit to reside and work in the United States for the duration of the appointment. On site availability in Atlanta is preferred, though certain hybrid work schedules are negotiable.
 The scholar will collaborate on research projects with the intention of completing two research papers during the year and help organize workshops and conferences. The scholar may be offered an option of teaching one course a year. For more information please visit https://iac.gatech.edu/people/person/shatakshee-dhongde
 Review of applications will begin asap and continue until the position is filled.
 </t>
   </si>
   <si>
     <t>65,000-70,000</t>
   </si>
   <si>
     <t>UNITED STATES Georgia Atlanta</t>
-  </si>
-[...1 lines deleted...]
-    <t>O0 - General</t>
   </si>
   <si>
     <t>2026-02-25 00:00:00</t>
   </si>
   <si>
     <t>GiveWell</t>
   </si>
   <si>
     <t>Economics
 Cost-effectiveness
 Cost-effectiveness analysis
 Cost-effectiveness modeling
 Impact evaluation
 Global health
 Global development
 Poverty
 Poverty alleviation
 Development economics
 Applied microeconomics</t>
-  </si>
-[...1 lines deleted...]
-    <t>Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">GiveWell is seeking Researchers to help direct hundreds of millions of dollars annually to the most cost-effective global health and poverty alleviation programs. You’ll have a major influence on our funding decisions and help us save and improve lives on a global scale.
 You’ll execute ambitious research agendas, answer complex questions, and inform high-impact grantmaking decisions by combining rigorous evidence review, cost-effectiveness modeling, and thoughtful judgment. See much more information and submit your application at the link in "Application Instructions" below.
 This role is fully remote-eligible in many countries, and we'll sponsor visas for hires interested in relocating to or remaining in the United States. We'll cover relocation expenses for hires interested in relocating to one of our physical office locations (listed above).
 GiveWell is one of the world’s largest private funders of global development efforts. Since 2007, we've directed over $2.6 billion to cost-effective programs and interventions (more than $500 million in the last two years). We estimate that the funding we’ve directed will save more than 340,000 lives.
 </t>
   </si>
   <si>
     <t>A1 - General Economics
 I3 - Welfare, Well-Being, and Poverty
 I1 - Health</t>
   </si>
   <si>
     <t>2026-03-11 00:00:00</t>
   </si>
   <si>
     <t>Economics
 Cost-effective
 Cost-effectiveness modeling
 Impact evaluation
 Global health
 Poverty alleviation
 Poverty
 Development Economics</t>
@@ -2000,50 +2343,84 @@
     <t xml:space="preserve">Finance
 </t>
   </si>
   <si>
     <t>Post-Doctoral Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Finance, Faculty of Economics and Business at Goethe University, is seeking to fill the position of a 
 Research Assistant (m/f/d)
 Postdoc (E 13 TV-G-U) 
 at the earliest opportunity. The position is initially limited to three years. The salary grade is based on the job characteristics of the collective agreement applicable to Goethe-University (TV-G-U).
 Requirements:
  a successfully completed academic university degree (diploma/master's) 
  a successfully completed doctorate in finance or economics
  an excellent research profile in finance, preferably with a clear empirical focus (e.g., demonstrated by publications, ongoing working papers, or presentations at workshops and conferences)
 experience or interest in research with large microdata sets, for example, in the field of foreign exchange market microstructure or based on regulatory trading data
 The position is particularly suitable for candidates who already have several projects or working papers to their name and would like to develop these further in preparation for the academic job market, while at the same time getting involved in new research activities with staff from the Finance Department at Goethe-University's Faculty of Economics. Solid German language skills are an advantage.
 The duties include teaching (2 LVS), scientific services in the research area of the Finance Department, working group-specific organization and academic self-administration, as well as self-directed research.
 Please send your applications no later than 06.02.2026 to Prof. Dr. Maik Schmeling, Goethe-University, Faculty of Economics and Business, Department of Finance, Campus Westend, House of Finance, Theodor-W.-Adorno-Platz 3, D-60323 Frankfurt am Main or  (preferably) via email to emma@finance.uni-frankfurt.de, subject: "Research Assistant (Postdoc) Finance Department”.
 </t>
   </si>
   <si>
     <t>GERMANY Frankfurt</t>
   </si>
   <si>
+    <t>Griffith University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Griffith Business School </t>
+  </si>
+  <si>
+    <t>Department of Accounting, Finance and Economics</t>
+  </si>
+  <si>
+    <t>Lecturer/Senior Lecturer - Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Accounting, Finance and Economics at Griffith University offers internationally recognised degrees in accounting, banking, business law, business statistics, economics, finance, financial planning and taxation.
+As a Lecturer/Senior Lecturer, you’ll make significant contributions to the teaching effort of the Department and play a major role in scholarship, research and professional activities including delivering engaging, student-centred learning experiences across undergraduate and postgraduate courses, conducting rigorous, original research with a clear pathway to publication in leading finance and economics journals and building and maintaining an active research pipeline, including working papers, conference presentations at major international venues, and collaboration with colleagues in the Department and across the discipline.
+This is a continuing, full time position based at Griffith University Gold Coast. 
+Depending on experience, appointment will be made at Lecturer (Level B) or Senior Lecturer (Level C).
+Please submit your application online and ensure it includes a covering letter outlining your suitability for the role and current curriculum vitae/resume including full contact details. 
+Sponsorship is available for this opportunity. 
+For further information contact Professor Alberto Posso, Head of Department, Department of Accounting, Finance and Economics at a.posso@griffith.edu.au
+Closing: Midnight Tuesday 16 June AEST. </t>
+  </si>
+  <si>
+    <t>$117,076 - $165,374 per annum + 17% super</t>
+  </si>
+  <si>
+    <t>AUSTRALIA Queensland Gold Coast</t>
+  </si>
+  <si>
+    <t>G0 - General</t>
+  </si>
+  <si>
+    <t>2026-06-16 00:00:00</t>
+  </si>
+  <si>
     <t>Hamilton College</t>
   </si>
   <si>
     <t>The Economics Department at Hamilton College invites applications for a one-year visiting position at the rank of Visiting Assistant Professor, beginning July 1, 2026. We seek candidates who will be a strong teacher who can add to our curriculum and who can demonstrate their experience in teaching or working with broadly diverse student populations. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals.
 The teaching load is 5 courses per year. Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is five courses per year. The expected 9-month base salary range for this position is $97,475 to $100,600. Candidates should submit a cover letter, c.v., research sample, three reference letters, and graduate transcript via Interfolio. Questions regarding the search may be directed to Wei Zhan, Search Committee Chair, at wzhan@hamilton.edu. Our review of applications will begin immediately and will continue until the position is filled.
 Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum. Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as engaged members of their communities. Hamilton’s commitment to diversity is embodied in its need-blind admission policy for US Citizens and Permanent Residents; furthermore, Hamilton College meets the full demonstrated financial need for all admitted and enrolled students during their four years on campus. Please visit the college website for more information.Hamilton College is an affirmative action, equal opportunity employer that is committed to building an inclusive and diverse learning community where members from all backgrounds can live, learn, and excel. We encourage candidates from underrepresented groups in higher education to apply. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at Upstate New York - Higher Education Jobs, as well as additional information at Opportunities for Spouses or Partners. Hamilton provides domestic partner benefits.</t>
   </si>
   <si>
     <t>$97,475 - $100,600</t>
   </si>
   <si>
     <t>UNITED STATES New York Clinton</t>
   </si>
   <si>
     <t>2026-02-16 00:00:00</t>
   </si>
   <si>
     <t>Hangzhou LongQi Technology Co., Ltd (杭州龙旗科技有限公司)</t>
   </si>
   <si>
     <t>AI Researcher</t>
   </si>
   <si>
     <t>Responsibilities
 Lead end-to-end R&amp;D and deployment of AI algorithms in quantitative finance, focusing on financial time-series forecasting, Alpha factor mining, and portfolio optimization (data preprocessing, feature engineering, modeling, and live trading iteration included).
@@ -2065,82 +2442,108 @@
 C6 - Mathematical Methods; Programming Models; Mathematical and Simulation Modeling</t>
   </si>
   <si>
     <t>Hardin-Simmons University</t>
   </si>
   <si>
     <t>Kelley College of Business and Professional Studies</t>
   </si>
   <si>
     <t>General Economics</t>
   </si>
   <si>
     <t>Assistant, Associate Professor, or Professor of Economics</t>
   </si>
   <si>
     <t>Position is for a faculty member to teach undergraduate and graduate courses in economics. The teaching load is 12 credits per semester with summer teaching possible with additional compensation. While the primary focus is imparting knowledge in the classroom, it is the goal of the College to develop students into productive community members; therefore, business experience and, possibly, a secondary career outside the classroom is also desired. Candidate must profess a Christian Faith, maintain membership in a local congregation, and respect the values and distinctives central to the historically Baptist values of HSU as reflected in the University’s Statement of Faith. For additional insight regarding the position, view the University's job posting at https://www.hsutx.edu/work-at-hsu/open-faculty-positions/</t>
   </si>
   <si>
     <t>UNITED STATES Texas Abilene</t>
   </si>
   <si>
     <t>A - General Economics and Teaching</t>
   </si>
   <si>
     <t>2026-04-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Private Capital Project</t>
+  </si>
+  <si>
+    <t>Pre-doc
+Venture capital
+Finance
+Private equity
+Innovation</t>
+  </si>
+  <si>
+    <t>Pre-Doctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victoria Ivashina and Josh Lerner are seeking (for the Harvard Business School Private Capital Project) a pre-doctoral fellow for a two-year period starting in July 2026. The role would involve working with the two faculty members on topics related to private equity, venture capital, and innovation. Previous fellows have gone onto to top doctoral programs (e.g., London School of Economics, Northwestern, Penn, Stanford). We are looking for candidates with research experience and strong data handling and Python skills, as well as familiarity in working with large language models. The fellow will work closely with the faculty and doctoral students on multiple research topics. Compensation (through Harvard Business School) will be competitive. Lerner is also seeking a pre-doctoral fellow interested in working on Chinese innovation, where in addition, Mandarin skills would be a plus for that role (but not required). If interested, please upload resume.  </t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>2026-05-11 00:00:00</t>
   </si>
   <si>
     <t>Harvard Medical School</t>
   </si>
   <si>
     <t>Department of Health Care Policy</t>
   </si>
   <si>
     <t>Marshall J. Seidman Research Fellow, Economics</t>
   </si>
   <si>
     <t>Position Description
 As part of its Marshall J. Seidman Fellowship Program to support impactful health policy research, the Department of Health Care Policy at Harvard Medical School seeks a postdoctoral fellow with a specialty in health economics to lead and collaborate on research examining competition and regulation in the U.S. pharmaceutical market under the mentorship of Prof. Luca Maini.
 The fellow will contribute to empirical projects that evaluate how policies and market structure affect drug prices, utilization, innovation, and spending, with an emphasis on rigorous economic analysis. This position provides opportunities to collaborate with the Department’s interdisciplinary faculty —including economists, physicians, statisticians, and social scientists—on projects that bridge methods, policy, and practice.
 This role will involve designing and executing empirical studies of pharmaceutical competition, pricing, and regulation. The fellow will apply advanced econometric methods to administrative and other large-scale datasets—particularly claims data—to support policy-relevant research on competition and regulation in the U.S. pharmaceutical market. Responsibilities will also include preparing publication-quality figures and drafting manuscripts for submission to peer-reviewed journals.
 Basic Qualifications
 Ph.D. in areas such as economics, statistics, biostatistics, computer science or a related quantitative field
 Additional Qualifications
  Advanced programming and analytical skills (including R, Python, and SAS or Stata)
  Experience with Medicare claims data
  Demonstrated expertise in causal inference and high-dimensional risk adjustment/predictive modeling
  Clear scientific writing and communication, an ability to work both independently and in teams, and a track record of publications
 Special Instructions
 Please include: CV, one selected publication, cover letter and names/contact information for two people who have agreed to serve as a reference.
 This position is expected to start on or around July 1, 2026. This is a one-year term position from the date of hire, with the possibility of a second-year contingent upon work performance, business need and continued funding to support the position.
 With this appointment, you are represented by the Harvard Academic Workers (HAW) – UAW for purposes of collective bargaining and matters affecting your compensation and working conditions.
 Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy.</t>
   </si>
   <si>
-    <t>UNITED STATES Massachusetts Boston</t>
-[...1 lines deleted...]
-  <si>
     <t>Harvard University</t>
   </si>
   <si>
     <t>Environmental economics</t>
   </si>
   <si>
     <t>Salata Institute Postdoctoral Fellow</t>
   </si>
   <si>
     <t xml:space="preserve">The Salata Institute for Climate and Sustainability at Harvard University, in conjunction with the Harvard Faculty of Arts and Sciences, is pleased to announce that it is seeking applications from highly qualified candidates as a postdoctoral fellow. The ideal candidate will have research experience and interests in environmental economics and empirical market design (broadly defined).
 The position will be under the supervision of Anna Russo (incoming faculty in the Economics Department), and it will be housed in the multidisciplinary Salata Institute for Climate and Sustainability at Harvard University. The position includes a competitive salary and Harvard University benefits. Hiring will be for one year with potential extension for a second year.
 Responsibilities. The Postdoctoral Fellow will conduct rigorous, high-quality economics research to inform relevant policy and market design questions. The position will include time for independent research and the opportunity to work on joint Salata Institute research in collaboration with Anna Russo.
 Compensation. The salary for this position is $85,000. The candidate will also receive a $3,000 research allowance, and, if needed, a $2,500 relocation allowance. This position will be eligible for Harvard University’s subsidized, comprehensive medical, dental, vision, and other benefits.
 The Salata Institute for Climate and Sustainability is a new, University-wide Institute at Harvard. The activities of the Institute include research and public engagement on pressing climate change issues, with a focus on applied work that leverages Harvard’s strengths to drive real-world progress on pressing climate challenges. The candidate will be in close physical proximity to others working on policy-relevant environmental research, including other postdoctoral fellows housed at and near the Salata Institute.
 The ideal candidate should have a PhD in economics, public policy or a related field by July 1, 2026. We especially encourage applications from backgrounds under-represented in economics. The position is fully funded with no teaching requirements.
 Applications will be reviewed on a rolling basis. </t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Cambridge</t>
   </si>
   <si>
     <t>H - Public Economics
 Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
 L - Industrial Organization</t>
   </si>
@@ -2410,50 +2813,96 @@
     <t>90,000.00</t>
   </si>
   <si>
     <t>UNITED STATES Indiana Bloomington</t>
   </si>
   <si>
     <t>Y - Miscellaneous Categories</t>
   </si>
   <si>
     <t xml:space="preserve">Indiana University
 Visiting Professor
 IU Economics
 </t>
   </si>
   <si>
     <t xml:space="preserve">Visiting Assistant Professor, Macroeconomics
 The Department of Economics at Indiana University, Bloomington, invites applications for a one-year Visiting Assistant Professor position in Macroeconomics, beginning in the fall of 2026. We welcome applications from candidates working in all areas of macroeconomics.
 The Visiting Assistant Professor will carry a teaching load of four courses over the academic year (typically two courses per semester). Courses may be at the undergraduate and/or graduate level, depending on departmental needs and the candidate’s expertise. The successful candidate is expected to demonstrate a strong commitment to high-quality instruction and to contribute to the intellectual life of the department.
 Candidates must have a Ph.D. in Economics completed by the start date of the appointment. H1-B sponsorship is not available for this position.
 International candidates may be hired if they are eligible for Optional Practical Training (OPT) for the 2026/2027 Academic Year.
 To receive full consideration, applications must be submitted online at: https://indiana.peopleadmin.com/postings/31940 by February 20, 2026.
 Application materials should include a cover letter, a curriculum vitae, evidence of teaching effectiveness (such as teaching evaluations or a teaching statement), and the names and contact information of three references. Upon submission, an electronic request for reference letters will be automatically sent to the provided references.
 Questions regarding the position or application process may be directed to Erin Kirchhofer, Department of Economics, Wylie Hall 105, 100 S. Woodlawn Ave, Bloomington, IN 47405; (812) 855-0353; econadmn@indiana.edu.
 Indiana University is an equal opportunity employer and provider of ADA services and prohibits discrimination in hiring. See Indiana University Notice of Non-Discrimination here which includes contact information.
 </t>
+  </si>
+  <si>
+    <t>Instituto de Economía, Pontificia Universidad Católica de Chile (PUC), Santiago, CHILE</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>Advanced Assistant and/or Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Economics Department (Instituto de Economía) at Pontificia Universidad Católica de Chile invites applications for one full-time faculty position at the levels of Advanced Assistant or Associate Professor in the field of Applied Microeconomics.
+What We Offer
+	Teaching load: 3 courses per year. Teaching may be done in English during the first two years; thereafter, proficiency in Spanish for teaching is expected.
+	Research support: Flexible budget for conference participation and other research-related activities.
+	Competitive compensation package at an international level.
+Candidate Profile
+	Ph.D. in Economics (or equivalent).
+	Strong potential for high-quality research and publication record 
+	Commitment to excellence in teaching at both undergraduate and postgraduate levels, including student supervision.
+	Capacity for collaboration and academic citizenship, contributing to departmental and university initiatives.
+Application Package
+	Cover Letter (1–2 pages)
+	Curriculum Vitae
+	Two recent publications
+	Teaching evaluations (if available)
+To receive full consideration, applications must be submitted by June 30, 2026.
+	UC Chile is committed to equal opportunities, to building an inclusive, diverse, and fraternal community, and to promoting the academic development of women and men.
+	Please note that a candidate of foreign nationality without permanent residency in Chile, or applying from abroad, if selected for the position, will need to apply for and obtain the corresponding visa in their country of origin in order to join the university faculty.
+Contact &amp; Submission
+For more information, please contact Alejandra Zabaleta at: recruitment.ie@uc.cl
+</t>
+  </si>
+  <si>
+    <t>CHILE Santiago</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
   </si>
   <si>
     <t>Inter-American Development Bank</t>
   </si>
   <si>
     <t>Climate and Sustainable Development Sector</t>
   </si>
   <si>
     <t>Vice Presidency of Sectors and Knowledge</t>
   </si>
   <si>
     <t>Sector Economic Advisor</t>
   </si>
   <si>
     <t>Location
 Post of duty: Washington, District of Columbia, USA.
 About this position
 The Climate and Sustainable Development Sector (CSD) at the IDB is seeking a highly motivated, strategic people leader to serve as the Sector Economic Advisor (SEA), reporting directly to the Sector Manager in the Vice Presidency of Sectors and Knowledge (VPS).
 CSD is a multidisciplinary team that promotes sustainability and resilience broadly defined. More specifically, CSD addresses development challenges related to climate change, biodiversity and natural capital, disaster risk management, local pollution, and housing and urban development.
 What you’ll do
 1. Research and Research Leadership
 Undertake and lead cutting-edge research in the Sector’s areas of focus to support innovative, operationally relevant programs and policy and technical dialogues.
 Stay abreast of the latest academic research, including through participation in conferences and seminars, and actively disseminate relevant findings across teams and divisions.
 Oversee the strategic direction of the Sector’s research agenda, develop its multi-annual research agenda, and collaborate in the formulation and implementation of its dissemination strategy.
 Advise teams on identifying and prioritizing research gaps based on their relevance to the Bank’s and the Sector’s priorities, including operational programs and policy and technical dialogues with Member Countries.
@@ -2633,102 +3082,124 @@
 or 
 (2) Having experience in survey, research, and data analysis on the economy and/or industry in private corporations, including think-tanks and consulting firms (including data scientists).  
  Treatment differs depending on whether having Ph.D. or not.  
 Occupation 
 As a deputy director or assistant director, to perform quantitative and/or qualitative economic analysis for the JFTC’s law enforcement, fact-finding survey, and ex-post evaluation.  
 Selection process 
 Candidates must submit the following documents by email.  
 1. Curriculum vitae 
 2. Composition stating the reason for the application and the achievement of study or research in university  
 3. List of research achievements 
 4. Summary of research papers 
 Selection will be conducted by document screening and interview. Only candidates who have passed the document screening will be announced by the JFTC and will take an interview.  
 Other conditions 
 Appointments are for one year term. (Contract renewal possible) 
 Candidates must have Japanese nationality.  
 For more details, please refer to the link below.  
 https://www.jftc.go.jp/soshiki/recruit/specialty.html </t>
   </si>
   <si>
     <t>JAPAN Tokyo Minato-ku</t>
   </si>
   <si>
     <t>L4 - Antitrust Issues and Policies</t>
   </si>
   <si>
-    <t>Keystone</t>
-[...50 lines deleted...]
-    <t>2026-04-13 00:00:00</t>
+    <t>Kobe University</t>
+  </si>
+  <si>
+    <t>Graduate School of Economics</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t>Job description: Macroeconomics (Associate Professor)
+Duties and Responsibilities:
+    The successful candidate is expected to actively engage in research and may be responsible
+for teaching courses related to Macroeconomics and Data Science. Possible courses include:
+    Graduate Level: Macroeconomics A and B
+    Undergraduate Level: Intermediate Macroeconomics
+    Others: General education courses and courses in the Department of Economics and Data Science.
+Employment Type and Term: Full-time, tenured (no fixed term)
+Expected Start Date: April 1, 2027 (Start date is negotiable)
+Qualifications:
+Applicants must meet all of the following requirements:
+    (a) Hold a Ph.D. degree
+    (b) Have published a certain number of papers in internationally refereed journals
+    (c) Be able to teach assigned courses in Japanese
+    (d) Ability to teach specialized courses in English is preferred
+Selection Process:
+    (a) First stage: Document screening
+    (b) Second stage: Interview (onsite/online)
+Applicants who pass the first screening will be contacted individually by late September 2026 to arrange interview details.
+Please note that inquiries regarding the selection process or results will not be answered.</t>
+  </si>
+  <si>
+    <t>Salary and allowances will be determined in accordance with the university’s regulations (annual salary system applies).</t>
+  </si>
+  <si>
+    <t>JAPAN Hyogo Kobe</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korea Advanced Institute of Science and Technology </t>
+  </si>
+  <si>
+    <t>College of Business (Seoul Campus)</t>
+  </si>
+  <si>
+    <t>Faculty Positions in Finance</t>
+  </si>
+  <si>
+    <t>Faculty Position In Finance
+The College of Business (Seoul Campus) at KAIST (Korea Advanced Institute of Science and Technology) invites applications for tenure-track positions at the Assistant or Associate Professor level in all areas of Finance including asset pricing, corporate finance, banking, insurance, green (sustainable) finance, and digital finance (fintech). 
+Job Qualifications:
+•	Applicants must have a Ph.D. in Finance, Economics, or a related field, or be in the final stage of their dissertation.
+•	Evidence of, or strong potential for, high-quality research publications in leading finance and management journals.
+•	Ability to teach finance courses at the MBA, Master’s, and Ph.D. levels.
+•	Candidates applying at the Associate Professor rank should demonstrate an outstanding record of research productivity and teaching excellence.
+School Environment:
+KAIST College of Business (http://www.business.kaist.edu/) was included in the Top 100 Global MBA ranking and ranked 19th in the 2025 Executive Education Ranking by the Financial Times. Located in Seoul, Korea, it is an AACSB-accredited institution with leading MBA and Executive Programs as well as academically oriented Master and Ph.D. programs. Our faculty members and Ph.D. students pursue high-quality research, with recent publications in journals such as Journal of Finance, Journal of Financial Economics, and the Review of Financial Studies, and related top outlets. We provide an excellent research environment that includes:
+•	Low teaching load (6 credit hours per year for the first 3 years, and then 9 credit hours per year)
+•	One-year research sabbatical leave after every 4 years of service, compared with the typical six-year cycle at most universities. 
+•	Active seminar series and subscriptions to extensive databases widely used by finance academics and practitioners, primarily through the WRDS platform and Bloomberg Terminal.
+•	Comprehensive benefits package, including faculty housing (free for the first two years and at approximately one-third of the market rent for the following three years) and generous start-up research funds, which may partly cover relocation expenses.
+We encourage cross-disciplinary collaboration with KAIST’s world-class faculty in science, engineering, and technology at the Daejeon main campus (http://www.kaist.edu). A new faculty member will be jointly appointed both at the College of Business and at a department of his/her choice in engineering or science and technology.
+Application Procedure:
+Interested applicants should send CV, selected papers, and three letters of recommendation along with the completed University full-time faculty application form (downloadable at https://www.business.kaist.edu/download/faculty/ApplicationForm_Eng.docx) to hjchoi7@kaist.ac.kr. Applications will be accepted during 18th May 2026 to 31st July 2026.</t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
   </si>
   <si>
     <t>Levy Economics Institute at Bard College</t>
   </si>
   <si>
     <t>Research Scholar</t>
   </si>
   <si>
     <t>The Levy Economics Institute of Bard College seeks a Research Scholar to join the research program on Money and Financial Structure. The scholar will collaborate with other Levy researchers on ongoing research programs as well as teach one to two courses per year in the Institute Master’s in Economic Theory and Policy program. The main research area will be analyses of macroeconomic and financial instability. The scholar will primarily be responsible for studying and analyzing the evolution of financial institutions and current developments in financial markets, preferably with an eye to developments in AI and/or energy and climate finance. Researcher’s methodology must be commensurate with the Levy Institute’s pluralistic/heterodox approaches.
 About the Levy Economics Institute
 The Levy Economics Institute of Bard College, founded in 1986 through the generous support of Bard College trustee Leon Levy, is a nonprofit, nonpartisan, public policy research organization. The Levy Institute is independent of any political or other affiliation, and encourages diversity of opinion in the examination of economic policy issues while striving to transform ideological arguments into informed debate.
 The successful candidate will have a PhD in economics (ABDs with dissertation defense plans will be considered). Industry analysts with long experience will also be considered.
 A strong background in financial macroeconomics and familiarity with the work of Hyman Minsky is required.
 Knowledge in the areas of financial innovation, climate finance, Fed-Treasury financial coordination, financial regulation, and central bank policy are highly desirable.
 To Apply please submit a letter of application, CV, writing sample, and two letters of recommendation through Interfolio.com at: https://apply.interfolio.com/179866</t>
   </si>
   <si>
     <t>80 starting range</t>
   </si>
   <si>
     <t>UNITED STATES New York Annandale on Hudson</t>
   </si>
   <si>
     <t>Lingnan University</t>
   </si>
@@ -3018,96 +3489,203 @@
 Fixed Term Assistant Professor: PhD in Economics or closely related field required. 
 Fixed Term Associate Professor: PhD in Economics or closely related field required.
 Minimum Requirements 
 Fixed Term Assistant: PhD in Economics or closely related field required. Fixed Term Associate: PhD in Economics or closely related field required. Successful candidates will also have a demonstrated dedication to and a passion for undergraduate teaching and an ability to inspire students with his or her enthusiasm for the discipline of economics. 
 Required Application Materials
 Please submit the following:
 •	CV
 •	Cover letter
 •	List of references (names and emails only)
 •	One optional document that could include: a statement on teaching; a statement on contributions to diversity; a statement on research interests.
 Website
 http://econ.msu.edu
 Department Statement
 The mission of the Department of Economics at Michigan State University consists of three interrelated components: providing the highest quality instruction to our undergraduate and graduate students, conducting leading-edge research in economics, and providing leadership and service to our professional communities. As a unit in a major land-grant university, we are committed to excel in all three components of our mission.
 MSU is committed to achieving excellence through cultural diversity. The university actively encourages applications and/or nominations from women, persons of color, veterans, and persons with disabilities. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, citizenship, age, disability or protected veteran status.
 To learn more about the department, our faculty, and our undergraduate and graduate programs, please visit our web site at: http://econ.msu.edu.
 </t>
   </si>
   <si>
     <t>80000-110000</t>
   </si>
   <si>
     <t>UNITED STATES Michigan East Lansing</t>
   </si>
   <si>
+    <t>Mississippi State University</t>
+  </si>
+  <si>
+    <t>College of Agriculture and Life Sciences</t>
+  </si>
+  <si>
+    <t>Southern Rural Development Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rural Economics
+Regional Programming
+Multistate Research
+Extension
+</t>
+  </si>
+  <si>
+    <t>Director and Associate Professor/Professor</t>
+  </si>
+  <si>
+    <t>Mississippi State University seeks a 12‑month, tenured faculty member in the College of Agriculture and Life Sciences with split responsibilities in research (50%) and Extension (50%). This position serves as Director of the Southern Rural Development Center (SRDC). The Director provides leadership for policies established by the SRDC Board of Directors and oversees the Center’s budget, programs, and operations. Key responsibilities include generating and directing innovative multistate research and Extension initiatives; promoting the SRDC’s mission to funding agencies, partners, and clientele; securing external funding; and fostering effective partnerships among the region’s 1862, 1890, and 1994 land‑grant institutions.
+Mississippi State University is an equal opportunity institution. 
+In compliance with the ADA Amendments Act (ADA), if you have a disability and would like to request an accommodation in order to apply for a position with Mississippi State University, please contact the Department of Human Resources Management at tel: (662) 325-3713 or ada@hrm.msstate.edu.
+If you have any questions regarding this policy, contact the Department of Human Resources Management at (662) 325-3713 or ada@hrm.msstate.edu. Upon request, sections of this job listing are available in large print, and readers are available to assist the visually impaired.
+For more information about this position and the SRDC please visit the website
+(http://srdc.msstate.edu) as well as the Department of Agricultural Economics website (www.agecon.msstate.edu).</t>
+  </si>
+  <si>
+    <t>UNITED STATES Mississippi Starkville</t>
+  </si>
+  <si>
+    <t>O1 - Economic Development
+R1 - General Regional Economics</t>
+  </si>
+  <si>
+    <t>2026-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-21 00:00:00</t>
+  </si>
+  <si>
+    <t>MITRE</t>
+  </si>
+  <si>
+    <t>Industrial organization, general method of moments, structural econometrics</t>
+  </si>
+  <si>
+    <t>Industrial Organization Economist</t>
+  </si>
+  <si>
+    <t>MITRE is seeking an industrial organization economist or related field to support our portfolio of applied microeconomics work across an exciting and diverse set of sponsors.
+Responsibilities:
+- Develop custom research using advanced economic and econometric techniques (time series, panel, discrete choice, reduced form causal inference, structural modelling, etc.)
+- Handling large datasets to conduct data driven analysis
+- Analysis in support of regulatory policy, pre- and post-implementation analysis
+- Creative application of economic theory and models in multiple domains when facing data constraints
+Basic Qualifications:
+- Requires a minimum of 5 years of related experience with a Bachelors degree; or 3 years and a Master’s degree; or a PhD with relevant experience
+- Academic (teaching, research) experience counts towards minimum
+- Experience in Advanced econometrics, specifically structural econometric modeling (ie. GMM Generalized Method of Moments)
+- Ability to obtain U.S. security clearance
+Preferred Qualifications:
+- Industrial organization, international trade, international finance, supply chains, critical infrastructure, and/or defense
+- Mathematical modeling
+- Experience with computable general equilibrium modeling is desired, not required
+- PhD, PhD Candidate in Economics
+Required Clearance:
+- Top Secret
+Salary range:
+- $113,600 - $142,000 - $170,400 Annual
+Work Location:
+- Hybrid (McLean,VA)</t>
+  </si>
+  <si>
+    <t>$113,600 - $142,000 - $170,400 Annual</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia McLean</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
     <t>Montana State University</t>
   </si>
   <si>
     <t>Agricultural Economics and Economics</t>
   </si>
   <si>
     <t>Visiting Instructor</t>
   </si>
   <si>
     <t>The department seeks candidates for a Visiting Instructor position during the Academic Year 2026-27 for a 3-3 teaching load that includes courses in intermediate microeconomics, principles of macroeconomics, and intermediate macroeconomics. The 9-month salary for this 0.6 FTE position is expected to be $60k and includes benefits. 
 The department has 19 faculty. Undergraduate degrees are offered in Agricultural Business, Economics, and Financial Engineering, with undergraduate majors numbering about 300 and 100 minors. The Department offers a rigorous, highly respected Master’s in Applied Economics, graduating an average of 8 students per year. MSU is a land-grant university with total enrollment of over 17,000 students, including 2,000 graduate students. It is recognized as a highly-intensive research university.
 Required Qualifications. Master’s or ABD in Economics, Agricultural Economics, or a closely related discipline from an accredited institution.
 Preferred Qualifications. Experience teaching economics. Ph.D. in Economics or Agricultural Economics.
 Review of applications will begin May 1 and continue until the position is filled.
 For more information, please contact Wendy Stock (wstock@montana.edu).</t>
   </si>
   <si>
     <t>60,000</t>
   </si>
   <si>
     <t>UNITED STATES Montana Bozeman</t>
+  </si>
+  <si>
+    <t>2026-05-22 00:00:00</t>
   </si>
   <si>
     <t>2026-04-14 00:00:00</t>
   </si>
   <si>
     <t>Montclair State University</t>
   </si>
   <si>
     <t>Feliciano School of Business</t>
   </si>
   <si>
     <t>Assistant Teaching Professor, Economics</t>
   </si>
   <si>
     <t>The Feliciano School of Business at Montclair State University invites applications for a full-time, non-tenure-track Assistant Teaching Professor of Economics, starting September 1, 2026.
 Preference will be given to qualified candidates who have demonstrated excellence in teaching. Evidence by peer and student evaluations; have experience and/or interest in teaching and curricular. Development in online or hybrid formats, and have corporate or consulting experience in the US organizations and an interest in building relationships with business partners and other external stakeholders.
  As the department has a rich portfolio of programs, we seek candidates who can be effective in teaching across all programs -- both introductory and advanced courses at the undergraduate and graduate levels, and in multiple modalities (in-person, asynchronous, or synchronous online) based on departmental needs. 
 Teaching Faculty are responsible for teaching eight courses each year, advising students, and participating
 in professional development.
 The position is a two-year, ten-month, non-tenure track appointment, with eligibility for reappointment based
 on established NTTP procedures. The University is committed to the success of the Teaching Faculty through opportunities for promotion and professional development to support long-term success and flourishing at the
 University.</t>
   </si>
   <si>
     <t>UNITED STATES New Jersey Montclair</t>
+  </si>
+  <si>
+    <t>Mount Mercy University</t>
+  </si>
+  <si>
+    <t>Faculty, Economics/Quantitative Methods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St. Ambrose University is seeking a one-year, full-time replacement faculty member in economics and quantitative methods for its Mount Mercy campus in Cedar Rapids, starting August 2026. Preferred candidates hold a doctorate (ABD considered) or a master’s degree in economics or a related field, with university-level teaching experience viewed favorably.
+The role involves teaching four lower-level, in-person courses in macroeconomics, microeconomics, and business-focused quantitative methods, with flexibility for online instruction. The successful candidate should support a learner-centered educational model, contribute to innovative and evidence-based teaching practices, and enhance student learning outcomes across business programs and the university.
+This position is part of the ongoing merger between St. Ambrose University and Mount Mercy University, approved in 2025 and expected to be fully operational by fall 2026. The combined institution aims to improve efficiency, reduce administrative duplication, and strengthen academic offerings through innovation and student-focused initiatives.
+St. Ambrose is a Catholic institution founded in 1882, with a strong financial profile and over 3,500 students across both campuses. Applicants must submit a cover letter, CV, and references. Applications are reviewed until filled.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Cedar Rapids</t>
+  </si>
+  <si>
+    <t>2027-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-11 00:00:00</t>
   </si>
   <si>
     <t>National Bureau of Economic Research</t>
   </si>
   <si>
     <t>Economics of Aging
 Health Care
 Health Economics</t>
   </si>
   <si>
     <t>Post-Doctoral Fellow, Aging and Health Research</t>
   </si>
   <si>
     <t>NBER’s Fellowship Program in Aging and Health Research, supported by the National Institute on Aging and NBER, enables outstanding early-career economists to visit NBER’s Cambridge office for 1 or 2 years of intensive research.
 Successful applications respond to NIA priorities for Health Economics and Aging Research, and describe projects in which health outcomes and behaviors are the primary focus, with a clear connection to improved understanding of health. (https://grants.nih.gov/grants/guide/notice-files/NOT-OD-16-025.html)
 Applications from researchers who are just completing their PhDs, as well as from junior faculty members who may be able to combine this fellowship with an early career leave, are welcome.
 The fellowship offers a 12-month stipend of $100,000, reimbursement for health insurance, limited research expenses, and an office at the NBER’s Cambridge headquarters. Fellows are expected to spend the academic year at the NBER and fellowship-related activities are expected to represent their primary responsibility. Fellows will be invited to attend the NBER Summer Institute program meetings on Aging and Health.
 Applicants must have completed their PhD before they begin the program and must be US citizens or permanent residents. 
 Candidates should submit the materials by 11:59pmET on February 12, 2026. Applications must be marked “Complete” by the deadline. Questions: epepe@nber.org.</t>
   </si>
   <si>
     <t>I1 - Health
 J1 - Demographic Economics</t>
   </si>
   <si>
@@ -3259,50 +3837,85 @@
 Please upload the electronic files and fill out your personal information at the following link: 
 https://forms.gle/neRg1XcCJbgGbATBA
 Alternatively, please mail a hard copy of the application package to the department by July 2, 2026.
  Application documents will not be returned.
  Please contact the department after mailing to confirm receipt.
  Interviews are tentatively scheduled for mid-July 2026.
 Mailing Address:
 Department of Applied Economics
 National Chung Hsing University
 145, Xingda Road
 Taichung City 40227
 Taiwan (R.O.C.)
 Contact Information:
 Ms. Chun-Hui Cai
 E-mail: caressa50918@nchu.edu.tw │ Tel: +886-4-22840350 ext. 224 │ Fax: +886-4-22860255</t>
   </si>
   <si>
     <t>TAIWAN Taichung</t>
   </si>
   <si>
     <t>Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
 L - Industrial Organization
 D - Microeconomics
 E - Macroeconomics and Monetary Economics
 C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>National Taipei University (Taiwan)</t>
+  </si>
+  <si>
+    <t>Department of Finance and Cooperative Management</t>
+  </si>
+  <si>
+    <t>Finance, Management, Business Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t>For NTPU new faculty member application form, list of publications form, and form for requesting inspection of a diploma obtained overseas, please download from our website: https://coop.ntpu.edu.tw
+Interested applicants should email application items, including cover letter, curriculum vitae, letters of reference, NTPU new faculty member application form, list of publications and Master Degree Transcripts and Doctoral Degree Transcripts, in Word® docs to yilei@mail.ntpu.edu.tw (File Name/Subject: apply for the position of FCM faculty member_Name).</t>
+  </si>
+  <si>
+    <t>USD34,000 to USD43,000 (subject to NTD/USD exchange rate change)</t>
+  </si>
+  <si>
+    <t>TAIWAN New Taipei City</t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+G0 - General
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance
+G4 - Behavioral Finance</t>
+  </si>
+  <si>
+    <t>2026-07-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-14 00:00:00</t>
   </si>
   <si>
     <t>National University of Singapore</t>
   </si>
   <si>
     <t>NUS Business School</t>
   </si>
   <si>
     <t>Strategy and Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Economics
 Business Economics
 Econometrics for Business
 </t>
   </si>
   <si>
     <t>Visiting Appointments</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Strategy and Policy at the National University of Singapore Business School invites applications for visiting faculty positions at any rank.
 The department is interested in candidates who can teach business economics courses. We currently have a need for an instructor for Econometrics for Business, but we also have broader teaching needs across all areas of business economics. Visiting faculty members are expected to teach three sections per academic year. Compensation is competitive and commensurate with qualifications and experience.
 Applicants must hold or be about to complete a PhD in economics and have a demonstrated record of high-quality teaching. Department members conduct research in economics. Visiting faculty members are expected to engage intellectually with the community.
 The NUS Business School is among the leading business schools in Asia. The School focuses its research and teaching on developing global knowledge with deep Asian insights. The National University of Singapore has been repeatedly ranked as the top university in Asia.
 Please submit the following: (1) a letter of interest; (2) curriculum vitae; and (3) evidence of teaching effectiveness. Candidates should be prepared to arrange for three letters of recommendation if asked. </t>
@@ -3507,53 +4120,50 @@
 o	Excellent communication and presentation skills, with the ability to clearly articulate complex investment concepts.
 o	Strong leadership skills with the ability to mentor, direct, and inspire junior researchers.
 o	Highly motivated, results-oriented, and able to operate with autonomy and accountability.
 o	Ability to help define strategic goals for research and development.
 ________________________________________
 Why Join Nipun Capital?
 •	Directly influence the research agenda and investment strategies of a growing EM-focused firm.
 •	Make direct, high impact contributions to the firm’s success
 •	Work with proprietary datasets and tools to conduct cutting-edge research.
 •	Collaborate closely with founders and senior portfolio managers in a collegial, analytically rigorous environment.
 •	Work in a small, collaborative, dynamic, fast-paced team. 
 •	Opportunity to mentor and grow the research team.
 ________________________________________
 Contact Info:
 If you are interested in applying, please send your resume and cover letter to recruiting@nipuncapital.com with a subject line:
 Senior Quantitative Researcher – [Your Name]
 Nipun Capital is an affirmative action/equal opportunity employer.</t>
   </si>
   <si>
     <t>UNITED STATES California Foster City</t>
   </si>
   <si>
     <t>North Carolina State University</t>
   </si>
   <si>
-    <t>College of Agriculture and Life Sciences</t>
-[...1 lines deleted...]
-  <si>
     <t>Agricultural and Resource Economics</t>
   </si>
   <si>
     <t>Agribusiness Marketing 
 Agribusiness Management 
 Agricultural Finance 
 Agricultural Sales 
 Agricultural Economics</t>
   </si>
   <si>
     <t>Assistant Teaching Professor</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Agricultural and Resource Economics at NC State University invites applications for a full-time, nine-month, non-tenure-track position at the rank of Teaching Assistant Professor. This position is a recurring fixed-term position with benefits, with an expectation of contract renewal conditional on demonstrated effectiveness in primary responsibilities. The position will support the department’s rapidly expanding baccalaureate and associate degree programs in agribusiness management and the forthcoming Master in Agricultural Business Management program (MABM).
 The successful candidate will contribute 50% effort toward teaching and advising and 50% toward program management. Teaching responsibilities include three courses per academic year in areas such as agribusiness marketing, agribusiness management, agricultural finance, agricultural sales, or related fields.
 In addition, the successful candidate will play a central role in the new MABM program, serving as Coordinator of Recruitment, Advising, Professional Development, and Career Services. 
 Requirements:
 •	Ph.D. or terminal Master’s degree in agricultural economics, agribusiness, business, marketing, or a closely related field.
 •	Demonstrate excellence or strong potential in college-level teaching.
 •	Outstanding communication and interpersonal skills, with the ability to engage effectively with others.
 For full position description and to apply: https://jobs.ncsu.edu/postings/226146
 For further information, contact: Xiaoyong Zheng, Search Committee Chair, at  xzheng@ncsu.edu.
 </t>
   </si>
   <si>
@@ -3586,70 +4196,134 @@
     <t>Northeastern University</t>
   </si>
   <si>
     <t>CSSH Economics</t>
   </si>
   <si>
     <t>Assistant Teaching Professor/ Associate Teaching Professor/ Full Teaching Professor</t>
   </si>
   <si>
     <t>The Department of Economics in the College of Social Sciences and Humanities at Northeastern University seeks to fill two full-time non-tenure-track faculty positions at the rank of Assistant Teaching Professor, Associate Teaching Professor, or Full Teaching Professor, beginning August 17, 2026.
 Primary teaching responsibility is macroeconomics, with particular emphasis on large sections of Principles of Macroeconomics. Candidates should also contribute to graduate-level macroeconomics courses (MS-level macroeconomic theory and, depending on qualifications, PhD-level macroeconomics). Secondary teaching interests in machine learning, computational economics, or data-intensive methods are valued, especially where they complement macroeconomic analysis.
 Successful candidates must demonstrate strong commitment to teaching excellence, ability to manage large-enrollment courses, and willingness to contribute to undergraduate and graduate teaching missions. Teaching load is six courses per academic year. Promotion opportunities available.
 Requirements: Ph.D. in Economics or related field by start date. Strong teaching record or demonstrated promise required. Candidates for Associate or Full Teaching Professor should have comparable experience.
 Application materials: cover letter, CV, teaching statement, sample syllabi, teaching evaluations, and three references.
 Review begins immediately. Questions: Professor Nishith Prakash, n.prakash@northeastern.edu
 Full details and application link: https://northeastern.wd1.myworkdayjobs.com/careers/job/Boston-MA-Main-Campus/Assistant-Teaching-Professor--Associate-Teaching-Professor--Full-Teaching-Professor_R138711</t>
   </si>
   <si>
     <t>E0 - General
 A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
     <t>2026-02-24 00:00:00</t>
   </si>
   <si>
+    <t>Northwestern College-Orange City</t>
+  </si>
+  <si>
+    <t>Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Economics Teaching
+Financial Economics
+Microeconomics</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>Northwestern College is seeking a full-time, tenure-track assistant professor of economics beginning August 2026. The teaching load is 24 credit hours per academic year, normally 3-3. The successful candidate will also be responsible for scholarship and service, including advising and recruiting students.
+The successful candidate will teach a range of economics courses, possibly including:
+Principles of Finance
+Investments
+Advanced Corporate Finance
+Principles of Microeconomics
+Intermediate Microeconomics
+Econometrics
+There may be opportunities to teach other courses in the candidate’s areas of specialization.
+Required Qualifications: Applicants must have a Ph.D. in economics or a closely related field to be considered for a tenure-track position (ABD will be considered). A master’s degree with extensive experience would qualify candidates for instructors or professors of practice. 
+Preferred Qualifications: Preferred candidates will have demonstrated effective teaching in higher education. A commitment to collegiality, relationship-rich education and mentoring is valued. 
+Northwestern College seeks candidates with an authentic Christian faith who will embrace and live out our mission &amp; values, including our Christian Identity Statement, Mission Statement, Vision for Learning, and Vision for Diversity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Orange City</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-06-10 00:00:00</t>
+  </si>
+  <si>
     <t>NYU Grossman School of Medicine</t>
   </si>
   <si>
     <t>Department of Population Health</t>
   </si>
   <si>
     <t>health economics, economics, health services research, public policy</t>
   </si>
   <si>
     <t>Postdoctoral Fellowship in Health Policy &amp; Economics Research</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Population Health at the NYU Grossman School of Medicine invites applications for a postdoctoral research fellow position. The fellow will lead independent research to advance their portfolio and publication record in health economics and policy. They will primarily collaborate with Dr. Sunita Desai, with opportunities to work with other faculty as well. The postdoctoral fellow selected for this opportunity will have access to extensive data within NYU. In particular, Dr. Desai’s lab currently has funded projects using Medicare claims (fee-for-service and Medicare Advantage) and Medicaid MAX/T-MSIS. The fellow will lead research on topics such as drug pricing policy, payment policy, and consolidation in the health care system.
 This position is designed as a two-year appointment aimed at preparing the fellow for a successful transition into a tenure-track academic role. The fellow will also benefit from dedicated mentorship and a range of professional development resources to support their academic growth and career advancement.
 Qualifications: Ph.D. in health policy/economics/health services research/public policy/a related field; demonstrated experience in health economics research with a solid understanding of quasi-experimental methods; excellent writing and oral presentation skills; and strong data management and analytical skills, including proficiency in working with large datasets.
 </t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 D - Microeconomics</t>
+  </si>
+  <si>
+    <t>Office of Evaluation Sciences</t>
+  </si>
+  <si>
+    <t>Evaluation
+Build and use evidence
+Federal Government
+Actionable recommendations
+Applied research</t>
+  </si>
+  <si>
+    <t>OES Evaluation Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OES Evaluation Fellowship
+Apply Now!
+We are currently accepting applications for one-year evaluation fellowships beginning in the fall of 2026. Selected applicants will serve their fellowship term as Evaluators, joining a team of interdisciplinary experts in the U.S. General Services Administration (GSA) that works across government to help agencies build and use evidence.
+Our team members work alongside agency collaborators to apply evidence-based insights, make concrete recommendations on how to improve government, and evaluate impact using administrative data. We’re uniquely situated at the center of government to share leading practices, develop resources, and build skills related to evidence and evaluation in the federal workforce. To date, we’ve completed over 130 collaborations, including over 100 impact evaluations, with dozens of agency partners. We follow the best practices in social science research to build evidence in order to be a leader in transparency and accountability. We form innovative partnerships to tackle some of the most pressing challenges in the United States and abroad, such as improving government efficiency, reducing improper payments, and supporting veterans.
+Learn more and apply on oes.gsa.gov/opps </t>
+  </si>
+  <si>
+    <t>2026-06-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:00:00</t>
   </si>
   <si>
     <t>Office of Management and Budget</t>
   </si>
   <si>
     <t>Economic Policy Division</t>
   </si>
   <si>
     <t>Macroeconomics
 Public Economics
 International Finance
 International Trade</t>
   </si>
   <si>
     <t>This position is located in the Executive Office of the President (EOP), Office of Management and Budget (OMB), Economic Policy Division. This Division is tasked with conducting economic research and engaging in a variety of interdisciplinary economic studies. It comprises economists with expertise across multiple fields who collaborate in teams to model and assess the effects of Federal government policies over short, medium, and long-term horizons.
 As an Economist, GS-0110-12/13, your typical work assignments may include the following:
 Research issues in economics with high relevance to the fiscal condition of the Federal Government.
 Develops economic tools to evaluate current conditions and project future trends in the overall economy and measure the impact of fiscal policy and programmatic changes on the economy.
 Participates in a variety of cross-cutting research studies with other staff members in the Economic Policy Division, other divisions of OMB, and other Federal agencies.
 Reviews current economic and technical literature for concepts, conclusions, and data.
 Formulates and carries out studies in the major areas of economic research for developing and presenting findings and recommendations to support these results.
 Works with staff and policymakers throughout OMB, EOP, and other agencies on a range of issues.</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
@@ -3948,50 +4622,84 @@
     <t>Faculty of Arts and Science</t>
   </si>
   <si>
     <t>Weatherall Postdoctoral Fellowship</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at Queen’s University invites applications for two Weatherall Postdoctoral Fellowships. This posting is for a new position within the University. This is a one-year fellowship, commencing on July 1st, 2026, with the possibility of renewal for a second year, which shall commence on July 1st, 2027. The Postdoctoral Fellow will work under the supervision of a host professor in the Department. While we are particularly interested in applicants with research and teaching interests in the areas of international economics, applied econometrics, and finance, applicants in other fields are also encouraged to apply.
 Applicants must obtain clearance to graduate from their PhD program before starting their postdoctoral fellowship. 
 Postdoctoral Fellows appointed to these positions are expected to reside in Kingston, to be actively involved in the day-to-day life of the Economics Department, and to collaborate in developing research ideas in with faculty and students in the Department. 
 The annual salary for this appointment is expected to be between $70,000 and $75,000. Actual Salary will be determined based on qualifications and experience.  The incumbent will also be expected to teach two courses per year, for which they will be separately compensated. In addition, the Department of Economics will provide some resources to cover research expenses. These may include, for example, computer hardware and software, technical books and journals, and travel to conferences. 
 The University invites applications from all qualified individuals. Queen’s is strongly committed to employment equity, diversity, and inclusion in the workplace and encourages applications from Black, racialized/visible minority and Indigenous/Aboriginal people, women, persons with disabilities, and 2SLGBTQ+ persons.  All qualified candidates are encouraged to apply; however, in accordance with Canadian immigration requirements, Canadian citizens and permanent residents of Canada will be given priority.
 To comply with federal laws, the University is obliged to gather statistical information as to how many applicants for each job vacancy are Canadian citizens / permanent residents of Canada.  Applicants need not identify their country of origin or citizenship; however, all applications must include one of the following statements: “I am a Canadian citizen / permanent resident of Canada”; OR, “I am not a Canadian citizen / permanent resident of Canada”. Applications that do not include this information will be deemed incomplete.
 A complete application consists of:
 a cover letter (including one of the two statements regarding Canadian citizenship/permanent resident status specified in the previous paragraph); a current Curriculum Vitae (including a list of published and unpublished works); a job market paper; a statement of current and prospective research interests; a statement of teaching interests and experience (including evaluations if available); the names of three referees, who will send letters of references separately.
 Further information about the Department of Economics may be found at: http://www.econ.queensu.ca. 
 The University has policies in place to support its employees with disabilities, including an Accommodation in the Workplace Policy and a policy on the provision of job accommodations that take into account an employee's accessibility needs due to disability. The University will provide support in its recruitment processes to applicants with disabilities, including accommodation that takes into account an applicant's accessibility needs. If you require accommodation during the interview process, please contact: the Department of Economics, Morgan Wilson, at morgan.wilson@queensu.ca.
 Please note: All candidates should apply online at https://econjobmarket.org/positions/12321. It is the responsibility of applicants to ensure that letters of reference are also submitted via Econ Job Market. 
 Applications will be reviewed commencing February 16th, 2026. 
 </t>
   </si>
   <si>
     <t>$70K-$75K</t>
   </si>
   <si>
     <t>CANADA Ontario Kingston</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regional Office for Asia and the Pacific, International Monetary Fund (IMF) </t>
+  </si>
+  <si>
+    <t>International Monetary Fund
+IMF
+Economist
+Economics
+Tokyo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist (Local) - IMF Regional Office for Asia and the Pacific (OAP) in Tokyo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The International Monetary Fund’s Regional Office for Asia and the Pacific (OAP) in Tokyo is looking for a junior economist to conduct analytical work on the Asia-Pacific region in collaboration with OAP economists, researchers in the region, and economists at IMF’s headquarters. This fixed-term position would be ideal for an early career economist interested in policy work, the work of the IMF, and pursuing a potential career in an international organization.
+Job Responsibilities
+The main tasks will be (i) working on regional research projects or analytical pieces, as part of the IMF’s surveillance of the region, and (ii) keeping abreast with the most recent macroeconomic and financial developments in the region. In addition to research and analytical work, potential candidates should be willing to allocate some amount of their time to OAP’s other operational work.
+Qualifications
+Required qualifications include the following: high-caliber graduate training in economics or finance, ideally at the PhD level, with recent graduates or graduating students from Ph.D. programs very welcome to apply; ability to work in a team as well as independently and to multi-task under pressure. Versatility and openness to learn new skills are a must. A good command of Japanese is desirable.
+</t>
+  </si>
+  <si>
+    <t>JPY 6 million - JPY 8 million (net of taxes)</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics
+F - International Economics</t>
+  </si>
+  <si>
+    <t>2026-06-15 00:00:00</t>
   </si>
   <si>
     <t>Research Institute of Economy, Trade and Industry (RIETI)</t>
   </si>
   <si>
     <t>Economics (including any one of international trade theory, industrial organization, regional economics, public economics, public finance)</t>
   </si>
   <si>
     <t>Fellow  / Senior Fellow  Full-time (with Tenure: Tenure-track)</t>
   </si>
   <si>
     <t>Full information of the recruitment of this position is available at the following website:
 https://www.rieti.go.jp/en/jobs/260109/
 https://www.rieti.go.jp/jp/jobs/260109/
 The Research Institute of Economy, Trade and Industry (RIETI), an independent administrative agency, invites applications for a full-time researcher position with the following specific responsibilities: 
 1) conducting quantitative empirical analysis of the economy and industries, which serves as the foundation for policy formation by policymakers, 
 2) providing evidence and advice in the policy formation process, and 
 3) conducting empirical policy evaluation and analysis as described below.
 Job Description：
 The successful applicant will undertake the following operations for the purpose of providing output based on academic evidence for the planning and drafting of policy by the government, including the Ministry of Economy, Trade and Industry.
 (1) Introduce research and provide relevant advice to policy authorities, based on relevant domestic or foreign research, and engage in exchanges of opinions in the policy-making process.
 (2) Undertake theoretical and empirical evaluation and analysis of policy effects.
 (3) Undertake empirical analysis of the economy in relation to policy.
 (4) Write and disseminate research papers.
 Research results (papers) related to these work responsibilities shall belong to the individual researchers.
@@ -4128,50 +4836,67 @@
 The role
 We have a flexible fixed-term opportunity to provide technical leadership for the model development team at the RBNZ for up to 3 years.
 As Senior Adviser – Model Development in the Modelling team, you will play a key technical leadership role within a small project team to design a refreshed core forecasting and policy model of the New Zealand economy and support its integration into our monetary policy process.
 Through your technical leadership, modelling expertise, project delivery, and proactive stakeholder management, you will play a critical role in ensuring great modelling capability is at the heart of the Bank's monetary policy process.
 This is a highly specialised, influential role.
 You will:  
  Provide technical leadership for the upgrade of our core model to meet the evolving needs of the Economics Directorate and the Monetary Policy Committee
  Proactively manage a broad range of internal and external stakeholders, including working closely with the Forecasting Team as key users of our core model
  Support the integration of new modelling tools into our infrastructure and monetary policy processes
  Drive innovation and change in the analysis and formulation of monetary policy in New Zealand
 About you 
 You are passionate about the contribution you can make to New Zealand’s economic wellbeing. You have a deep understanding of monetary policy, and the ability to identify the key questions that matter to a central bank.
 You can effectively advise senior decision makers with evidence-based analysis. You have experience building models for policy purposes and coaching and mentoring more junior staff. 
 You’ll also bring: 
  A postgraduate degree in economics, and extensive relevant professional experience
  The ability to lead large analytical projects, identifying key issues and proposing effective solutions. 
  Extensive experience developing and estimating structural or semi-structural economic models for real-world purposes, preferably in a central banking context. 
  The ability to drive stakeholder engagement and maintain strong relationships
 To Apply/Interested?  
 To hear more about this exciting opportunity, get in touch with Liz Kendall, Manager Modelling, Economics Directorate elizabeth.kendall@rbnz.govt.nz  
 Please apply online by 27 March 2026. As part of your application, please include a cover letter. 
 </t>
   </si>
   <si>
     <t>$170,000-$200,000</t>
+  </si>
+  <si>
+    <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Mid-Career and Senior)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
+RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
+Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
+A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
+Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
+More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
+RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
+RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
+</t>
   </si>
   <si>
     <t>Rice University</t>
   </si>
   <si>
     <t>Baker Institute for Public Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Fiscal Policy
 Monetary Policy
 Public Policy
 Macroeconomics 
 </t>
   </si>
   <si>
     <t>Fellow in Public Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Rice University’s Baker Institute for Public Policy is seeking a Fellow in Public Finance to manage and conduct research for the Center for Tax and Budget Policy with a focus on the intersection of fiscal and monetary policy. This position will produce research output that examines the interdependence between fiscal and monetary policy, with particular focus on how budget deficits, debt, macroeconomic trends, and interest rates influence the effectiveness and independence of monetary policy. The program aims to identify conditions under which coordinated or uncoordinated policy stances either enhance or hinder budget sustainability and macroeconomic stability. 
 This position is term-limited for one year, with the option for renewal based on available funding.
 Minimum Requirements:
 •	Master’s degree in Economics or related field
 •	5+ years of related policy research experience
         (In lieu of the experience requirement, additional related education may be substituted on an equivalent year-for-year basis)
 Skills:
@@ -4186,94 +4911,112 @@
 •	Experience conducting research on topics related to macroeconomics, monetary policy, and fiscal policy
 •	Proficient in computational economic modeling using MATLAB, R, Python, or Stata
 •	Experience in policy research is highly desired
 Essential Functions:
 •	Develop a policy research agenda exploring the intersection of monetary and fiscal policy using computational economic models and empirical methods
 •	Build, maintain, and use computational economic models to inform the policymaking process
 •	Write and produce white papers, conference reports, opinion articles, blogs, and policy briefs
 •	Present research results in public forums (conferences, testimony, or Institute events geared toward the public)
 •	Supervise research staff and/or interns as directed. 
 Additional Functions / Information:
 •	Organizes events, identifies speakers, and develops discussions that position the Center as a leader in public finance research
 •	Performs all other duties as assigned
 Please visit the online application site:
 https://jobs.rice.edu/ 
 For further information, please contact Joyce Beebe, Fellow in Public Finance at joyce.beebe@rice.edu
 </t>
   </si>
   <si>
     <t>UNITED STATES Texas Houston</t>
   </si>
   <si>
     <t>H - Public Economics
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
+    <t>Rutgers University-Camden</t>
+  </si>
+  <si>
+    <t>Faculty of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>FASC - Economics</t>
+  </si>
+  <si>
+    <t>NTT Lecturer-Economics</t>
+  </si>
+  <si>
+    <t>Rutgers University Camden School of Arts and Sciences is recruiting a Non-Tenure Track Assisting Teaching Professor of Economics.  Details of this position and link to the application can be found at Rutgers University Employment Opportunities | NTT Assistant Teaching Professor: Economics</t>
+  </si>
+  <si>
+    <t>The minimum annual starting salary for this position is $82,110.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Camden</t>
+  </si>
+  <si>
     <t>Ryukoku University</t>
   </si>
   <si>
     <t>Empirical Economics</t>
   </si>
   <si>
     <t xml:space="preserve"> Economics</t>
   </si>
   <si>
     <t>Empirical Economics
 Applied Microeconomics
 Applied Macroeconomics
 Applied Econometrics
 Health Economics
 Education Economics
 Labor Economics
 Empirical IO
 Family Economics
 Gender Economics
 Migration
 Inequality</t>
   </si>
   <si>
     <t>Associate Professor or Lecturer in Economics</t>
   </si>
   <si>
     <t>Ryukoku University, Faculty of Economics, invites applications for a full-time permanent faculty position at the rank of Associate Professor or Lecturer, beginning April 1, 2027.
 The primary field is empirical economics. We welcome applications from candidates working in health and long-term care economics, economics of education, social security, labor economics, empirical industrial organization, family economics, gender economics, population and migration economics, discrimination and inequality, or other fields of empirical economics.
 The successful candidate will teach Data Analysis and Problem Solving, first-year education courses, seminars, and undergraduate courses related to their field of specialization. Japanese-language proficiency sufficient for teaching, student advising, and administrative duties is required. Salary, benefits, teaching load, and research support are competitive by Japanese university standards.
 Applications must be submitted through JREC-IN Portal by July 10, 2026. For full details, including qualifications, required materials, selection procedures, application instructions, and the university’s DE&amp;I policy, please see the JREC-IN listing. 
 Contact: Faculty of Economics Office, Ryukoku University
 econ-office@ad.ryukoku.ac.jp</t>
   </si>
   <si>
     <t>JAPAN Kyoto</t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 I - Health, Education, and Welfare
 J - Labor and Demographic Economics
 L - Industrial Organization</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-07-10 00:00:00</t>
   </si>
   <si>
     <t>2026-05-07 00:00:00</t>
   </si>
   <si>
     <t>Finance
 Financial Economics
 Finance Theory
 Empirical Finance
 Corporate Finance
 Asset Pricing
 Financial Markets
 Applied Econometrics
 Microeconomic Theory</t>
   </si>
   <si>
     <t>Professor, Associate Professor, or Lecturer in Finance</t>
   </si>
   <si>
     <t>Ryukoku University, Faculty of Economics, invites applications for a full-time permanent faculty position at the rank of Professor, Associate Professor, or Lecturer, beginning April 1, 2027.
 The primary field is theoretical or empirical analysis in finance. We welcome applications from candidates working in finance, financial economics, finance theory, empirical finance, corporate finance, asset pricing, financial markets, or related fields.
 The successful candidate will teach Finance Theory, including empirical topics where appropriate, or Corporate Finance, as well as first-year education courses, seminars, and undergraduate courses related to their field of specialization. Japanese-language proficiency sufficient for teaching, student advising, and administrative duties is required. Salary, benefits, teaching load, and research support are competitive by Japanese university standards.
 Applications must be submitted through JREC-IN Portal by July 10, 2026. For full details, including qualifications, required materials, selection procedures, application instructions, and the university’s DE&amp;I policy, please see the JREC-IN listing. 
 Contact: Faculty of Economics Office, Ryukoku University
 econ-office@ad.ryukoku.ac.jp</t>
@@ -4379,53 +5122,50 @@
 Data Integration
 Quantitative Analysis
 Supply Chain Sustainability
 Sustainable Sourcing
 Agricultural Systems
 Decision Support Tools
 Regenerative Systems
 Rural Sociology
 Applied Research
 Science Communication</t>
   </si>
   <si>
     <t>Interdisciplinary Scientist</t>
   </si>
   <si>
     <t xml:space="preserve">The Soil Health Institute (SHI) is a nonprofit dedicated to safeguarding and enhancing soil vitality and productivity through scientific research and advancement. SHI brings together leaders in soil science and agriculture to conduct research and equip farmers with the knowledge needed to adopt regenerative soil health systems that deliver economic and environmental benefits. 
 SHI is seeking an Interdisciplinary Scientist to quantify and communicate the benefits of soil health for integration into sustainable sourcing frameworks and supply chains. This full-time position (minimum 12 months, with potential extension) requires a self-motivated professional who can bridge economics, agronomy, and social science to develop applied, adoption-focused research. Remote work is supported, with up to 15% travel. Preferred start date: March 30, 2026. 
 Candidates should hold a Master’s or Ph.D. in a relevant field and demonstrate strong analytical skills, interdisciplinary thinking, and experience (or willingness to develop expertise) in farm-level economic analysis. Responsibilities include developing methodologies to assess transition economics, integrating diverse datasets, conducting on-farm research, building stakeholder partnerships, and translating findings into practical tools and reports. 
 Salary ranges from $80,000 to $115,000, with benefits including health insurance, retirement contributions, and professional development support. To apply, visit: https://soil-health-institute.prismhr-hire.com/job/985880/interdisciplinary-scientist  </t>
   </si>
   <si>
     <t>$80,000 to $115,000</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Morrisville</t>
-  </si>
-[...1 lines deleted...]
-    <t>Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>2026-04-24 00:00:00</t>
   </si>
   <si>
     <t>Soochow University (Taiwan)</t>
   </si>
   <si>
     <t xml:space="preserve">Department of Economics, Soochow University (Taipei, Taiwan) invites applications for two full-time tenure-track positions at the Assistant Professor level or above, starting August 1, 2026.
 Qualifications: Applicants must hold a Ph.D. in Economics or a related field from an accredited institution by June 30, 2026. All Economics fields are welcome, with strong preference for microeconomics.
 Application materials:
 1)  A Copy of the Highest Academic Degree
 2)  Transcripts (Exemption for Appling Associate Professor)
 3)  CV and Autobiography
 4)  Ph.D. Thesis and Research Papers
 5)  3 Recommendation Letters (may be sent directly by referees)
 6)  Teacher Certificate (Optional)
 7)  Syllabuses for Courses Planning to Teach (Under or Graduate Level)
 8)  A Copy of ID
 9)  Other Helpful Supplemental Documents 
 Deadline: February 26, 2026 (postmark or email timestamp).
 Submission: Applicants should send both hard copy and PDF files by email. Materials will not be returned.
 Mailing address:
 Recruiting Committee, Department of Economics, Soochow University
 No. 56, Sec. 1, Kwei-Yang St., Zhongzheng Dist., Taipei 100006, Taiwan
@@ -4645,90 +5385,149 @@
     <t>St. Ambrose University</t>
   </si>
   <si>
     <t>Marketing</t>
   </si>
   <si>
     <t>Economics 
 Quantitative Methods
 Macroeconomics
 Microeconomics</t>
   </si>
   <si>
     <t xml:space="preserve">Marketing Faculty </t>
   </si>
   <si>
     <t xml:space="preserve">St. Ambrose University in Davenport, Iowa, invites applications for a full-time faculty position in economics and quantitative methods at its Mount Mercy campus in Cedar Rapids, Iowa. This appointment will carry either tenure-track or professional faculty status, depending on the credentials, and experience. The anticipated rank of the appointment is at the assistant professor level (candidates with more experience may be appointed at a higher rank). Candidates should have some combination of expertise and experience in economics and quantitative methods.  Start date is August 17, 2026. 
 Candidates should be prepared to teach lower-level courses in macroeconomics, microeconomics, and quantitative methods for all business students.
 For candidates pursuing an appointment with tenure-track status, preferred qualifications include a doctorate (ABD considered) in economics or closely related field. 
 For candidates pursuing an appointment with Professional Faculty status, a master’s degree in economics or a closely related field, undergraduate teaching experience, and related professional experience is preferred. 
 St. Ambrose University and its affiliate campuses are an inclusive, Catholic and diocesan community of learners.
 For a Full job description go to: https://stambroseuniv.applicantlist.com/jobs/1286468.
 Review of applications will begin March 27, 2026, and will continue until the position is filled. See www.sau.edu for further information. EOE.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Iowa Cedar Rapids</t>
-[...1 lines deleted...]
-  <si>
     <t>C0 - General
 E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
 D0 - General
 A1 - General Economics</t>
   </si>
   <si>
     <t>St. Lawrence University</t>
   </si>
   <si>
     <t>Academic Affairs</t>
   </si>
   <si>
     <t>Financial Economics
 Investments
 Corporate Finance</t>
   </si>
   <si>
     <t>Finance - Visiting Assistant Professor</t>
   </si>
   <si>
     <t>The Department of Economics at St. Lawrence University invites applications for a visiting assistant professor beginning August 2026. The position is open due to an unexpected departure. We seek candidates with evidence of successful teaching experience in investments and/or corporate finance at either the introductory or upper levels. These courses will support our undergraduate finance major. The finance major is housed in the Department of Economics, which consists of 12 members covering a broad range of fields (including finance) and interests. Typical teaching assignment is 3 courses per semester consisting of 2 preparations per semester. Salary range for this position is $80,000 - $90,000 annually. 
 Minimum Qualifications
 PhD or ABDs near completion will be considered.
 Please note the following two-part application process:
 1.  Submit a cover letter, curriculum vitae, unofficial graduate transcript, evidence of teaching effectiveness, a sample of research, and 3 confidential letters of recommendation at www.aeaweb.org/joe/cand.php
 2.  Applicants must also complete an online application at https://employment.stlawu.edu/postings/4480
 Review of applications will begin immediately and continue until the position is filled. For full consideration, applications should be received by July 15, 2026.
 All offers of employment are contingent upon the finalist successfully passing a background (including criminal records) check.</t>
   </si>
   <si>
     <t>$80,000 - $90,000 annually</t>
   </si>
   <si>
     <t>UNITED STATES New York Canton</t>
   </si>
   <si>
     <t>2026-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>St. Olaf College</t>
+  </si>
+  <si>
+    <t>Trade, Development, and Gender
+Urban Economics</t>
+  </si>
+  <si>
+    <t>Term Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at St. Olaf College invites applications for a full-time, one-year position at the Visiting Instructor or Assistant Professor level, to begin August 17, 2026.  
+We seek candidates with experience and interest in teaching Trade, Development, and Gender, or a similar senior-level elective, along with Principles of Economics. The successful applicant would also teach an undergraduate elective course related to their field(s), which would be negotiated upon hire. An ability to teach urban economics is preferred for this position.
+Qualifications
+A Ph.D. in economics is preferred, though an ABD in economics with undergraduate teaching experience will receive full consideration.
+About the Department
+The St. Olaf Economics Department is a community of scholars who are passionate about teaching and research.  For more information, visit https://wp.stolaf.edu/economics/.
+How to Apply
+A complete application includes the following:
+Cover letter outlining your qualifications and interest in this position
+Curriculum vitae
+Graduate transcript (unofficial)
+Statement of teaching philosophy
+Contact information for three professional references 
+Review of applications will begin immediately and will continue until the position is filled. Questions about the position, department, or college may be directed to Naafey Sardar, Search Chair, at sardar1@stolaf.edu.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Northfield</t>
+  </si>
+  <si>
+    <t>A2 - Economic Education and Teaching of Economics
+F1 - Trade
+R0 - General
+J1 - Demographic Economics</t>
+  </si>
+  <si>
+    <t>2026-06-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t>Faculty Positions in Marketing</t>
+  </si>
+  <si>
+    <t>The Graduate School of Business at Stanford University invites applications for tenure-line faculty positions at the Assistant Professor Level in marketing beginning September 1, 2027. Candidates should have or expect to complete a PhD by September 1, 2027, and should possess a strong and active research record. The successful candidate will be expected to conduct research and to teach both MBA and PhD courses in marketing.
+Applicants should submit their applications electronically by visiting the website http://www.gsb.stanford.edu/recruiting and uploading their curriculum vitae, research papers and publications, and, if applicable, teaching evaluations.  For an application to be considered complete, all applicants must submit a CV, a job market paper, and arrange for three letters of recommendation to be submitted through the application portal by June 30, 2026, at 9:00 PM Pacific Time. For questions regarding the application process, please send an email to faculty_recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$240,000 - $260,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+Stanford is an equal opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching, and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
+  </si>
+  <si>
+    <t>$240,000 - $260,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>M3 - Marketing and Advertising</t>
   </si>
   <si>
     <t>Stanford University</t>
   </si>
   <si>
     <t xml:space="preserve">Doerr School of Sustainability </t>
   </si>
   <si>
     <t>Stanford Doerr Postdoctoral Fellowship in Applied Economics</t>
   </si>
   <si>
     <t>The Stanford Doerr School of Sustainability invites applications for a postdoctoral fellowship in applied economics, beginning in Fall 2025. The postdoc will work with Shanjun Li and other researchers on global sustainability challenges including supply chain in clean energy industries, transportation electrification, and industrial policies and decarbonization pathways.
 The position is initially for one year, offering a competitive annual salary and benefits package, with the possibility of extension based on satisfactory performance in the first year.
 Applicants should hold a Ph.D. in economics or a related field by the time of hire. Ideal candidates will have research experience in energy industries, strong skills in structural estimation or quantitative spatial modeling, and experience working with large datasets. The postdoc is expected to engage with researchers and participate in activities at the STEER Initiative at Stanford Doerr School of Sustainability, and Stanford Center on China’s Economy and Institutions at the Freeman Spogli Institute for International Studies. 
 Applicants should submit a one-page letter of application, CV, job market paper, graduate school transcript, and at least two reference letters. For full consideration, please submit all materials by Feb. 28, 2026.</t>
   </si>
   <si>
     <t>L5 - Regulation and Industrial Policy
 L6 - Industry Studies: Manufacturing
 L9 - Industry Studies: Transportation and Utilities
 Q4 - Energy
 F1 - Trade</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
@@ -5134,54 +5933,71 @@
     <t>Social Sciences Division</t>
   </si>
   <si>
     <t>Kenneth C. Griffin Department of Economics</t>
   </si>
   <si>
     <t>Research Assistant Professor</t>
   </si>
   <si>
     <t>Description
 The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for non tenure track appointment as Research Assistant Professor, for a three year renewable term. The selected candidate should have expertise and experience in theoretical models in labor and public economics as well as in microeconometrics and programming. This is a benefits-eligible position. 
 The Research Assistant Professor is primarily an independent researcher conducting original research within economics and is expected to stand alone on their scholarly accomplishments, solo- and co-authoring reputable scientific publications. Appointees are expected to make a substantial contribution to that research and may be part of a research group or in association with a faculty member. Appointees are expected to actively interact with a substantial number of faculty and students and regularly participate in academic conferences and workshops. The Research Assistant Professor is expected to have an active role in obtaining and carrying out funded research and serve as a Co-Investigator or Principal Investigator on research grants. Applicants with demonstrated ability to communicate research findings clearly to audiences through oral presentations and written work are strongly preferred.
 Qualifications
 Applicants must have a Ph.D. in Economics or a closely related field. 
 Application Instructions
 Applicants must apply online at the University of Chicago's Academic Recruitment job board at apply.interfolio.com/184650. Applications must include three reference letters, curriculum vitae, research statement and up to three published or unpublished research papers. Review of applications will begin 30 days after the posting date and will continue until the position is filled.
 The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
     <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
   </si>
   <si>
-    <t>UNITED STATES Illinois Chicago</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-09 00:00:00</t>
+  </si>
+  <si>
+    <t>The University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Faculty of Business and Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure-track Professor/Associate Professor/Assistant Professor </t>
+  </si>
+  <si>
+    <t>The University of Hong Kong
+Applications are invited for appointment as Tenure-track Professor/Associate Professor/Assistant Professor (several posts) in Organizational Economics (Org Econ) of the Faculty of Business and Economics (Ref.: 536459), to commence on June 1, 2027 or as soon as possible thereafter.  The appointment will be made on a three-year fixed-term basis, with the possibility of renewal and consideration for tenure before the expiry of a second three-year fixed-term contract. Exceptionally outstanding candidates at Professor/Associate Professor level may be considered for appointment on tenure terms.
+Applicants should have a Ph.D. degree in Economics, Strategy, or other related fields, with the capability to conduct high-quality research and teach relevant courses.  Information about the Faculty can be obtained at https://www.hkubs.hku.hk/.  Enquiries about the posts (not application materials) should be directed to the Chairman of the Recruitment Committee, Professor Matthias Fahn (email: orgecon@hku.hk).
+A highly competitive salary commensurate with qualifications and experience will be offered, in addition to annual leave and medical benefits.  At current rates, salaries tax does not exceed 15% of gross income.  The appointment will attract a contract-end gratuity and University contribution to a retirement benefits scheme, totalling up to 15% of basic salary.  Housing benefits will be provided as applicable.
+The University only accepts online application for the above posts.  Applicants should apply online and upload an up-to-date C.V. and other supporting documents.  At least three referees will be invited to send their confidential reference letters to the Faculty directly.  Review of applications will commence on November 15, 2026, and continue until the posts are filled.
+The University is an equal opportunities employer and is committed to equality, ethics, inclusivity, diversity and transparency</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
   </si>
   <si>
     <t>The University of Maryland, Baltimore</t>
   </si>
   <si>
     <t>School of Pharmacy- Pharmaco-Economics, Data and Implementation Science</t>
   </si>
   <si>
     <t>Department of Pharmaceutical Health Services Research</t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship in Pharmaco-economics, Data and Implementation Science  </t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship </t>
   </si>
   <si>
     <t xml:space="preserve">Description: Post-doctoral fellowship in pharmaco-economics, data, and implementation science available starting immediately at the University of Maryland, Baltimore, School of Pharmacy, in the Department of Pharmaceutical Health Services Research. The fellowship provides multidisciplinary, advanced training to researchers and prepares fellows for pharmaco-economics, data, and implementation science positions in academia, government, and the consulting, pharmaceutical, and insurance industries. 
 Fellows will engage in implementation science research, analyses of large claims and electronic health record data sets, pharmacy data, social determinants of health, for epidemiologic and pharmacoeconomic studies and comparative effectiveness research, with activities funded by the FDA, MDH, BHA, SAMHSA, AHRQ, PCORI, NIH, foundations, and private corporations. 
 Training includes mentored research, grant-writing, publication, presentation, and teaching experiences; it may also include coursework.  This position involves working closely with on-campus and external partners. 
 Fellows receive benefits and a competitive salary. 
 Required Qualifications: A doctoral-level degree in Economics, Bioinformatics, Biostatistics, or a related quantitative analytical field is required. Excellent communication, teamwork, and collaboration, organizational, and time-management skills are a must. Research grant writing experience and a publication track record are highly desired. 
 Preferred qualifications:
 Expertise in machine learning, deep learning, natural language processing, and other AI methods in health and life sciences datasets
 Expertise in advanced computational methods such as network analysis, graph databases, and structured and unstructured data mining tools
@@ -5216,76 +6032,98 @@
 Key Responsibilities
 Primary responsibilities include designing and implementing survey instruments, developing sampling strategies, linking survey and administrative data, and conducting econometric analysis. The role requires the ability to write and present results from both a technical and non-technical perspective. 
 Required Qualifications
 PhD in Economics, Finance, or closely related field (or demonstrated to be near completion).
 Expertise in survey methodology and survey sampling techniques.
 Experience working with large data sets.
 Strong programming skills for data extraction, manipulation, and analysis (i.e. SQL, SAS, Python, or similar).
 Expertise in statistical software such as Stata, R, or Python for econometric analysis.
 Preferred Qualifications
 Research experience in household finance, retirement security, financial planning, or longevity.
 Familiarity with longitudinal data analysis methods.
 Ability to communicate research findings to diverse audiences.
 </t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Charlotte</t>
   </si>
   <si>
     <t>G5 - Household Finance
 G4 - Behavioral Finance</t>
   </si>
   <si>
     <t>Tufts University</t>
   </si>
   <si>
+    <t>Principles of Economics
+Intermediate Microeconomics
+Intermediate Macroeconomics
+Economics of Energy Markets
+Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Part Time Lecturer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics is seeking to hire part-time, non-tenure-track faculty members, each to teach at least one and up to five undergraduate classes in the academic year 2026-2027. The interest is in Principles of Economics, Intermediate Microeconomics, Intermediate Macroeconomics, Economics of Energy Markets, and Behavioral Economics. This appointment will begin September 2026, will be for one academic year in duration, and may be renewable. Compensation is governed by the Collective Bargaining Agreement (CBA) governing part-time faculty employment and includes eligibility for health, dental, vision, and insurance benefits, if teaching three or more courses. The Tufts Economics Department is dedicated to effective teaching and is committed to a belonging and supportive teaching environment.  All candidates are expected to possess a Ph.D. or to complete their Ph.D. by August 1, 2026.
+Please submit the following materials through Interfolio at  https://apply.interfolio.com/185876      a letter of application, curriculum vitae, a statement of teaching philosophy, and at least two confidential letters of reference submitted directly by their authors. 
+Review of applications will begin immediately and continue until the position is filled. Please direct any questions to Debra Knox at debra.knox@tufts.edu.
+All offers of employment are contingent upon the completion of a background check.
+Tufts University, founded in 1852, prioritizes quality teaching, highly competitive basic and applied research, and a commitment to active citizenship locally, regionally, and globally. 
+Tufts University is an Equal Opportunity Employer. See the University’s Non-Discrimination statement and policy here https://oeo.tufts.edu/policies-procedures/non-discrimination/. If you are an applicant with a disability who is unable to use our online tools to search and apply for jobs, please contact us by calling the Office of Equal Opportunity (OEO) at 617-627-3298 or at oeo@tufts.edu. Applicants can learn more about requesting reasonable accommodations at https://oeo.tufts.edu/
+</t>
+  </si>
+  <si>
+    <t>$12,296 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Medford</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
     <t>Economics of Education</t>
   </si>
   <si>
     <t>Postdoctoral Fellow in Economics of Education</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at Tufts University, in partnership with the Center for Expanding Viewpoints in Higher Education (CEVIHE), seeks to host a Postdoctoral Fellow whose research and teaching focus on topics in the economics of education. The successful candidate will pursue an active research agenda and contribute to the department’s teaching mission in education policy and applied economics. Research interests may include, but are not limited to, school choice, school vouchers, affirmative action, college financial aid and student loan policy, school finance reform, and the role of federal, state, and local governments in curriculum design and school accountability. The appointment is for one year, with the possibility of renewal based on performance, funding, and mutual agreement.
 The Postdoctoral Fellow will teach two courses in the economics of education. These courses may include seminars designed to introduce students to recent research and central debates in education policy, with an emphasis on critical discussion, empirical evidence, and policy analysis. The position offers an opportunity to develop an independent research program while gaining teaching experience in a supportive academic environment. The fellow will be encouraged to participate in Economics Department seminars, workshops, and collaborative research activities. 
 The Postdoctoral Fellowship in Expanding Viewpoints is supported by CEVIHE, which seeks to cultivate early-career scholars whose teaching and research broaden the range of ideas represented in their disciplines and strengthen Tufts’ culture of open inquiry. The Center is committed to renewing the university’s intellectual mission by fostering a culture of engagement across ideological, religious, and cultural differences. 
 The fellow will maintain their office at CEVIHE, where they will be part of a cohort of postdoctoral fellows representing various departments and programs. The fellow will be supported by a dual-mentor structure, including a faculty mentor in the Department of Economics and a CEVIHE faculty mentor, to support research, teaching, and professional development. Fellows are expected to work in person at least four days a week and contribute to the CEVIHE community through attendance at a weekly lunch series, informal mentorship of undergraduates, and participation in occasional Center events. 
 Applicants should hold a Ph.D. in Economics or a related field by the start of the appointment, with demonstrated research and teaching interests in the economics of education.
 Application Instructions: Please submit the following materials through Interfolio https://apply.interfolio.com/181448 : an application letter, a curriculum vitae, a brief research statement, a brief a statement of teaching philosophy with a proposed teaching contribution, at least one sample syllabus that reflects the candidate’s approach to course design and pedagogy, and at least two confidential letters of reference submitted directly by their authors. Teaching evaluations may be submitted if available.
 Review of applications will begin immediately and continue until the position is filled. Please direct any questions to Debra Knox at debra.knox@tufts.edu.
 All offers of employment are contingent upon the completion of a background check. 
 Tufts University, founded in 1852, prioritizes quality teaching, highly competitive basic and applied research, and a commitment to active citizenship locally, regionally, and globally. Tufts University also prides itself on creating a diverse, equitable, and inclusive community. Current and prospective employees of the university are expected to have and continuously develop skills in, and dispositions for, positively engaging with a diverse population of faculty, staff, and students.
 Tufts University is an Equal Opportunity/Affirmative Action Employer. Read the University's Non-Discrimination statement and policy. If you are an applicant with a disability who is unable to use our online tools to search for and apply for jobs, please contact us by calling Johny Laine in the Office of Equal Opportunity (OEO) at 617-627-3298 or by email at johny.laine@tufts.edu. Applicants can learn more about requesting reasonable accommodations at http://oeo.tufts.edu.
 </t>
   </si>
   <si>
     <t>$65,000 - $75,000</t>
-  </si>
-[...4 lines deleted...]
-    <t>2026-08-28 00:00:00</t>
   </si>
   <si>
     <t>Tulane University</t>
   </si>
   <si>
     <t>School of Liberal Arts</t>
   </si>
   <si>
     <t>Economics
 Latin American Economics</t>
   </si>
   <si>
     <t>Samuel Z. Stone Endowed Chair in Latin American Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Economics Department at Tulane University along with the Stone Center for Latin American Studies invites nominations and applications for the Samuel Z. Stone Chair in Economics, beginning August 2026.
 The Department of Economics in the School of Liberal Arts emphasizes applied policy analysis in development and poverty, education and labor, health, and public finance, and maintains a strong partnership with Tulane’s interdisciplinary Latin Americanist community through the Stone Center. The Stone Chair will build on these strengths by advancing research on Latin American economies, training future specialists, and supporting Louisiana’s efforts to strengthen economic ties with the region. We seek a distinguished researcher and educator to deepen understanding of Latin American economies and enhance the department’s and university’s regional focus.
 Review of applications will begin January 15, 2026, and continue until the position is filled. Applications should be submitted via Interfolio (https://apply.interfolio.com/176158) and include a letter of interest, curriculum vitae, selected working papers, and three references. Nominations or inquiries may be directed to Felix Rioja (frioja@tulane.edu).
 </t>
   </si>
   <si>
     <t>UNITED STATES Louisiana New Orleans</t>
   </si>
   <si>
     <t>School of Liberal Arts-Microeconomics/Macroeconomics</t>
@@ -5449,50 +6287,96 @@
 Labor Economics
 Urban Economics
 Organizational Economics / Managerial Economics</t>
   </si>
   <si>
     <t>Assistant / Associate Professor – Applied Microeconomics</t>
   </si>
   <si>
     <t>The Department of Economics and Management at Universidad Andrés Bello (UNAB) invites applications for a full-time Assistant or Associate Professor position in Applied Microeconomics, starting in August 2026. Fields of interest include Industrial Organization, Labor Economics, Urban Economics, Finance, and Managerial/Organizational Economics. Candidates with strong empirical skills and a policy-oriented research agenda are especially encouraged to apply.
 The successful candidate will have the opportunity to become affiliated with the Institute of Economic Policy, a research unit focused on applied microeconomic analysis. Responsibilities include high-quality research, undergraduate and graduate teaching, thesis supervision, and active participation in departmental academic activities. Through the Institute, faculty benefit from collaborations with partners such as the Becker Friedman Institute at the University of Chicago, offering opportunities for joint research projects, grant applications and visiting programs.
 Applicants must hold a Ph.D. in Economics (completed or expected by the start date). Associate-level candidates should demonstrate a strong publication record.
 Applications will be reviewed on a rolling basis. Full consideration will be given to applications received by February 28, 2026. Apply via JOE. Informal inquiries may be directed to nicolas.garrido@unab.cl.
 UNAB is an equal opportunity employer and offers a competitive compensation package aligned with leading universities in Latin America.</t>
   </si>
   <si>
     <t>CHILE Santiago Santiago</t>
   </si>
   <si>
     <t>R1 - General Regional Economics
 J0 - General
 G0 - General
 L0 - General
 M2 - Business Economics</t>
   </si>
   <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argentina
+Applied Microeconomics
+Microeconometrics
+Experimental and Quasi-Experimental Models
+Cost-Benefit Analysis
+Structural Models
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
+Fluency in English is required; Spanish is preferred.
+The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
+Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
+Questions mailto:mcbayon@ucema.edu.ar
+</t>
+  </si>
+  <si>
+    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
+UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+C9 - Design of Experiments
+D1 - Household Behavior and Family Economics
+D3 - Distribution
+D9 - Micro-Based Behavioral Economics
+H - Public Economics
+I1 - Health
+I2 - Education and Research Institutions
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>2026-10-22 00:00:00</t>
+  </si>
+  <si>
     <t>Universidad Torcuato Di Tella</t>
   </si>
   <si>
     <t xml:space="preserve"> (Economics Department)</t>
   </si>
   <si>
     <t>Full-time Assistant Professor</t>
   </si>
   <si>
     <t xml:space="preserve">Title: Full-time Assistant Professor
 Employer: Universidad Torcuato Di Tella (Economics Department)
 Location: Argentina
 Position Type: Full-time Professor
 Job Description: 
 The Economics Department at Universidad Torcuato Di Tella is seeking applicants for multiple Tenure Track Assistant Professors in any field of Economics (preference will be given to candidates with a focus on Applied Microeconomics).
 Demonstrated ability or potential for high quality research and teaching are important. Applicants must hold a Ph.D. (expected completion by June 30, 2025 is acceptable) from an accredited institution. 
 The appointment is expected to begin on August 1st, 2026.
 Application Procedure:
 To apply, please submit a cover letter, curriculum vitae, one publication or working paper and three reference letters. 
 About the University:
 Universidad Torcuato Di Tella (UTDT) is a highly regarded research university in Latin America. The mission of the University is to educate new generations of academic, social, political and business leaders, and to enhance research and scholarship in the arts and sciences. More than 80% of its faculty holds PhDs from prestigious universities in the US and Europe. The campus is located twenty minutes away from downtown Buenos Aires, a major city ranked highly in quality of life. </t>
   </si>
   <si>
     <t>ARGENTINA Buenos Aires Buenos Aires</t>
   </si>
@@ -5523,50 +6407,81 @@
 Health Economics
 Development Economics
 Climate Economics
 Climate Migration
 Homelessness
 Alaska Native
 Indigenous Culture
 Alaska
 Arctic
 Climate change
 Interdisciplinary
 Anchorage</t>
   </si>
   <si>
     <t>Postdoc Fellowship in Climate Economics</t>
   </si>
   <si>
     <t>The International Arctic Research Center (IARC) at the University of Alaska Fairbanks seeks candidates for a Postdoctoral Fellowship in Economics/Public Finance for one year with possible extension based on performance and available funding. The position will be part of IARC’s partnership with the Alaska Native Tribal Health Consortium (ANTHC), the largest tribal health organization in the U.S.. This position will work closely with environmentally threatened communities in remote rural Alaska to determine the social cost of in-action on climate adaptation related to public health outcomes, homelessness, and/or climate-related migration.
 To thrive in this role, applicants must have a PhD in economics and/or related field with emphasis on public finance/health. The successful applicant is enthusiastic about making meaningful contributions through research and working in a highly collaborative environment inside and outside of academia.
 This position will be located in Anchorage with flexible hybrid work arrangements possible. This is a full-time, term-funded, exempt staff faculty position, 9 months + 3 months contract, competitive salary and full benefits package, annual leave, 12 paid holidays per year, tuition waivers for employees and family members, and affordable medical, dental and vision care coverage. This position is represented by United Academics.</t>
   </si>
   <si>
     <t>H5 - National Government Expenditures and Related Policies
 I3 - Welfare, Well-Being, and Poverty
 Z1 - Cultural Economics; Economic Sociology; Economic Anthropology</t>
+  </si>
+  <si>
+    <t>University of Arizona</t>
+  </si>
+  <si>
+    <t>Eller College of Management</t>
+  </si>
+  <si>
+    <t>Economic and Business Research Center</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Position Highlights
+The Eller College of Management at the University of Arizona is seeking a Lead Economist to join the Economic and Business Research Center (EBRC) team. This position will work closely with the EBRC Director to identify, pursue, and secure externally funded economic research projects.
+The position will independently lead and manage funded projects, contribute to ongoing EBRC initiatives, such as the Making Action Possible (MAP) Dashboard and the Forecasting Project, and produce economic analyses and publications for clients, policymakers, and the broader public. This is a high-visibility position within EBRC, which is the premier source of information on the Arizona economy. The successful candidate will help grow EBRC's funded research portfolio while contributing to flagship public-facing products. The position offers autonomy in project development and the opportunity to make a professional impact within Arizona.
+Minimum Qualifications
+Master's degree required.
+Minimum of 5 years of relevant work experience, or equivalent combination of education and work experience.
+Preferred Qualifications
+To view the full job posting, visit: https://arizona.csod.com/ux/ats/careersite/4/home/requisition/25952?c=arizona</t>
+  </si>
+  <si>
+    <t>$75,540 - $98,201</t>
+  </si>
+  <si>
+    <t>UNITED STATES Arizona Tucson</t>
+  </si>
+  <si>
+    <t>2026-07-05 00:00:00</t>
   </si>
   <si>
     <t>University of Arkansas</t>
   </si>
   <si>
     <t>Sam M. Walton College of Business</t>
   </si>
   <si>
     <t>Macroeconomics
 Microeconomics
 Econometrics</t>
   </si>
   <si>
     <t>Teaching Assistant Professor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Sam M. Walton College of Business invites applications for a non-tenure track Teaching Assistant Professor in the Department of Economics.  This 9-month teaching professor position has a four-course teaching requirement each semester (12 credit hours per semester), with a potential mix of face-to-face and online courses, as needed.  Teaching responsibilities for this position will involve a mix of Microeconomics, Macroeconomics, and Econometrics courses at the undergraduate level.  The expected start date for the position is Fall 2026.  Opportunity to teach courses during the summer for additional salary is possible.  The appointment is renewable and the salary is competitive and commensurate with experience.
 Regular on-campus availability, in-person teaching, and active contribution to the department is required.
 Required Qualifications:  
 •	Doctorate in Economics (not ABD) 
 •	Experience in teaching Economics
 •	Demonstrated record of excellent and innovative teaching (candidate should furnish evidence about such activities in the form of a teaching statement or portfolio)  
 Preferred Qualifications:  
 •	Experience and/or an interest in both face-to-face and online course delivery
 •	Currently, or able to qualify as, Practice Academics as defined by AACSB standards (PhD, committed to the teaching mission, some interest in research)
@@ -5743,53 +6658,50 @@
 Reference requirements
  0-3 required (contact information only)
 Apply link: https://apptrkr.com/7003537
 Help contact: AP@rady.ucsd.edu
 About UC San Diego
 The University of California is an Equal Opportunity Employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, protected veteran status, or other protected status under state or federal law.
 As a university employee, you will be required to comply with all applicable University policies and/or collective bargaining agreements, as may be amended from time to time. Federal, state, or local government directives may impose additional requirements.
 The University of California prohibits smoking and tobacco use at all of its university-controlled properties.
 The UC San Diego Annual Security &amp; Fire Safety Report is available online at: https://www.police.ucsd.edu/docs/annualclery.pdf. This report provides crime and fire statistics, as well as institutional policy statements &amp; procedures. Contact the UC San Diego Police Department at (858) 534-4361 if you want to obtain paper copies of this report.
 As a condition of employment, the finalist will be required to disclose if they are subject to any final administrative or judicial decisions within the last seven years determining that they committed any misconduct, are currently being investigated for misconduct, left a position during an investigation for alleged misconduct, or have filed an appeal with a previous employer.
 Click for more information on https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=202320240AB810
 Click for more information on https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=202320240SB791
  "Misconduct" means any violation of the policies or laws governing conduct at the applicant's previous place of employment, including, but not limited to, violations of policies or laws prohibiting sexual harassment, sexual assault, or other forms of harassment, discrimination, dishonesty, or unethical conduct, as defined by the employer.
  UC Sexual Violence and Sexual Harassment Policy: [https://policy.ucop.edu/doc/4000385/SVSH]
  UC Anti-Discrimination Policy for Employees, Students and Third Parties: [https://policy.ucop.edu/doc/1001004/Anti-Discrimination]
 Job location
 La Jolla, CA
 To apply, please visit: https://apptrkr.com/7003537
 Copyright ©2025 Jobelephant.com Inc. All rights reserved.
 https://www.jobelephant.com/</t>
   </si>
   <si>
     <t>$110,581 - $188,256</t>
   </si>
   <si>
-    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
-[...1 lines deleted...]
-  <si>
     <t>2027-02-26 00:00:00</t>
   </si>
   <si>
     <t>Lecturer in Accounting or Finance at the Rady School of Management</t>
   </si>
   <si>
     <t xml:space="preserve">Lecturer in Accounting or Finance at the Rady School of Management
 University of California San Diego
 Position overview
 Position title: Lecturer 
 Salary range: A reasonable salary range estimate for this position is $110,581-$188,256. ​The posted https://adminrecords.ucsd.edu/ppm/docs/230-283.html set the minimum pay determined by rank and/or step at appointment. See the following table for the salary scale for this position https://www.ucop.edu/academic-personnel-programs/_files/2025-26/represented-july-2025-scales/t15.pdf 
 Application Window
 Open date: March 16, 2026
 Next review date: Monday, Apr 20, 2026 at 11:59pm (Pacific Time)
 Apply by this date to ensure full consideration by the committee.
 Final date: Friday, Feb 26, 2027 at 11:59pm (Pacific Time)
 Applications will continue to be accepted until this date, but those received after the review date will only be considered if the position has not yet been filled.
 Position description
 The https://rady.ucsd.edu/ is committed to academic excellence and diversity within the faculty, staff, and student body, and has occasional openings for temporary non-senate faculty (Unit 18 Lecturers). The Accounting and Finance research areas at Rady are seeking candidates who will support and enhance its teaching mission. Rady offers a Master of Professional Accountancy (MPAc) program and a Master of Quantitative Finance (MQF) program for graduate students, as well as an Accounting Minor and a Finance Minor for undergraduate students. Ideal candidates will contribute to the development and delivery of high-quality education. Undergraduate and graduate courses for which Accounting and Finance lecturers may be needed during the 2026-27 AY include but are not limited to:
 Undergraduate:
 MGT 148 Mergers &amp; Acquisitions
 Graduate:
 MGTP 401 Professional Seminar
 MGTP 432 Advanced Auditing &amp; Forensic Accounting
 MGTP 495 Special Topics in Accounting
@@ -6284,53 +7196,50 @@
 </t>
   </si>
   <si>
     <t>approximate range between $65,550 and $102,800</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Amherst</t>
   </si>
   <si>
     <t>A - General Economics and Teaching
 C - Mathematical and Quantitative Methods
 D - Microeconomics</t>
   </si>
   <si>
     <t>Social and Behavioral Sciences</t>
   </si>
   <si>
     <t xml:space="preserve">Environmental Economics
 Natural Resource Economics
 Applied Economics
 Microeconomics
 Applied Econometrics
 </t>
   </si>
   <si>
-    <t>Assistant Professor</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The Department of Resource Economics invites applications for a tenure-track assistant professor position with an applied microeconomics and econometrics research focus, specifically in the area of environmental and natural resource economics (ENRE). Expected start date is September 1, 2026.
 Under exceptional circumstances, highly qualified candidates at other ranks may receive consideration. Teaching responsibilities will include undergraduate and graduate courses in microeconomics, econometrics, and ENRE.  The new hire is expected to develop a nationally recognized research agenda and to become a core member of the ENRE faculty within the Department.  A wide range of interdisciplinary research opportunities are available across the University of Massachusetts Amherst campus, including through the Computational Social Sciences Initiative, Energy Transition Initiative, and the Institute for Social Science Research. 
 Requirements
 Applicants are required to have a Ph.D. in agricultural/resource/applied economics, economics, econometrics or a related field as of September 1, 2026.  
 Application Instructions
 To apply, submit a letter of interest, curriculum vitae, writing samples, and  graduate transcript,   online at https://careers.umass.edu/jobs/assistant-professor-department-of-resource-economics-amherst-massachusetts-united-states
 </t>
   </si>
   <si>
     <t>$85,000-$122,000</t>
   </si>
   <si>
     <t>University of Minnesota, Twin Cities</t>
   </si>
   <si>
     <t>state tax policy
 tax revenue forecasting
 state economies
 regional economics
 state economist</t>
   </si>
   <si>
     <t>Minnesota State Economist and Professor of Applied Economics</t>
   </si>
   <si>
@@ -6368,84 +7277,111 @@
 Heterodox Economics 
 Applied Data Analytics 
 Education and Teaching of Economics 
  </t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Researcher in Economics </t>
   </si>
   <si>
     <t xml:space="preserve">University of Missouri-Kansas City Department of Economics announces a non-tenure-track position at the rank of Post Doctoral Fellow beginning August 2026. Duration of appointment is AY26-27 and AY27-28, subject to satisfactory performance and availability of funding.
 Position requires expertise in quantitative empirical research methods to support research, teaching, and grant development in the Department of Economics and the School of Humanities and Social Science. Faculty research emphasizes heterodox economics and applied political economy. We seek a candidate with recent training in current and emerging quantitative empirical methods to collaborate with faculty and graduate students in these research areas. Current interests include causal inference, generative AI, machine learning.
 Teaching load is one course per semester plus organizing a seminar in applied data analytic techniques in the social sciences and humanities appropriate for upper-division undergraduate and graduate students. Fellow will also collaborate with faculty to develop the teaching of data analytics courses and will assist with grant development.
 Cover letter discussing the candidate’s engagement with heterodox economics required. Complete job description and instructions for how to apply can be found at the UMKC HR web portal (Job ID: 58606): https://www.umkc.edu/hr/careers/
 Review of applications begins March 13 and continues until position is filled.
 </t>
   </si>
   <si>
     <t>UNITED STATES Missouri Kansas City</t>
   </si>
   <si>
     <t>C - Mathematical and Quantitative Methods
 B5 - Current Heterodox Approaches
 A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
+    <t>University of Nebraska-Lincoln</t>
+  </si>
+  <si>
+    <t>Institute of Agriculture and Natural Resources</t>
+  </si>
+  <si>
+    <t>Agricultural Economics, Agricultural Banking and Finance</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>The Department of Agricultural Economics at the University of Nebraska-Lincoln (UNL) Institute of Agriculture and Natural Resources (IANR) is seeking applications for an Agricultural Banking and Finance position at the rank of assistant or associate professor. This 9-month (academic year), tenure-track appointment will develop and maintain nationally and internationally recognized research, teaching, and outreach programs in agricultural banking and finance, including oversight of the undergraduate Agricultural Banking and Finance Program. Located in Lincoln, Nebraska, the position apportionment is 50% research and 50% teaching.
+Review of applications begins August 31, 2026, and continues until the position is filled or the search is closed. To view details of the position and create an application, go to https://employment.unl.edu, requisition F_260051. Click “Apply for this Job” and then “Faculty Application.” Complete the application and attach the required documents.
+The University of Nebraska does not discriminate based on race, color, ethnicity, national origin, sex, pregnancy, sexual orientation, gender identity, religion, disability, age, genetic information, veteran status, marital status, and/or political affiliation in its programs, activities, or employment. See https://equity.unl.edu/notice-nondiscrimination/.</t>
+  </si>
+  <si>
+    <t>F_260051</t>
+  </si>
+  <si>
+    <t>UNITED STATES Nebraska Lincoln</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services
+Q1 - Agriculture</t>
+  </si>
+  <si>
     <t>University of North Carolina Greensboro</t>
   </si>
   <si>
     <t>Bryan School of Business and Economics</t>
   </si>
   <si>
     <t>Economic Analysis
 Public Scholarship
 Economic Development
 Public Engagement
 Public Education
 Stakeholder Engagement
 Economic Impact
 Externally Funded Research
 Teaching</t>
   </si>
   <si>
     <t>Director of Economic Analysis and Public Scholarship</t>
   </si>
   <si>
     <t>The Bryan School of Business and Economics at UNC Greensboro is seeking applicants for the position of Lecturer and Director of Economic Analysis and Public Scholarship. This 12-month role is benefits-eligible and 0.75 FTE (part-time). The position is designed to strengthen the Bryan School’s engagement with external stakeholders, support regional economic development, and enhance the visibility and impact of the Bryan School.
-The successful candidate will serve as a strategic bridge between the Bryan School and the broader community by disseminating existing research to public and private sector audiences and identifying and securing research funding opportunities related to economic development. This position combines leadership in economic development and public engagement (80%) with teaching responsibilities in economics (20%), contributing to both the School’s outreach mission and academic excellence.
+The successful candidate will serve as a strategic bridge between the Bryan School and the broader community by disseminating existing research to public and private sector audiences and identifying and securing research funding opportunities related to economic development. This position combines leadership in economic development$72,000 - $82,000 (for 0.75 FTE) and public engagement (80%) with teaching responsibilities in economics (20%), contributing to both the School’s outreach mission and academic excellence.
 As a 0.75 FTE position, additional compensation may be available (up to 0.25 FTE) for externally funded supplemental tasks that fall outside of the position’s stated responsibilities, subject to university approval.
 Key Responsibilities of the role include:
 • Public Education for Regional Economic Development
 • Stakeholder Engagement
 • Externally Funded Research
 • Annual Economic Impact Report
 • Teaching
-For more information about the position or to apply, please visit: https://spartantalent.uncg.edu/postings/33972
+For more information about the position or to apply, please visit: https://spartantalent.uncg.edu/postings/34937
 AA/EOE</t>
   </si>
   <si>
-    <t>$61,000 - $71,000 (for 0.75 FTE)</t>
+    <t>$72,000 - $82,000 (for 0.75 FTE)</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Greensboro</t>
   </si>
   <si>
     <t>H0 - General</t>
   </si>
   <si>
     <t>University of Northern Iowa</t>
   </si>
   <si>
     <t>Wilson College of Business</t>
   </si>
   <si>
     <t>In-person teaching
 Online teaching</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professor </t>
   </si>
   <si>
     <t xml:space="preserve">The University of Northern Iowa's Department of Economics seeks applications for an Assistant Professor of Practice or Instruction, starting in August 2026. This position is a 9-month academic year, two-year appointment with a primary focus on undergraduate teaching and economics education outreach. The appointment may be extended after the initial two-year term.
 The standard teaching load is four 3-credit economics courses per semester, delivered through a combination of in-person and online modalities. New hires receive a one-course reduction in either the fall or spring semester of their first year. Depending on expertise and departmental needs, teaching assignments may include Introduction to Business Economics, Principles of Macroeconomics, Principles of Microeconomics, Statistics for Business Analytics, and/or Decision Analytics. Regular on-campus presence and scheduled office hours are required.
 In addition to teaching, this position includes a service role supporting the department’s economics education initiatives, with particular emphasis on developing and delivering online and classroom-based resources for K–12 teachers and students.
 </t>
@@ -6456,53 +7392,50 @@
   <si>
     <t>University of Notre Dame</t>
   </si>
   <si>
     <t>Notre Dame Population Analytics</t>
   </si>
   <si>
     <t>population studies
 data science
 demography
 population research
 applied microeconomics</t>
   </si>
   <si>
     <t>Assistant Director for Data Sciences Services</t>
   </si>
   <si>
     <t xml:space="preserve">Notre Dame Population Analytics seeks a strategic and mission-driven Assistant Director for Data Sciences Services to help build the unit's core data and analytic infrastructure. Established in 2024, Notre Dame Population Analytics serves as the University's central hub for demographic and population-related research addressing critical issues including poverty, inequality, migration, aging, and health disparities.
 This position combines infrastructure development, collaborative research, and statistical consulting. The Assistant Director will manage the acquisition of and design secure data ecosystems for restricted-use datasets, provide methodological expertise to faculty research teams and students across disciplines, and conduct advanced quantitative analyses that inform policy-relevant scholarship. Depending on background and interest, the role includes opportunities to pursue independent or collaborative research projects and contribute to scholarly publications.
 The ideal candidate holds a Master's degree or higher in Economics, Demography, Sociology, Statistics, Public Policy, or a related quantitative field, with advanced expertise in R, Python, Stata, SQL, or similar. Experience managing restricted-use datasets and navigating compliance protocols is essential. PhD strongly preferred; experience producing scholarly research a plus.
 This is a four-year limited-term position with the possibility of extension.
 </t>
   </si>
   <si>
     <t>UNITED STATES Indiana South Bend</t>
-  </si>
-[...1 lines deleted...]
-    <t>D0 - General</t>
   </si>
   <si>
     <t>University of Nottingham Ningbo China</t>
   </si>
   <si>
     <t>Machine learning
 Artificial intelligence
 Econometrics</t>
   </si>
   <si>
     <t>Professor in Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics seeks a distinguished scholar for a faculty position at the Full Professor level. The ideal candidate will be at the forefront of research that integrates modern machine learning methods with economic theory and econometric analysis. We are particularly interested in individuals whose work addresses substantive economic questions tools from machine learning. The successful candidate is expected to maintain a vibrant, externally funded research program, teach and mentor undergraduate and graduate students, and contribute to the intellectual leadership of the department and the university's broader data science initiatives.
 The successful candidate will be initially offered a five-year contract. Attractive remuneration and benefits package is available. 
 Informal enquires may be addressed to Head of School, Professor Sarah Cook, email: Sarah.Cook@nottingham.edu.cn. Please note that applications sent directly to this address will not be accepted. Applications must be submitted on-line before 23:59 Beijing Time, 27 Feb 2026 at https://jobs.nottingham.edu.cn/job/184440/ For other questions please contact the Human Resources Office, job@nottingham.edu.cn.
 </t>
   </si>
   <si>
     <t>Competitive Salary</t>
   </si>
   <si>
     <t>CHINA Zhejiang Ningbo</t>
   </si>
   <si>
@@ -6527,50 +7460,72 @@
 Applications must be submitted on-line before 2 April 2026.
 </t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C4 - Econometric and Statistical Methods:  Special Topics
 C5 - Econometric Modeling</t>
   </si>
   <si>
     <t xml:space="preserve">Machine learning
 Econometrics
  </t>
   </si>
   <si>
     <t>Research Fellow in Machine Learning and Econometrics</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics at the University of Nottingham Ningbo China invites applications for a Research Fellow position in Econometrics with a substantial knowledge in Machine Learning and Data Science. The fellow will collaborate with researchers in the Center of Applied Economics Research to address contemporary economic issues. The successful candidate will have a PhD in Economics, Econometrics or Data Science with a strong quantitative focus, or a closely related field.
 The successful candidate will be expected to maintain a rigorous research program addressing substantive economic questions with modern tools, and to contribute actively to service. We are particularly interested in individuals who will enhance our department's intellectual vitality, collegiality, and diversity.
 Applications from candidates who can contribute to the diversity and collegial culture of the School are particularly welcome.
 Informal enquires may be addressed to Dr Michael Chua, email: Chew.Chua@nottingham.edu.cn. Please note that applications sent directly to this address will not be accepted. Applications must be submitted on-line.
 </t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>University of Oklahoma</t>
+  </si>
+  <si>
+    <t>Lecturer of Economics</t>
+  </si>
+  <si>
+    <t>Description
+The Department of Economics at the University of Oklahoma invites applications for a Lecturer of Economics Teaching Specialist position.  The successful candidate will have demonstrated teaching excellence and is capable of effectively leading large Macroeconomics classes (lectures are 400-500 students each) and a variety of other undergraduate courses. 
+The regular teaching load is 4:4 or equivalent. Completion of a Ph.D. in Economics prior to start date, August 15, 2026 is required.  Contributions to our service missions are also expected.  Salary and benefits are competitive. A background check is required for employment.
+Norman is a vibrant university town with outstanding schools, amenities, and a low cost of living, http://soonerway.ou.edu.  Norman is part of the Oklahoma City metropolitan area, located less than 20 minutes from downtown, offering the charm of a college town with the amenities of a larger city. The University of Oklahoma (OU) is a Carnegie-R1 comprehensive public research university known for excellence in teaching, research, and community engagement. OU enrolls over 32,000 students and has more than 2,700 full-time faculty members in 21 colleges.
+Qualifications
+A Ph.D. in Economics is required by appointment date. ABD candidates may apply but must have a Ph.D. in Economics degree in hand by start date.
+Application Instructions
+Initial screening will begin immediately and continue until the position is filled. Applicants must upload a cover letter, curriculum vitae, job market paper, teaching evaluations, teaching portfolio, and contact information for three confidential letters of recommendation. Applicants may also upload an optional 15 minutes long teaching demonstration.
+Submit your application via Interfolio: https://apply.interfolio.com/185168
+For any search related questions:
+Search Committee Chair, Dr. M.J. Kim, mjkim@ou.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Oklahoma Norman </t>
   </si>
   <si>
     <t>University of Otago</t>
   </si>
   <si>
     <t>Macroeconometrics
 Macroeconomics
 Economics
 Senior Lecturer
 Lecturer
 New Zealand
 University</t>
   </si>
   <si>
     <t>Lecturer/Senior Lecturer - Economics</t>
   </si>
   <si>
     <t xml:space="preserve">We invite applications for up to four full-time Lecturer/Senior Lecturer positions from candidates in all fields of Economics, particularly encouraging those specialising in Macroeconomics and Macroeconometrics.
 The successful applicant will participate in undergraduate and postgraduate teaching offered by the Department. Supervision of postgraduate research students at Master’s, DBA and PhD level is also part of this role. Candidates will be expected to develop an independent and productive research programme.
 Your skills and experience:
 • A PhD degree in Economics is essential.
 • Proven track record of publication in high-quality journals.
 • Experience with external research funding application.
 • Demonstrated commitment to teaching at undergraduate and postgraduate levels.
 Candidates who have not yet fully developed these skills and experience should be able to provide evidence of their potential to do so if they were appointed to the position.
@@ -7208,50 +8163,107 @@
     <t>Economics Assistant or Associate Tenure-Track Professor 2026</t>
   </si>
   <si>
     <t xml:space="preserve">Position Information:
 We invite research-oriented applicants for a full-time, 10-month, tenure track position at the rank of Assistant or Associate Professor in Economics to begin in Fall 2026 (August 16).
 We invite applications from candidates in all fields of Economics, with a preference for those specializing in applied microeconomics, urban economics, and international trade. The successful candidate must demonstrate a strong commitment to maintaining an active, high-quality research agenda and excellence in teaching. 
 The candidate is expected to teach intermediate or other higher level economics courses and be able to involve and interact with students in a small class setting. Candidates with experience and expertise in teaching undergraduate econometrics and intermediate microeconomics are strongly preferred. The candidate should demonstrate excellent collaborative skills and a strong commitment to participating in teaching and service in ways that align with the department’s needs and priorities.
 Qualifications:
 	Earned doctorate in Economics from an AACSB or EQUIS accredited university or anticipated completion before the contract start date. The position may be hired at the lecturer level if the terminal degree is not earned by the starting date, or for other reasons
 	High-quality research record or clear potential to publish in top-tier peer-reviewed journals
 	Fluency in written and spoken English
 Application Instructions:
 Applicants are required to apply online. To receive full consideration by the search committee, candidates need to submit the following documents via Interfolio (https://apply.interfolio.com/177006).
 	Cover letter
 	CV
 	Unofficial Transcripts
 	Teaching Statement with evidence of teaching effectiveness
 	Research Statement
 	Contact information for three references, including references/names of potential referees from a current or recent direct supervisor.
 	Writing sample
 We will begin reviewing applications immediately and will continue to do so on a rolling basis until the positions are filled. Please note that your immediate supervisor may be contacted for the purpose of conducting a reference check. Official transcripts for terminal degrees and three current letters of recommendation are required before appointment.
 </t>
   </si>
   <si>
     <t>CHINA Zhejiang Wenzhou</t>
+  </si>
+  <si>
+    <t>White House Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Supply Chains
+International
+Trade</t>
+  </si>
+  <si>
+    <t>Staff Economist - Supply Chains</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Summary
+The Council of Economic Advisers seeks a Staff Economist to lead supply chain analysis across the nation's most critical and strategically vulnerable sectors. The role combines applied microeconomic and trade analysis with hands-on supply chain mapping—tracing where critical goods and their upstream inputs actually originate—and modeling how economic, trade, and procurement tools can shift sourcing toward the United States and partner nations.
+The portfolio spans four priority areas: pharmaceuticals (finished drugs, active pharmaceutical ingredients (APIs), and key starting materials (KSMs)); semiconductors (with an emphasis on legacy/mature-node "foundational" chips); batteries and drones (cells, components, and the unmanned aircraft supply base); and critical minerals (extraction and, critically, processing and refining). A common analytical toolkit applies across all four: identify single-source vulnerabilities, distinguish direct from indirect exposure, and design economic levers to diversify supply.
+This is a high-impact position for an economist who can move fluently between rigorous quantitative work and concrete policy design, and who is comfortable briefing senior officials on time-sensitive questions.
+________________________________________
+Key Responsibilities
+Supply chain mapping and dependency analysis (across all priority sectors)
+ Build and maintain an evidence base on where critical goods and their upstream inputs originate, identifying single-source and country-concentration risks.
+ Distinguish extraction/assembly from the true chokepoints, which often sit midstream—e.g., mineral processing and refining, mature-node foundry capacity, cell and cathode/anode manufacturing, and API/KSM synthesis.
+ Integrate data from customs and import records, HS/HTS-level trade flows, FDA establishment registrations, foundry capacity by node and geography, and commercial supply chain sources to quantify concentration (e.g., HHI, single-country shares) and map vulnerabilities.
+ Develop criticality metrics (defense and clinical relevance, substitutability, shortage/disruption history) and resilience metrics (geographic diversification, domestic capacity, inventory, stockpiles).
+Sector-specific focus areas
+ Pharmaceuticals: finished-drug, API, and KSM sourcing; shortage risk.
+ Semiconductors: legacy/mature-node chips embedded in autos, defense systems, medical devices, appliances, and grid hardware; risks from non-market capacity expansion and price suppression.
+ Batteries and drones: lithium-ion cells and components, cathode/anode and precursor materials, and the unmanned aircraft (UAS) supply base, including secure-component and trusted-supplier considerations.
+ Critical minerals: rare earths, lithium, cobalt, nickel, graphite, gallium, germanium and similar.
+Policy tool analysis
+ Model the cost, feasibility, and likely supply response of economic and procurement levers, including trade remedies, Buy American and domestic-content preferences and penalties, federal procurement preferences and restrictions, advance purchase and offtake commitments, stockpiling, and targeted onshoring/ally-shoring incentives.
+ Estimate effects on prices, availability and shortage risk, domestic manufacturing investment, and downstream costs; assess budgetary impact, unintended consequences, and gaming risks.
+ Conduct cost-benefit and trade-off analysis weighing resilience gains against consumer-price and fiscal effects.
+Partner-country and friend-shoring strategy
+ Analyze opportunities to diversify supply with allied and partner nations, including the economic case for ally-shoring of upstream production and processing.
+ Assess how trade preferences, joint procurement, coordinated incentives, and partnership frameworks could stand up trusted alternative suppliers and shared stockpiles.
+Briefing and inter-agency work
+ Produce memos, charts, and briefing materials.
+ Support inter-agency analysis with partners.
+________________________________________
+Qualifications
+Required
+ Advanced degree in economics or a closely related quantitative field (PhD preferred; exceptional candidates with a master's and strong relevant experience considered).
+ Demonstrated applied skills in microeconomics, industrial organization, and/or international trade.
+ Strong empirical and data skills (e.g., Stata, R, or Python) and the ability to work with messy real-world trade, customs, regulatory, and industry datasets.
+ Ability to translate technical analysis into clear, decision-ready writing for non-economist principals.- Capacity to work quickly and accurately under deadline pressure on sensitive policy questions.
+Preferred
+ Familiarity with one or more priority sectors: pharmaceutical manufacturing and the API/KSM value chain; semiconductor manufacturing and the mature-node landscape; battery and UAS supply chains; or critical minerals extraction and processing.
+ Knowledge of U.S. trade- and industrial-policy instruments.
+ Experience with supply-chain, network, or concentration analysis.
+ Prior government, think tank, or inter-agency experience.
+</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing</t>
   </si>
   <si>
     <t>Williams College</t>
   </si>
   <si>
     <t>Visiting Assistant, Visiting Associate, or Visiting Professor of Economics</t>
   </si>
   <si>
     <t>The Williams College Economics Department invites applications for a visiting faculty position in macroeconomics for the 2026-27 academic year, beginning July 1, 2026. Teaching responsibilities will consist of four courses, two in each of the fall and spring semesters. For at least one of the semesters, two sections of the same course will be taught and that course will likely be Introductory Macroeconomics. Demonstrated excellence in teaching is essential. We welcome applications from candidates of all backgrounds and strongly encourage individuals whose experiences and perspectives will enhance our commitment to academic excellence and innovation to apply. Candidates should expect to have a Ph.D, or all requirements for the Ph.D. degree completed, by July 1, 2026, and we welcome applicants who have recently retired or are on leave from other institutions.
 We are a department of active scholars (https://econ.williams.edu/) and currently have 25 tenured or tenure-track faculty members. The teaching load is two courses per semester, frequently with a double-prep in one of the terms. We offer extensive support and resources to help one succeed in teaching and research, including, among other things: access to research funding; programs for professional development, mentoring, and networking; and an evidence-based center to support teaching. For further details on teaching and research at Williams, see: https://econ.williams.edu/jobs/working-in-the-williams-econ-dept/. 
 We will review applications on a rolling basis until the position is filled, and we are aiming to complete the search by April. All offers of employment are contingent upon completion of a background check. Further information is available here: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, at snafzige@williams.edu.
 Williams College is a liberal arts institution located in the Berkshire Hills of western Massachusetts. The college has built its reputation on outstanding teaching and scholarship and on the academic excellence of its approximately 2,000 students. Please visit the Williams College website (http://www.williams.edu). Williams promotes equal opportunity and makes all employment decisions on a non-discriminatory basis. Williams College is committed to building a diverse and inclusive community where individuals of all identities and backgrounds can live, learn, and thrive.</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Williamstown</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 A - General Economics and Teaching
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
     <t>Yale Institution</t>
   </si>
   <si>
@@ -7773,54 +8785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O219"/>
+  <dimension ref="A1:O248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O219" sqref="O219"/>
+      <selection activeCell="O247" sqref="O247"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7847,8606 +8859,9720 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477037</v>
+        <v>111477493</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2"/>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="J2"/>
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
       <c r="K2"/>
       <c r="L2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="O2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477225</v>
+        <v>111477486</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-      <c r="G3" s="2"/>
+        <v>26</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="H3" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477199</v>
+        <v>111477225</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>35</v>
       </c>
+      <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477351</v>
+        <v>111477199</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J5" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477383</v>
+        <v>111477351</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H6" t="s">
         <v>53</v>
       </c>
       <c r="I6" t="s">
         <v>54</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
         <v>56</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>57</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477222</v>
+        <v>111477383</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="J7" s="2"/>
+      <c r="J7" s="2" t="s">
+        <v>63</v>
+      </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477243</v>
+        <v>111477474</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="F8"/>
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
       <c r="H8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477134</v>
+        <v>111477222</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E9" s="2"/>
+        <v>79</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>80</v>
+      </c>
       <c r="F9" s="2" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477185</v>
+        <v>111477243</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="E10"/>
       <c r="F10"/>
-      <c r="G10"/>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I10" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O10" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477413</v>
+        <v>111477134</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="E11" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="M11" s="2" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477182</v>
+        <v>111477185</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="G12" t="s">
         <v>100</v>
       </c>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
         <v>101</v>
       </c>
       <c r="I12" t="s">
         <v>102</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
-      <c r="K12"/>
+      <c r="K12" t="s">
+        <v>104</v>
+      </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="N12" t="s">
+        <v>106</v>
       </c>
       <c r="O12" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477236</v>
+        <v>111477413</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>111</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K13" s="2"/>
+      <c r="K13" s="2">
+        <v>7044671</v>
+      </c>
       <c r="L13" s="2" t="s">
         <v>113</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>114</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477311</v>
+        <v>111477182</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>117</v>
+      </c>
+      <c r="E14" t="s">
+        <v>118</v>
+      </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>119</v>
       </c>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>121</v>
+      </c>
+      <c r="J14" t="s">
+        <v>122</v>
+      </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M14" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="O14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477338</v>
+        <v>111477236</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G15" s="2"/>
+        <v>126</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>128</v>
+      </c>
       <c r="H15" s="2" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>124</v>
+        <v>65</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477440</v>
+        <v>111477311</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D16" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E16"/>
-      <c r="F16"/>
-[...1 lines deleted...]
-        <v>128</v>
+      <c r="F16" t="s">
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I16" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="M16" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N16" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="O16" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477437</v>
+        <v>111477338</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J17" s="2"/>
-      <c r="K17" s="2"/>
+      <c r="K17" s="2">
+        <v>6963893</v>
+      </c>
       <c r="L17" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477415</v>
+        <v>111477440</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E18"/>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H18" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J18" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N18" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="O18" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477244</v>
+        <v>111477437</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
-      <c r="G19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>57</v>
+        <v>159</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477217</v>
+        <v>111477415</v>
       </c>
       <c r="C20" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" t="s">
+        <v>161</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>162</v>
+      </c>
+      <c r="G20" t="s">
+        <v>163</v>
+      </c>
+      <c r="H20" t="s">
+        <v>164</v>
+      </c>
+      <c r="I20" t="s">
+        <v>165</v>
+      </c>
+      <c r="J20" t="s">
+        <v>166</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20" t="s">
+        <v>167</v>
+      </c>
+      <c r="M20" t="s">
+        <v>168</v>
+      </c>
+      <c r="N20" t="s">
         <v>66</v>
       </c>
-      <c r="D20" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477394</v>
+        <v>111477244</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
       <c r="G21" s="2" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>101</v>
+        <v>171</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>167</v>
+        <v>65</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477268</v>
+        <v>111477217</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E22"/>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="I22" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="K22"/>
+        <v>177</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
+        <v>702363</v>
+      </c>
       <c r="L22" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="M22" t="s">
-        <v>57</v>
+        <v>65</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
       </c>
       <c r="O22" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477397</v>
+        <v>111477394</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477312</v>
+        <v>111477268</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D24" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H24" t="s">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="I24" t="s">
         <v>189</v>
       </c>
       <c r="J24" t="s">
         <v>190</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
         <v>191</v>
       </c>
       <c r="M24" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="O24" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477260</v>
+        <v>111477397</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E25" s="2"/>
-[...1 lines deleted...]
-      <c r="G25" s="2"/>
+      <c r="G25" s="2" t="s">
+        <v>195</v>
+      </c>
       <c r="H25" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>79</v>
+        <v>201</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477275</v>
+        <v>111477312</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E26"/>
+        <v>203</v>
+      </c>
+      <c r="E26" t="s">
+        <v>180</v>
+      </c>
       <c r="F26" t="s">
-        <v>200</v>
+        <v>204</v>
+      </c>
+      <c r="G26" t="s">
+        <v>205</v>
       </c>
       <c r="H26" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I26" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="J26" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="K26"/>
       <c r="L26" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="M26" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="N26" t="s">
-        <v>79</v>
+        <v>211</v>
       </c>
       <c r="O26" t="s">
-        <v>205</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477293</v>
+        <v>111477260</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="J27" s="2"/>
       <c r="K27" s="2">
-        <v>6921528</v>
+        <v>6901769</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477386</v>
+        <v>111477275</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D28" t="s">
         <v>212</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E28"/>
       <c r="F28" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="G28" t="s">
+        <v>218</v>
+      </c>
+      <c r="H28" t="s">
+        <v>219</v>
+      </c>
+      <c r="I28" t="s">
+        <v>220</v>
+      </c>
+      <c r="J28" t="s">
+        <v>221</v>
+      </c>
+      <c r="K28">
+        <v>6907490</v>
+      </c>
+      <c r="L28" t="s">
         <v>215</v>
       </c>
-      <c r="H28" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N28" t="s">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="O28" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477349</v>
+        <v>111477293</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="K29" s="2"/>
+        <v>227</v>
+      </c>
+      <c r="K29" s="2">
+        <v>6921528</v>
+      </c>
       <c r="L29" s="2" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477286</v>
+        <v>111477386</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="E30" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>231</v>
+      </c>
+      <c r="F30" t="s">
+        <v>232</v>
+      </c>
+      <c r="G30" t="s">
+        <v>233</v>
+      </c>
       <c r="H30" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="I30" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J30" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>231</v>
+        <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="N30" t="s">
-        <v>50</v>
+        <v>153</v>
       </c>
       <c r="O30" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477281</v>
+        <v>111477349</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="F31" s="2"/>
+        <v>230</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>239</v>
+      </c>
       <c r="G31" s="2" t="s">
-        <v>176</v>
+        <v>240</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>234</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>57</v>
+        <v>243</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>133</v>
+        <v>66</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>199</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477294</v>
+        <v>111477286</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>230</v>
+      </c>
+      <c r="E32" t="s">
+        <v>245</v>
+      </c>
       <c r="F32"/>
       <c r="H32" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I32" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="J32" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="M32" t="s">
-        <v>57</v>
+        <v>250</v>
       </c>
       <c r="N32" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="O32" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477350</v>
+        <v>111477468</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E33" s="2"/>
+        <v>230</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>245</v>
+      </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>155</v>
+        <v>255</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477416</v>
+        <v>111477508</v>
       </c>
       <c r="C34" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="I34" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="J34" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="K34"/>
       <c r="L34" t="s">
-        <v>253</v>
+        <v>31</v>
       </c>
       <c r="M34" t="s">
-        <v>40</v>
+        <v>262</v>
       </c>
       <c r="N34" t="s">
-        <v>160</v>
+        <v>263</v>
       </c>
       <c r="O34" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477422</v>
+        <v>111477281</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2" t="s">
-        <v>256</v>
+        <v>194</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="J35" s="2"/>
-      <c r="K35" s="2"/>
+      <c r="K35" s="2">
+        <v>235637</v>
+      </c>
       <c r="L35" s="2" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477308</v>
+        <v>111477294</v>
       </c>
       <c r="C36" t="s">
         <v>15</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
-[...7 lines deleted...]
-      <c r="G36"/>
+        <v>269</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
       <c r="H36" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="I36" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="J36" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="M36" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N36" t="s">
-        <v>268</v>
+        <v>174</v>
       </c>
       <c r="O36" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477248</v>
+        <v>111477350</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
-      <c r="G37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>276</v>
+        <v>244</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477326</v>
+        <v>111477416</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E38"/>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H38" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I38" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>282</v>
+      </c>
+      <c r="J38" t="s">
+        <v>283</v>
+      </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M38" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="N38" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
       <c r="O38" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477335</v>
+        <v>111477422</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
-      <c r="G39" s="2"/>
+      <c r="G39" s="2" t="s">
+        <v>287</v>
+      </c>
       <c r="H39" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>289</v>
+        <v>139</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>126</v>
+        <v>291</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477380</v>
+        <v>111477308</v>
       </c>
       <c r="C40" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="E40"/>
+        <v>292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>293</v>
+      </c>
       <c r="F40" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="I40" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>296</v>
+      </c>
+      <c r="J40" t="s">
+        <v>297</v>
+      </c>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M40" t="s">
-        <v>295</v>
+        <v>65</v>
       </c>
       <c r="N40" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="O40" t="s">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477403</v>
+        <v>111477248</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E41" s="2"/>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F41" s="2"/>
       <c r="G41" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="J41" s="2"/>
+        <v>304</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>305</v>
+      </c>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>302</v>
+        <v>65</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477419</v>
+        <v>111477466</v>
       </c>
       <c r="C42" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H42" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I42" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="J42" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M42" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="N42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="O42" t="s">
-        <v>95</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477262</v>
+        <v>111477326</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>319</v>
+        <v>65</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>126</v>
+        <v>323</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>199</v>
+        <v>324</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477264</v>
+        <v>111477335</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D44" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="E44"/>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>243</v>
+        <v>326</v>
       </c>
       <c r="I44" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="J44"/>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="M44" t="s">
-        <v>322</v>
+        <v>152</v>
       </c>
       <c r="N44" t="s">
-        <v>126</v>
+        <v>329</v>
       </c>
       <c r="O44" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477265</v>
+        <v>111477380</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>126</v>
+        <v>329</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>199</v>
+        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477375</v>
+        <v>111477476</v>
       </c>
       <c r="C46" t="s">
         <v>15</v>
       </c>
       <c r="D46" t="s">
-        <v>314</v>
+        <v>336</v>
       </c>
       <c r="E46" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="F46" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="G46" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="H46" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="I46" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="J46" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="M46" t="s">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="N46" t="s">
-        <v>313</v>
+        <v>153</v>
       </c>
       <c r="O46" t="s">
-        <v>330</v>
+        <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477331</v>
+        <v>111477403</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>58</v>
+        <v>352</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477263</v>
+        <v>111477419</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="E48"/>
       <c r="F48" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="G48" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="H48" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="I48" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="J48" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="M48" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="N48" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="O48" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2"/>
       <c r="B49" s="2">
-        <v>111477323</v>
+        <v>111477262</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="J49" s="2"/>
+        <v>367</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>359</v>
+      </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>132</v>
+        <v>368</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>284</v>
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="B50">
-        <v>111477271</v>
+        <v>111477264</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>364</v>
+      </c>
+      <c r="G50" t="s">
+        <v>369</v>
       </c>
       <c r="H50" t="s">
-        <v>355</v>
+        <v>275</v>
       </c>
       <c r="I50" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>370</v>
+      </c>
+      <c r="J50" t="s">
+        <v>359</v>
+      </c>
       <c r="K50"/>
       <c r="L50" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M50" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
       <c r="N50" t="s">
-        <v>358</v>
+        <v>146</v>
       </c>
       <c r="O50" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2"/>
       <c r="B51" s="2">
-        <v>111477365</v>
+        <v>111477265</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="J51" s="2"/>
+        <v>374</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>359</v>
+      </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>368</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="B52">
-        <v>111477453</v>
+        <v>111477375</v>
       </c>
       <c r="C52" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="E52" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F52"/>
+        <v>355</v>
+      </c>
+      <c r="F52" t="s">
+        <v>375</v>
+      </c>
       <c r="G52" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H52" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="I52" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>378</v>
+      </c>
+      <c r="J52" t="s">
+        <v>359</v>
+      </c>
       <c r="K52"/>
       <c r="L52" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="M52" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="N52" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="O52" t="s">
-        <v>49</v>
+        <v>379</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2"/>
       <c r="B53" s="2">
-        <v>111477232</v>
+        <v>111477331</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>115</v>
+        <v>387</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="B54">
-        <v>111477313</v>
+        <v>111477263</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D54" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="E54"/>
+        <v>388</v>
+      </c>
+      <c r="E54" t="s">
+        <v>389</v>
+      </c>
       <c r="F54" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="G54" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="H54" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="I54" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="J54" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="M54" t="s">
-        <v>392</v>
+        <v>65</v>
       </c>
       <c r="N54" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="O54" t="s">
-        <v>269</v>
+        <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2"/>
       <c r="B55" s="2">
-        <v>111477305</v>
+        <v>111477323</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="G55" s="2"/>
+        <v>398</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>399</v>
+      </c>
       <c r="H55" s="2" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>399</v>
+        <v>152</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>303</v>
+        <v>115</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>400</v>
+        <v>324</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="B56">
-        <v>111477346</v>
+        <v>111477271</v>
       </c>
       <c r="C56" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E56"/>
-      <c r="F56"/>
-[...1 lines deleted...]
-        <v>402</v>
+      <c r="F56" t="s">
+        <v>17</v>
       </c>
       <c r="H56" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="I56" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56" t="s">
-        <v>39</v>
+        <v>406</v>
       </c>
       <c r="M56" t="s">
-        <v>405</v>
+        <v>65</v>
       </c>
       <c r="N56" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="O56" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2"/>
       <c r="B57" s="2">
-        <v>111474136</v>
+        <v>111477365</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>409</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>411</v>
+      </c>
       <c r="G57" s="2" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="N57" s="2"/>
+        <v>416</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="O57" s="2" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="B58">
-        <v>111477218</v>
+        <v>111477453</v>
       </c>
       <c r="C58" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="E58" t="s">
+        <v>419</v>
+      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H58" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I58" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M58" t="s">
-        <v>337</v>
+        <v>424</v>
       </c>
       <c r="N58" t="s">
-        <v>359</v>
+        <v>255</v>
       </c>
       <c r="O58" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2"/>
       <c r="B59" s="2">
-        <v>111477302</v>
+        <v>111477232</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G59" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>427</v>
+      </c>
       <c r="H59" s="2" t="s">
-        <v>101</v>
+        <v>428</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>57</v>
+        <v>431</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>49</v>
+        <v>432</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>425</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="B60">
-        <v>111477212</v>
+        <v>111477512</v>
       </c>
       <c r="C60" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="E60"/>
-      <c r="F60"/>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>434</v>
+      </c>
       <c r="H60" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="I60" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="M60" t="s">
-        <v>430</v>
+        <v>159</v>
       </c>
       <c r="N60" t="s">
-        <v>155</v>
+        <v>438</v>
       </c>
       <c r="O60" t="s">
-        <v>276</v>
+        <v>439</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2"/>
       <c r="B61" s="2">
-        <v>111477406</v>
+        <v>111477313</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="J61" s="2"/>
+        <v>444</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>445</v>
+      </c>
       <c r="K61" s="2"/>
       <c r="L61" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>155</v>
+        <v>448</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>438</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="B62">
-        <v>111477215</v>
+        <v>111477305</v>
       </c>
       <c r="C62" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D62" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>440</v>
+        <v>93</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="I62" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>451</v>
+      </c>
+      <c r="J62" t="s">
+        <v>452</v>
+      </c>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="M62" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="N62" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="O62" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2"/>
       <c r="B63" s="2">
-        <v>111477205</v>
+        <v>111477346</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>446</v>
+        <v>29</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
-        <v>448</v>
+        <v>31</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>450</v>
+        <v>329</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="B64">
-        <v>111477226</v>
+        <v>111474136</v>
       </c>
       <c r="C64" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E64"/>
-      <c r="F64" t="s">
-[...2 lines deleted...]
-      <c r="G64"/>
+      <c r="F64"/>
+      <c r="G64" t="s">
+        <v>460</v>
+      </c>
       <c r="H64" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="I64" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="J64" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="M64" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>465</v>
       </c>
       <c r="O64" t="s">
-        <v>32</v>
+        <v>466</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2"/>
       <c r="B65" s="2">
-        <v>111477175</v>
+        <v>111477218</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>97</v>
+        <v>467</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="E65" s="2"/>
       <c r="F65" s="2" t="s">
-        <v>43</v>
+        <v>469</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="B66">
-        <v>111477391</v>
+        <v>111477484</v>
       </c>
       <c r="C66" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D66" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
       <c r="E66" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="F66" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="H66" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="I66" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="J66" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>448</v>
+        <v>480</v>
       </c>
       <c r="M66" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="N66" t="s">
-        <v>58</v>
+        <v>482</v>
       </c>
       <c r="O66" t="s">
-        <v>41</v>
+        <v>316</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2"/>
       <c r="B67" s="2">
-        <v>111477387</v>
+        <v>111477302</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>472</v>
+        <v>120</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>469</v>
+        <v>65</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>475</v>
+        <v>57</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>220</v>
+        <v>487</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="B68">
-        <v>111477314</v>
+        <v>111477212</v>
       </c>
       <c r="C68" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D68" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="E68"/>
-      <c r="F68" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F68"/>
       <c r="H68" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="I68" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="M68" t="s">
-        <v>437</v>
+        <v>492</v>
       </c>
       <c r="N68" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="O68" t="s">
-        <v>65</v>
+        <v>307</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2"/>
       <c r="B69" s="2">
-        <v>111477252</v>
+        <v>111477406</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>481</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="E69" s="2"/>
       <c r="F69" s="2" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>484</v>
+        <v>495</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>486</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>490</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="B70">
-        <v>111477165</v>
+        <v>111477465</v>
       </c>
       <c r="C70" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D70" t="s">
-        <v>491</v>
-[...4 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="E70" t="s">
+        <v>502</v>
+      </c>
+      <c r="F70"/>
       <c r="G70" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="H70" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="I70" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="J70" t="s">
-        <v>495</v>
+        <v>305</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="M70" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="N70" t="s">
-        <v>184</v>
+        <v>439</v>
       </c>
       <c r="O70" t="s">
-        <v>32</v>
+        <v>508</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2"/>
       <c r="B71" s="2">
-        <v>111477173</v>
+        <v>111477215</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>503</v>
+        <v>49</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="B72">
-        <v>111477003</v>
+        <v>111477205</v>
       </c>
       <c r="C72" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D72" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="E72"/>
-      <c r="F72" t="s">
-        <v>505</v>
+      <c r="F72"/>
+      <c r="G72" t="s">
+        <v>514</v>
       </c>
       <c r="H72" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="I72" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="M72" t="s">
-        <v>57</v>
+        <v>518</v>
       </c>
       <c r="N72" t="s">
-        <v>289</v>
+        <v>519</v>
       </c>
       <c r="O72" t="s">
-        <v>368</v>
+        <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2"/>
       <c r="B73" s="2">
-        <v>111477234</v>
+        <v>111477226</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>509</v>
+        <v>520</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>513</v>
+        <v>524</v>
       </c>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>515</v>
+        <v>526</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>450</v>
+        <v>223</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="B74">
-        <v>111477233</v>
+        <v>111477175</v>
       </c>
       <c r="C74" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D74" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E74" t="s">
-        <v>144</v>
+        <v>527</v>
       </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="H74" t="s">
-        <v>101</v>
+        <v>529</v>
       </c>
       <c r="I74" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="J74"/>
       <c r="K74"/>
       <c r="L74" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="M74" t="s">
-        <v>132</v>
+        <v>531</v>
       </c>
       <c r="N74" t="s">
-        <v>450</v>
+        <v>66</v>
       </c>
       <c r="O74" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2"/>
       <c r="B75" s="2">
-        <v>111477291</v>
+        <v>111477391</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="G75" s="2"/>
+        <v>533</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>534</v>
+      </c>
       <c r="H75" s="2" t="s">
-        <v>521</v>
+        <v>535</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="J75" s="2"/>
+        <v>536</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>537</v>
+      </c>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>450</v>
+        <v>66</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>242</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="B76">
-        <v>111477292</v>
+        <v>111477387</v>
       </c>
       <c r="C76" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D76" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="E76" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="F76" t="s">
-        <v>520</v>
+        <v>539</v>
+      </c>
+      <c r="G76" t="s">
+        <v>540</v>
       </c>
       <c r="H76" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="I76" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="J76"/>
+        <v>542</v>
+      </c>
+      <c r="J76" t="s">
+        <v>543</v>
+      </c>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M76" t="s">
-        <v>399</v>
+        <v>538</v>
       </c>
       <c r="N76" t="s">
-        <v>450</v>
+        <v>544</v>
       </c>
       <c r="O76" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2"/>
       <c r="B77" s="2">
-        <v>111477368</v>
+        <v>111477314</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="E77" s="2"/>
-      <c r="F77" s="2"/>
-      <c r="G77" s="2"/>
+      <c r="F77" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>546</v>
+      </c>
       <c r="H77" s="2" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>532</v>
+        <v>499</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>184</v>
+        <v>146</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="B78">
-        <v>111477161</v>
+        <v>111477252</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="E78" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="F78" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="G78" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="H78" t="s">
-        <v>257</v>
+        <v>554</v>
       </c>
       <c r="I78" t="s">
-        <v>537</v>
+        <v>555</v>
       </c>
       <c r="J78" t="s">
-        <v>538</v>
+        <v>556</v>
       </c>
       <c r="K78"/>
       <c r="L78" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="M78" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="N78" t="s">
-        <v>183</v>
+        <v>50</v>
       </c>
       <c r="O78" t="s">
-        <v>32</v>
+        <v>559</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2"/>
       <c r="B79" s="2">
-        <v>111477150</v>
+        <v>111477165</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>541</v>
+        <v>560</v>
       </c>
       <c r="E79" s="2"/>
-      <c r="F79" s="2"/>
+      <c r="F79" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G79" s="2" t="s">
-        <v>542</v>
+        <v>561</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>544</v>
-[...1 lines deleted...]
-      <c r="J79" s="2"/>
+        <v>563</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>564</v>
+      </c>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
-        <v>545</v>
+        <v>565</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>546</v>
+        <v>566</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="B80">
-        <v>111477432</v>
+        <v>111477173</v>
       </c>
       <c r="C80" t="s">
-        <v>247</v>
+        <v>467</v>
       </c>
       <c r="D80" t="s">
-        <v>547</v>
+        <v>567</v>
       </c>
       <c r="E80"/>
-      <c r="F80"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F80" t="s">
+        <v>568</v>
+      </c>
+      <c r="G80"/>
       <c r="H80" t="s">
-        <v>549</v>
+        <v>569</v>
       </c>
       <c r="I80" t="s">
-        <v>550</v>
-[...3 lines deleted...]
-      </c>
+        <v>570</v>
+      </c>
+      <c r="J80"/>
       <c r="K80"/>
       <c r="L80" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="M80" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="N80" t="s">
-        <v>554</v>
+        <v>24</v>
       </c>
       <c r="O80" t="s">
-        <v>555</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2"/>
       <c r="B81" s="2">
-        <v>111477282</v>
+        <v>111477003</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="E81" s="2"/>
-      <c r="F81" s="2"/>
+      <c r="F81" s="2" t="s">
+        <v>574</v>
+      </c>
       <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>149</v>
+        <v>65</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>96</v>
+        <v>329</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>425</v>
+        <v>417</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="B82">
-        <v>111477299</v>
+        <v>111477234</v>
       </c>
       <c r="C82" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D82" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G82"/>
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>579</v>
+      </c>
       <c r="H82" t="s">
-        <v>562</v>
+        <v>580</v>
       </c>
       <c r="I82" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="J82"/>
+        <v>581</v>
+      </c>
+      <c r="J82" t="s">
+        <v>582</v>
+      </c>
       <c r="K82"/>
       <c r="L82" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="M82" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
       <c r="N82" t="s">
-        <v>184</v>
+        <v>519</v>
       </c>
       <c r="O82" t="s">
-        <v>566</v>
+        <v>134</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2"/>
       <c r="B83" s="2">
-        <v>111477404</v>
+        <v>111477233</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>568</v>
+        <v>163</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>569</v>
+        <v>17</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>571</v>
+        <v>120</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>572</v>
+        <v>586</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>573</v>
+        <v>582</v>
       </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>575</v>
+        <v>152</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>576</v>
+        <v>519</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>475</v>
+        <v>134</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="B84">
-        <v>111477223</v>
+        <v>111477481</v>
       </c>
       <c r="C84" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D84" t="s">
-        <v>577</v>
-[...6 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
       <c r="G84" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="H84" t="s">
-        <v>580</v>
+        <v>589</v>
       </c>
       <c r="I84" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="J84"/>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="M84" t="s">
-        <v>584</v>
+        <v>592</v>
       </c>
       <c r="N84" t="s">
-        <v>585</v>
+        <v>153</v>
       </c>
       <c r="O84" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2"/>
       <c r="B85" s="2">
-        <v>111477211</v>
+        <v>111477291</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="E85" s="2"/>
+        <v>593</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>594</v>
+      </c>
       <c r="F85" s="2" t="s">
-        <v>263</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2" t="s">
-        <v>590</v>
+        <v>598</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>591</v>
+        <v>599</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>50</v>
+        <v>519</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>32</v>
+        <v>274</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="B86">
-        <v>111477333</v>
+        <v>111477292</v>
       </c>
       <c r="C86" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E86" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="F86" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="G86" t="s">
         <v>595</v>
       </c>
       <c r="H86" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I86" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="J86"/>
       <c r="K86"/>
       <c r="L86" t="s">
-        <v>448</v>
+        <v>598</v>
       </c>
       <c r="M86" t="s">
-        <v>599</v>
+        <v>23</v>
       </c>
       <c r="N86" t="s">
-        <v>160</v>
+        <v>519</v>
       </c>
       <c r="O86" t="s">
-        <v>384</v>
+        <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2"/>
       <c r="B87" s="2">
-        <v>111477317</v>
+        <v>111477368</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>600</v>
-[...7 lines deleted...]
-      <c r="G87" s="2" t="s">
         <v>603</v>
       </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>604</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>605</v>
       </c>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2" t="s">
-        <v>20</v>
+        <v>606</v>
       </c>
       <c r="M87" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>607</v>
+        <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="B88">
-        <v>111477301</v>
+        <v>111477161</v>
       </c>
       <c r="C88" t="s">
         <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>608</v>
       </c>
-      <c r="E88"/>
-      <c r="F88"/>
+      <c r="E88" t="s">
+        <v>609</v>
+      </c>
+      <c r="F88" t="s">
+        <v>610</v>
+      </c>
+      <c r="G88" t="s">
+        <v>611</v>
+      </c>
       <c r="H88" t="s">
-        <v>609</v>
+        <v>288</v>
       </c>
       <c r="I88" t="s">
-        <v>610</v>
-[...1 lines deleted...]
-      <c r="J88"/>
+        <v>612</v>
+      </c>
+      <c r="J88" t="s">
+        <v>613</v>
+      </c>
       <c r="K88"/>
       <c r="L88" t="s">
-        <v>259</v>
+        <v>614</v>
       </c>
       <c r="M88" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="N88" t="s">
-        <v>612</v>
+        <v>201</v>
       </c>
       <c r="O88" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2"/>
       <c r="B89" s="2">
-        <v>111477318</v>
+        <v>111477150</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>613</v>
-[...6 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
       <c r="G89" s="2" t="s">
-        <v>144</v>
+        <v>617</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>616</v>
-[...3 lines deleted...]
-      </c>
+        <v>619</v>
+      </c>
+      <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="M89" s="2" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="N89" s="2"/>
+        <v>621</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="O89" s="2" t="s">
-        <v>607</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="B90">
-        <v>111477435</v>
+        <v>111477495</v>
       </c>
       <c r="C90" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D90" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>620</v>
+        <v>623</v>
+      </c>
+      <c r="G90" t="s">
+        <v>163</v>
       </c>
       <c r="H90" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="I90" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="J90" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="M90" t="s">
-        <v>48</v>
+        <v>168</v>
       </c>
       <c r="N90" t="s">
-        <v>554</v>
+        <v>628</v>
       </c>
       <c r="O90" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2"/>
       <c r="B91" s="2">
-        <v>111477342</v>
+        <v>111477477</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>630</v>
+      </c>
+      <c r="E91" s="2"/>
       <c r="F91" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G91" s="2"/>
+        <v>631</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>632</v>
+      </c>
       <c r="H91" s="2" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>437</v>
+        <v>635</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>576</v>
+        <v>174</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>338</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="B92">
-        <v>111477189</v>
+        <v>111477282</v>
       </c>
       <c r="C92" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D92" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
-      <c r="G92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="I92" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="J92"/>
+        <v>638</v>
+      </c>
+      <c r="J92" t="s">
+        <v>639</v>
+      </c>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>448</v>
+        <v>640</v>
       </c>
       <c r="M92" t="s">
-        <v>635</v>
+        <v>168</v>
       </c>
       <c r="N92" t="s">
-        <v>242</v>
+        <v>115</v>
       </c>
       <c r="O92" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2"/>
       <c r="B93" s="2">
-        <v>111477382</v>
+        <v>111477299</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="E93" s="2"/>
       <c r="F93" s="2" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>639</v>
-[...6 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
-        <v>448</v>
+        <v>644</v>
       </c>
       <c r="M93" s="2" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>23</v>
+        <v>646</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="B94">
-        <v>111477434</v>
+        <v>111477404</v>
       </c>
       <c r="C94" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D94" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="E94"/>
+        <v>647</v>
+      </c>
+      <c r="E94" t="s">
+        <v>648</v>
+      </c>
       <c r="F94" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="G94" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="H94" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="I94" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="J94" t="s">
-        <v>644</v>
-[...3 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="K94"/>
       <c r="L94" t="s">
-        <v>645</v>
+        <v>654</v>
       </c>
       <c r="M94" t="s">
-        <v>646</v>
+        <v>655</v>
       </c>
       <c r="N94" t="s">
-        <v>647</v>
+        <v>656</v>
       </c>
       <c r="O94" t="s">
-        <v>648</v>
+        <v>544</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2"/>
       <c r="B95" s="2">
-        <v>111477385</v>
+        <v>111477223</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="E95" s="2"/>
+        <v>657</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>658</v>
+      </c>
       <c r="F95" s="2" t="s">
-        <v>636</v>
+        <v>426</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
-        <v>448</v>
+        <v>663</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>58</v>
+        <v>665</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="B96">
-        <v>111477330</v>
+        <v>111477211</v>
       </c>
       <c r="C96" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D96" t="s">
-        <v>653</v>
+        <v>666</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>416</v>
+        <v>294</v>
+      </c>
+      <c r="G96" t="s">
+        <v>667</v>
       </c>
       <c r="H96" t="s">
-        <v>654</v>
+        <v>668</v>
       </c>
       <c r="I96" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="J96"/>
       <c r="K96"/>
       <c r="L96" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="M96" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="N96" t="s">
-        <v>289</v>
+        <v>58</v>
       </c>
       <c r="O96" t="s">
-        <v>658</v>
+        <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2"/>
       <c r="B97" s="2">
-        <v>111477431</v>
+        <v>111477333</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="E97" s="2"/>
+        <v>672</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>673</v>
+      </c>
       <c r="F97" s="2" t="s">
-        <v>660</v>
+        <v>674</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="J97" s="2"/>
+        <v>677</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>678</v>
+      </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
-        <v>664</v>
+        <v>517</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>134</v>
+        <v>432</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="B98">
-        <v>111477424</v>
+        <v>111477317</v>
       </c>
       <c r="C98" t="s">
-        <v>414</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>666</v>
+        <v>680</v>
       </c>
       <c r="E98" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
       <c r="F98" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="G98" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="H98" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="I98" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>672</v>
+        <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="N98" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="O98" t="s">
-        <v>303</v>
+        <v>687</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2"/>
       <c r="B99" s="2">
-        <v>111477254</v>
+        <v>111477301</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>674</v>
+        <v>688</v>
       </c>
       <c r="E99" s="2"/>
-      <c r="F99" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
-        <v>677</v>
+        <v>689</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
-        <v>680</v>
+        <v>290</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>155</v>
+        <v>692</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>490</v>
+        <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="B100">
-        <v>111477255</v>
+        <v>111477318</v>
       </c>
       <c r="C100" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D100" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="E100"/>
+        <v>693</v>
+      </c>
+      <c r="E100" t="s">
+        <v>694</v>
+      </c>
       <c r="F100" t="s">
-        <v>675</v>
+        <v>17</v>
       </c>
       <c r="G100" t="s">
-        <v>676</v>
+        <v>163</v>
       </c>
       <c r="H100" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
       <c r="I100" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="J100" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="M100" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="O100" t="s">
-        <v>490</v>
+        <v>687</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2"/>
       <c r="B101" s="2">
-        <v>111477288</v>
+        <v>111477473</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>614</v>
+        <v>700</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>687</v>
+        <v>701</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>688</v>
+        <v>702</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>689</v>
+        <v>703</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>690</v>
+        <v>704</v>
       </c>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
-        <v>691</v>
+        <v>705</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>692</v>
+        <v>706</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>140</v>
+        <v>707</v>
       </c>
       <c r="O101" s="2" t="s">
-        <v>211</v>
+        <v>708</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="B102">
-        <v>111477324</v>
+        <v>111477490</v>
       </c>
       <c r="C102" t="s">
-        <v>414</v>
+        <v>15</v>
       </c>
       <c r="D102" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="H102" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="I102" t="s">
-        <v>697</v>
+        <v>712</v>
       </c>
       <c r="J102" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="K102"/>
       <c r="L102" t="s">
-        <v>699</v>
+        <v>714</v>
       </c>
       <c r="M102" t="s">
-        <v>700</v>
+        <v>715</v>
       </c>
       <c r="N102" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="O102" t="s">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2"/>
       <c r="B103" s="2">
-        <v>111477249</v>
+        <v>111477435</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="E103" s="2"/>
-      <c r="F103" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F103" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="J103" s="2"/>
+        <v>719</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>720</v>
+      </c>
       <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>705</v>
+        <v>721</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>337</v>
+        <v>56</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>155</v>
+        <v>722</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>276</v>
+        <v>723</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="B104">
-        <v>111477208</v>
+        <v>111477342</v>
       </c>
       <c r="C104" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D104" t="s">
-        <v>706</v>
+        <v>724</v>
       </c>
       <c r="E104" t="s">
-        <v>707</v>
+        <v>725</v>
       </c>
       <c r="F104" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>17</v>
       </c>
       <c r="H104" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="I104" t="s">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="J104"/>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="M104" t="s">
-        <v>714</v>
+        <v>499</v>
       </c>
       <c r="N104" t="s">
-        <v>155</v>
+        <v>656</v>
       </c>
       <c r="O104" t="s">
-        <v>32</v>
+        <v>387</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2"/>
       <c r="B105" s="2">
-        <v>111477414</v>
+        <v>111477504</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>706</v>
-[...6 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
       <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
-        <v>45</v>
+        <v>730</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
-        <v>713</v>
+        <v>732</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>48</v>
+        <v>499</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>155</v>
+        <v>733</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>717</v>
+        <v>734</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="B106">
-        <v>111477307</v>
+        <v>111477189</v>
       </c>
       <c r="C106" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D106" t="s">
-        <v>718</v>
-[...6 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
       <c r="G106" t="s">
-        <v>144</v>
+        <v>736</v>
       </c>
       <c r="H106" t="s">
-        <v>720</v>
+        <v>737</v>
       </c>
       <c r="I106" t="s">
-        <v>721</v>
+        <v>738</v>
       </c>
       <c r="J106"/>
       <c r="K106"/>
       <c r="L106" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="M106" t="s">
-        <v>722</v>
+        <v>739</v>
       </c>
       <c r="N106" t="s">
-        <v>133</v>
+        <v>274</v>
       </c>
       <c r="O106" t="s">
-        <v>723</v>
+        <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="2"/>
       <c r="B107" s="2">
-        <v>111477177</v>
+        <v>111477382</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>724</v>
+        <v>735</v>
       </c>
       <c r="E107" s="2"/>
       <c r="F107" s="2" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>727</v>
+        <v>742</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-      <c r="K107" s="2"/>
+        <v>743</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="K107" s="2">
+        <v>1315</v>
+      </c>
       <c r="L107" s="2" t="s">
-        <v>20</v>
+        <v>517</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>729</v>
+        <v>745</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>607</v>
+        <v>115</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="B108">
-        <v>111477345</v>
+        <v>111477434</v>
       </c>
       <c r="C108" t="s">
         <v>15</v>
       </c>
       <c r="D108" t="s">
-        <v>730</v>
-[...4 lines deleted...]
-      <c r="F108"/>
+        <v>735</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108" t="s">
+        <v>740</v>
+      </c>
       <c r="G108" t="s">
-        <v>732</v>
+        <v>746</v>
       </c>
       <c r="H108" t="s">
-        <v>257</v>
+        <v>742</v>
       </c>
       <c r="I108" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-      <c r="K108"/>
+        <v>747</v>
+      </c>
+      <c r="J108" t="s">
+        <v>748</v>
+      </c>
+      <c r="K108">
+        <v>1317</v>
+      </c>
       <c r="L108" t="s">
-        <v>259</v>
+        <v>749</v>
       </c>
       <c r="M108" t="s">
-        <v>734</v>
+        <v>750</v>
       </c>
       <c r="N108" t="s">
-        <v>23</v>
+        <v>751</v>
       </c>
       <c r="O108" t="s">
-        <v>406</v>
+        <v>752</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="2"/>
       <c r="B109" s="2">
-        <v>111477439</v>
+        <v>111477385</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>735</v>
       </c>
       <c r="E109" s="2"/>
-      <c r="F109" s="2"/>
+      <c r="F109" s="2" t="s">
+        <v>740</v>
+      </c>
       <c r="G109" s="2" t="s">
-        <v>736</v>
+        <v>753</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>243</v>
+        <v>754</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>737</v>
+        <v>755</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="K109" s="2"/>
+        <v>744</v>
+      </c>
+      <c r="K109" s="2">
+        <v>1316</v>
+      </c>
       <c r="L109" s="2" t="s">
-        <v>739</v>
+        <v>517</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>155</v>
+        <v>66</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="B110">
-        <v>111477423</v>
+        <v>111477330</v>
       </c>
       <c r="C110" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="E110"/>
-      <c r="F110"/>
-[...1 lines deleted...]
-        <v>742</v>
+      <c r="F110" t="s">
+        <v>469</v>
       </c>
       <c r="H110" t="s">
-        <v>743</v>
+        <v>758</v>
       </c>
       <c r="I110" t="s">
-        <v>744</v>
+        <v>759</v>
       </c>
       <c r="J110"/>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>745</v>
+        <v>760</v>
       </c>
       <c r="M110" t="s">
-        <v>746</v>
+        <v>761</v>
       </c>
       <c r="N110" t="s">
-        <v>747</v>
+        <v>329</v>
       </c>
       <c r="O110" t="s">
-        <v>625</v>
+        <v>762</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="2"/>
       <c r="B111" s="2">
-        <v>111477139</v>
+        <v>111477431</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="E111" s="2"/>
-      <c r="F111" s="2"/>
-      <c r="G111" s="2"/>
+      <c r="F111" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>765</v>
+      </c>
       <c r="H111" s="2" t="s">
-        <v>129</v>
+        <v>766</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>749</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="M111" s="2" t="s">
-        <v>57</v>
+        <v>769</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>289</v>
+        <v>174</v>
       </c>
       <c r="O111" s="2" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="B112">
-        <v>111477332</v>
+        <v>111477455</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
+        <v>68</v>
       </c>
       <c r="D112" t="s">
-        <v>751</v>
+        <v>770</v>
       </c>
       <c r="E112"/>
-      <c r="F112"/>
+      <c r="F112" t="s">
+        <v>771</v>
+      </c>
       <c r="G112" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="H112" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="I112" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
       <c r="J112" t="s">
-        <v>755</v>
+        <v>775</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>756</v>
+        <v>776</v>
       </c>
       <c r="M112" t="s">
-        <v>57</v>
+        <v>777</v>
       </c>
       <c r="N112" t="s">
-        <v>23</v>
+        <v>778</v>
       </c>
       <c r="O112" t="s">
-        <v>413</v>
+        <v>779</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="2"/>
       <c r="B113" s="2">
-        <v>111477359</v>
+        <v>111477424</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>66</v>
+        <v>467</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>757</v>
+        <v>780</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>186</v>
+        <v>781</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>758</v>
+        <v>782</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>759</v>
+        <v>783</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>760</v>
+        <v>784</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>761</v>
+        <v>785</v>
       </c>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
       <c r="M113" s="2" t="s">
-        <v>763</v>
+        <v>787</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>125</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="B114">
-        <v>111477361</v>
+        <v>111477254</v>
       </c>
       <c r="C114" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="D114" t="s">
-        <v>764</v>
-[...3 lines deleted...]
-      </c>
+        <v>788</v>
+      </c>
+      <c r="E114"/>
       <c r="F114" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="G114" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
       <c r="H114" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="I114" t="s">
-        <v>769</v>
+        <v>792</v>
       </c>
       <c r="J114" t="s">
-        <v>770</v>
+        <v>793</v>
       </c>
       <c r="K114"/>
       <c r="L114" t="s">
-        <v>771</v>
+        <v>794</v>
       </c>
       <c r="M114" t="s">
-        <v>57</v>
+        <v>795</v>
       </c>
       <c r="N114" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="O114" t="s">
-        <v>125</v>
+        <v>559</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="2"/>
       <c r="B115" s="2">
-        <v>111477436</v>
+        <v>111477255</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>772</v>
+        <v>788</v>
       </c>
       <c r="E115" s="2"/>
-      <c r="F115" s="2"/>
-      <c r="G115" s="2"/>
+      <c r="F115" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>790</v>
+      </c>
       <c r="H115" s="2" t="s">
-        <v>773</v>
+        <v>796</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="J115" s="2"/>
+        <v>797</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>798</v>
+      </c>
       <c r="K115" s="2"/>
       <c r="L115" s="2" t="s">
-        <v>775</v>
+        <v>799</v>
       </c>
       <c r="M115" s="2" t="s">
-        <v>776</v>
+        <v>795</v>
       </c>
       <c r="N115" s="2" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>648</v>
+        <v>559</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="B116">
-        <v>111477190</v>
+        <v>111477288</v>
       </c>
       <c r="C116" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D116" t="s">
-        <v>777</v>
+        <v>800</v>
       </c>
       <c r="E116" t="s">
-        <v>778</v>
+        <v>694</v>
       </c>
       <c r="F116" t="s">
-        <v>779</v>
+        <v>801</v>
       </c>
       <c r="G116" t="s">
-        <v>780</v>
+        <v>802</v>
       </c>
       <c r="H116" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="I116" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="J116"/>
       <c r="K116"/>
       <c r="L116" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="M116" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="N116" t="s">
-        <v>358</v>
+        <v>78</v>
       </c>
       <c r="O116" t="s">
-        <v>32</v>
+        <v>229</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="2"/>
       <c r="B117" s="2">
-        <v>111477219</v>
+        <v>111477324</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>414</v>
+        <v>467</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>786</v>
-[...4 lines deleted...]
-      <c r="G117" s="2"/>
+        <v>808</v>
+      </c>
+      <c r="F117" s="2"/>
+      <c r="G117" s="2" t="s">
+        <v>809</v>
+      </c>
       <c r="H117" s="2" t="s">
-        <v>787</v>
+        <v>810</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>788</v>
+        <v>811</v>
       </c>
       <c r="J117" s="2" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="K117" s="2"/>
+        <v>63</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>812</v>
+      </c>
       <c r="L117" s="2" t="s">
-        <v>790</v>
+        <v>813</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>57</v>
+        <v>814</v>
       </c>
       <c r="N117" s="2" t="s">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="B118">
-        <v>111477179</v>
+        <v>111477249</v>
       </c>
       <c r="C118" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D118" t="s">
-        <v>791</v>
+        <v>815</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>792</v>
+        <v>816</v>
       </c>
       <c r="H118" t="s">
-        <v>793</v>
+        <v>817</v>
       </c>
       <c r="I118" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="J118"/>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>796</v>
+        <v>819</v>
       </c>
       <c r="M118" t="s">
-        <v>797</v>
+        <v>386</v>
       </c>
       <c r="N118" t="s">
-        <v>723</v>
+        <v>174</v>
       </c>
       <c r="O118" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="2"/>
       <c r="B119" s="2">
-        <v>111477310</v>
+        <v>111477208</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>798</v>
-[...1 lines deleted...]
-      <c r="E119" s="2"/>
+        <v>820</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>700</v>
+      </c>
       <c r="F119" s="2" t="s">
-        <v>799</v>
+        <v>821</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="K119" s="2"/>
       <c r="L119" s="2" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>585</v>
+        <v>174</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>400</v>
+        <v>42</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="B120">
-        <v>111477339</v>
+        <v>111477414</v>
       </c>
       <c r="C120" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D120" t="s">
-        <v>798</v>
+        <v>820</v>
       </c>
       <c r="E120" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="F120" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="G120"/>
       <c r="H120" t="s">
-        <v>808</v>
+        <v>53</v>
       </c>
       <c r="I120" t="s">
-        <v>809</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="J120"/>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="M120" t="s">
-        <v>232</v>
+        <v>56</v>
       </c>
       <c r="N120" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="O120" t="s">
-        <v>126</v>
+        <v>830</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="2"/>
       <c r="B121" s="2">
-        <v>111477340</v>
+        <v>111477307</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>798</v>
+        <v>831</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>806</v>
+        <v>832</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>812</v>
+        <v>163</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>813</v>
+        <v>833</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>814</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2" t="s">
-        <v>811</v>
+        <v>506</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>132</v>
+        <v>835</v>
       </c>
       <c r="N121" s="2" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="O121" s="2" t="s">
-        <v>126</v>
+        <v>836</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="B122">
-        <v>111477344</v>
+        <v>111477496</v>
       </c>
       <c r="C122" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D122" t="s">
-        <v>816</v>
+        <v>837</v>
       </c>
       <c r="E122" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="F122"/>
+        <v>694</v>
+      </c>
+      <c r="F122" t="s">
+        <v>838</v>
+      </c>
       <c r="G122" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="H122" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
       <c r="I122" t="s">
-        <v>820</v>
+        <v>841</v>
       </c>
       <c r="J122"/>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="M122" t="s">
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="N122" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O122" t="s">
-        <v>406</v>
+        <v>844</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="2"/>
       <c r="B123" s="2">
-        <v>111477460</v>
+        <v>111477177</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>845</v>
+      </c>
+      <c r="E123" s="2"/>
       <c r="F123" s="2" t="s">
-        <v>825</v>
+        <v>846</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="M123" s="2" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="N123" s="2" t="s">
-        <v>831</v>
+        <v>687</v>
       </c>
       <c r="O123" s="2" t="s">
-        <v>832</v>
+        <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="B124">
-        <v>111477461</v>
+        <v>111477513</v>
       </c>
       <c r="C124" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D124" t="s">
-        <v>823</v>
-[...6 lines deleted...]
-      </c>
+        <v>851</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
       <c r="G124" t="s">
-        <v>833</v>
+        <v>852</v>
       </c>
       <c r="H124" t="s">
-        <v>834</v>
+        <v>853</v>
       </c>
       <c r="I124" t="s">
-        <v>835</v>
+        <v>854</v>
       </c>
       <c r="J124"/>
       <c r="K124"/>
       <c r="L124" t="s">
-        <v>829</v>
+        <v>446</v>
       </c>
       <c r="M124" t="s">
-        <v>836</v>
+        <v>65</v>
       </c>
       <c r="N124" t="s">
-        <v>831</v>
+        <v>855</v>
       </c>
       <c r="O124" t="s">
-        <v>832</v>
+        <v>856</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" s="2"/>
       <c r="B125" s="2">
-        <v>111477241</v>
+        <v>111477345</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>837</v>
-[...4 lines deleted...]
-      </c>
+        <v>857</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="F125" s="2"/>
       <c r="G125" s="2" t="s">
-        <v>144</v>
+        <v>859</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>839</v>
+        <v>288</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>840</v>
-[...6 lines deleted...]
-      </c>
+        <v>860</v>
+      </c>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
-        <v>842</v>
+        <v>290</v>
       </c>
       <c r="M125" s="2" t="s">
-        <v>132</v>
+        <v>861</v>
       </c>
       <c r="N125" s="2" t="s">
-        <v>155</v>
+        <v>67</v>
       </c>
       <c r="O125" s="2" t="s">
-        <v>115</v>
+        <v>459</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="B126">
-        <v>111477410</v>
+        <v>111477439</v>
       </c>
       <c r="C126" t="s">
-        <v>414</v>
+        <v>257</v>
       </c>
       <c r="D126" t="s">
-        <v>843</v>
-[...6 lines deleted...]
-      </c>
+        <v>862</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
       <c r="G126" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="H126" t="s">
-        <v>846</v>
+        <v>275</v>
       </c>
       <c r="I126" t="s">
-        <v>847</v>
-[...1 lines deleted...]
-      <c r="J126"/>
+        <v>864</v>
+      </c>
+      <c r="J126" t="s">
+        <v>865</v>
+      </c>
       <c r="K126"/>
       <c r="L126" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="M126" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="N126" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="O126" t="s">
-        <v>438</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="2"/>
       <c r="B127" s="2">
-        <v>111477399</v>
+        <v>111477423</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="E127" s="2"/>
       <c r="F127" s="2"/>
       <c r="G127" s="2" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>871</v>
+      </c>
+      <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2" t="s">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="M127" s="2" t="s">
-        <v>855</v>
+        <v>873</v>
       </c>
       <c r="N127" s="2" t="s">
-        <v>155</v>
+        <v>874</v>
       </c>
       <c r="O127" s="2" t="s">
-        <v>184</v>
+        <v>723</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="B128">
-        <v>111477398</v>
+        <v>111477139</v>
       </c>
       <c r="C128" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D128" t="s">
-        <v>856</v>
+        <v>875</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
-      <c r="G128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" t="s">
-        <v>858</v>
+        <v>149</v>
       </c>
       <c r="I128" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="J128" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s">
-        <v>861</v>
+        <v>22</v>
       </c>
       <c r="M128" t="s">
-        <v>862</v>
+        <v>65</v>
       </c>
       <c r="N128" t="s">
-        <v>863</v>
+        <v>329</v>
       </c>
       <c r="O128" t="s">
-        <v>184</v>
+        <v>42</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="2"/>
       <c r="B129" s="2">
-        <v>111477171</v>
+        <v>111477332</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>66</v>
+        <v>467</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
       <c r="E129" s="2"/>
-      <c r="F129" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="2"/>
+      <c r="F129" s="2"/>
+      <c r="G129" s="2" t="s">
+        <v>879</v>
+      </c>
       <c r="H129" s="2" t="s">
-        <v>292</v>
+        <v>880</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="J129" s="2"/>
+        <v>881</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>882</v>
+      </c>
       <c r="K129" s="2"/>
       <c r="L129" s="2" t="s">
-        <v>138</v>
+        <v>883</v>
       </c>
       <c r="M129" s="2" t="s">
-        <v>866</v>
+        <v>65</v>
       </c>
       <c r="N129" s="2" t="s">
-        <v>269</v>
+        <v>67</v>
       </c>
       <c r="O129" s="2" t="s">
-        <v>32</v>
+        <v>466</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="B130">
-        <v>111477367</v>
+        <v>111477359</v>
       </c>
       <c r="C130" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D130" t="s">
-        <v>867</v>
-[...1 lines deleted...]
-      <c r="E130"/>
+        <v>884</v>
+      </c>
+      <c r="E130" t="s">
+        <v>204</v>
+      </c>
       <c r="F130" t="s">
-        <v>868</v>
+        <v>885</v>
       </c>
       <c r="G130" t="s">
-        <v>869</v>
+        <v>886</v>
       </c>
       <c r="H130" t="s">
-        <v>870</v>
+        <v>887</v>
       </c>
       <c r="I130" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="J130"/>
       <c r="K130"/>
       <c r="L130" t="s">
-        <v>873</v>
+        <v>889</v>
       </c>
       <c r="M130" t="s">
-        <v>182</v>
+        <v>890</v>
       </c>
       <c r="N130" t="s">
-        <v>220</v>
+        <v>174</v>
       </c>
       <c r="O130" t="s">
-        <v>874</v>
+        <v>145</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" s="2"/>
       <c r="B131" s="2">
-        <v>111477356</v>
+        <v>111477361</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>875</v>
+        <v>891</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>876</v>
+        <v>892</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>877</v>
+        <v>893</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>878</v>
+        <v>894</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>880</v>
+        <v>896</v>
       </c>
       <c r="J131" s="2" t="s">
-        <v>881</v>
+        <v>897</v>
       </c>
       <c r="K131" s="2"/>
       <c r="L131" s="2" t="s">
-        <v>882</v>
+        <v>898</v>
       </c>
       <c r="M131" s="2" t="s">
-        <v>883</v>
+        <v>65</v>
       </c>
       <c r="N131" s="2" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="O131" s="2" t="s">
-        <v>50</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="B132">
-        <v>111477405</v>
+        <v>111477436</v>
       </c>
       <c r="C132" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D132" t="s">
-        <v>884</v>
-[...9 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
       <c r="H132" t="s">
-        <v>478</v>
+        <v>900</v>
       </c>
       <c r="I132" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      </c>
+        <v>901</v>
+      </c>
+      <c r="J132"/>
       <c r="K132"/>
       <c r="L132" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="M132" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="N132" t="s">
-        <v>576</v>
+        <v>174</v>
       </c>
       <c r="O132" t="s">
-        <v>475</v>
+        <v>752</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="2"/>
       <c r="B133" s="2">
-        <v>111477334</v>
+        <v>111477190</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>892</v>
+        <v>904</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G133" s="2"/>
+        <v>906</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>907</v>
+      </c>
       <c r="H133" s="2" t="s">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>895</v>
+        <v>909</v>
       </c>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2" t="s">
-        <v>896</v>
+        <v>910</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>57</v>
+        <v>911</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>184</v>
+        <v>407</v>
       </c>
       <c r="O133" s="2" t="s">
-        <v>413</v>
+        <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="B134">
-        <v>111477390</v>
+        <v>111477219</v>
       </c>
       <c r="C134" t="s">
-        <v>66</v>
+        <v>467</v>
       </c>
       <c r="D134" t="s">
-        <v>897</v>
+        <v>912</v>
       </c>
       <c r="E134" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-        <v>899</v>
+        <v>913</v>
+      </c>
+      <c r="F134" t="s">
+        <v>17</v>
       </c>
       <c r="H134" t="s">
-        <v>900</v>
+        <v>914</v>
       </c>
       <c r="I134" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="J134" t="s">
-        <v>902</v>
+        <v>916</v>
       </c>
       <c r="K134"/>
       <c r="L134" t="s">
-        <v>903</v>
+        <v>917</v>
       </c>
       <c r="M134" t="s">
-        <v>904</v>
+        <v>65</v>
       </c>
       <c r="N134" t="s">
-        <v>289</v>
+        <v>66</v>
       </c>
       <c r="O134" t="s">
-        <v>905</v>
+        <v>42</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" s="2"/>
       <c r="B135" s="2">
-        <v>111477392</v>
+        <v>111477482</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>906</v>
+        <v>918</v>
       </c>
       <c r="E135" s="2"/>
-      <c r="F135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F135" s="2"/>
       <c r="G135" s="2" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="J135" s="2"/>
+        <v>921</v>
+      </c>
+      <c r="J135" s="2" t="s">
+        <v>922</v>
+      </c>
       <c r="K135" s="2"/>
       <c r="L135" s="2" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="M135" s="2" t="s">
-        <v>912</v>
+        <v>924</v>
       </c>
       <c r="N135" s="2" t="s">
-        <v>133</v>
+        <v>925</v>
       </c>
       <c r="O135" s="2" t="s">
-        <v>41</v>
+        <v>779</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="B136">
-        <v>111477441</v>
+        <v>111477179</v>
       </c>
       <c r="C136" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D136" t="s">
-        <v>913</v>
-[...6 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
       <c r="G136" t="s">
-        <v>915</v>
+        <v>927</v>
       </c>
       <c r="H136" t="s">
-        <v>916</v>
+        <v>928</v>
       </c>
       <c r="I136" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
       <c r="J136" t="s">
-        <v>918</v>
+        <v>930</v>
       </c>
       <c r="K136"/>
       <c r="L136" t="s">
-        <v>919</v>
+        <v>931</v>
       </c>
       <c r="M136" t="s">
-        <v>182</v>
+        <v>932</v>
       </c>
       <c r="N136" t="s">
-        <v>920</v>
+        <v>836</v>
       </c>
       <c r="O136" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" s="2"/>
       <c r="B137" s="2">
-        <v>111477273</v>
+        <v>111477310</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>921</v>
-[...5 lines deleted...]
-      <c r="G137" s="2"/>
+        <v>933</v>
+      </c>
+      <c r="E137" s="2"/>
+      <c r="F137" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>935</v>
+      </c>
       <c r="H137" s="2" t="s">
-        <v>923</v>
+        <v>936</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>924</v>
+        <v>937</v>
       </c>
       <c r="J137" s="2" t="s">
-        <v>274</v>
+        <v>938</v>
       </c>
       <c r="K137" s="2"/>
       <c r="L137" s="2" t="s">
-        <v>685</v>
+        <v>939</v>
       </c>
       <c r="M137" s="2" t="s">
-        <v>925</v>
+        <v>940</v>
       </c>
       <c r="N137" s="2" t="s">
-        <v>184</v>
+        <v>665</v>
       </c>
       <c r="O137" s="2" t="s">
-        <v>359</v>
+        <v>454</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="B138">
-        <v>111477197</v>
+        <v>111477339</v>
       </c>
       <c r="C138" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>926</v>
+        <v>933</v>
       </c>
       <c r="E138" t="s">
-        <v>927</v>
+        <v>941</v>
       </c>
       <c r="F138" t="s">
-        <v>928</v>
+        <v>17</v>
       </c>
       <c r="G138" t="s">
-        <v>929</v>
+        <v>942</v>
       </c>
       <c r="H138" t="s">
-        <v>930</v>
+        <v>943</v>
       </c>
       <c r="I138" t="s">
-        <v>931</v>
-[...1 lines deleted...]
-      <c r="J138"/>
+        <v>944</v>
+      </c>
+      <c r="J138" t="s">
+        <v>945</v>
+      </c>
       <c r="K138"/>
       <c r="L138" t="s">
-        <v>932</v>
+        <v>946</v>
       </c>
       <c r="M138" t="s">
-        <v>933</v>
+        <v>250</v>
       </c>
       <c r="N138" t="s">
-        <v>450</v>
+        <v>50</v>
       </c>
       <c r="O138" t="s">
-        <v>32</v>
+        <v>146</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" s="2"/>
       <c r="B139" s="2">
-        <v>111477303</v>
+        <v>111477340</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G139" s="2"/>
+        <v>17</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>947</v>
+      </c>
       <c r="H139" s="2" t="s">
-        <v>478</v>
+        <v>948</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>936</v>
+        <v>949</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>274</v>
+        <v>950</v>
       </c>
       <c r="K139" s="2"/>
       <c r="L139" s="2" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="M139" s="2" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="N139" s="2" t="s">
-        <v>612</v>
+        <v>50</v>
       </c>
       <c r="O139" s="2" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="B140">
-        <v>111477426</v>
+        <v>111477485</v>
       </c>
       <c r="C140" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D140" t="s">
-        <v>938</v>
+        <v>951</v>
       </c>
       <c r="E140"/>
-      <c r="F140" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F140"/>
       <c r="H140" t="s">
-        <v>941</v>
+        <v>952</v>
       </c>
       <c r="I140" t="s">
-        <v>942</v>
+        <v>953</v>
       </c>
       <c r="J140"/>
       <c r="K140"/>
       <c r="L140" t="s">
-        <v>943</v>
+        <v>290</v>
       </c>
       <c r="M140" t="s">
-        <v>462</v>
+        <v>65</v>
       </c>
       <c r="N140" t="s">
-        <v>944</v>
+        <v>174</v>
       </c>
       <c r="O140" t="s">
-        <v>945</v>
+        <v>439</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" s="2"/>
       <c r="B141" s="2">
-        <v>111477360</v>
+        <v>111477344</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>947</v>
-[...3 lines deleted...]
-      </c>
+        <v>955</v>
+      </c>
+      <c r="F141" s="2"/>
       <c r="G141" s="2" t="s">
-        <v>949</v>
+        <v>956</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>45</v>
+        <v>957</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>950</v>
-[...6 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
       <c r="L141" s="2" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="M141" s="2" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="N141" s="2" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O141" s="2" t="s">
-        <v>125</v>
+        <v>459</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="B142">
-        <v>111477186</v>
+        <v>111477498</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="D142" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="E142"/>
+        <v>961</v>
+      </c>
+      <c r="E142" t="s">
+        <v>962</v>
+      </c>
       <c r="F142" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="H142" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="I142" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="J142" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="K142"/>
       <c r="L142" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="M142" t="s">
-        <v>337</v>
+        <v>65</v>
       </c>
       <c r="N142" t="s">
-        <v>400</v>
+        <v>24</v>
       </c>
       <c r="O142" t="s">
-        <v>32</v>
+        <v>734</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" s="2"/>
       <c r="B143" s="2">
-        <v>111477384</v>
+        <v>111477460</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>955</v>
+        <v>968</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>962</v>
-[...1 lines deleted...]
-      <c r="F143" s="2"/>
+        <v>969</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>970</v>
+      </c>
       <c r="G143" s="2" t="s">
-        <v>963</v>
+        <v>971</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>964</v>
+        <v>972</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>965</v>
+        <v>973</v>
       </c>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2" t="s">
-        <v>961</v>
+        <v>974</v>
       </c>
       <c r="M143" s="2" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="N143" s="2" t="s">
-        <v>160</v>
+        <v>778</v>
       </c>
       <c r="O143" s="2" t="s">
-        <v>874</v>
+        <v>976</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="B144">
-        <v>111477272</v>
+        <v>111477461</v>
       </c>
       <c r="C144" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D144" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-      <c r="F144"/>
+        <v>968</v>
+      </c>
+      <c r="E144" t="s">
+        <v>194</v>
+      </c>
+      <c r="F144" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144" t="s">
+        <v>977</v>
+      </c>
       <c r="H144" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="I144" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="J144"/>
       <c r="K144"/>
       <c r="L144" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="M144" t="s">
-        <v>57</v>
+        <v>980</v>
       </c>
       <c r="N144" t="s">
-        <v>160</v>
+        <v>778</v>
       </c>
       <c r="O144" t="s">
-        <v>242</v>
+        <v>976</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="2"/>
       <c r="B145" s="2">
-        <v>111477172</v>
+        <v>111477241</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="E145" s="2"/>
       <c r="F145" s="2" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>973</v>
+        <v>163</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-      <c r="K145" s="2"/>
+        <v>984</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="K145" s="2">
+        <v>235477</v>
+      </c>
       <c r="L145" s="2" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="M145" s="2" t="s">
-        <v>977</v>
+        <v>152</v>
       </c>
       <c r="N145" s="2" t="s">
-        <v>978</v>
+        <v>174</v>
       </c>
       <c r="O145" s="2" t="s">
-        <v>32</v>
+        <v>134</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="B146">
-        <v>111477257</v>
+        <v>111477410</v>
       </c>
       <c r="C146" t="s">
-        <v>414</v>
+        <v>467</v>
       </c>
       <c r="D146" t="s">
-        <v>979</v>
-[...1 lines deleted...]
-      <c r="E146"/>
+        <v>987</v>
+      </c>
+      <c r="E146" t="s">
+        <v>988</v>
+      </c>
       <c r="F146" t="s">
-        <v>980</v>
+        <v>17</v>
       </c>
       <c r="G146" t="s">
-        <v>981</v>
+        <v>989</v>
       </c>
       <c r="H146" t="s">
-        <v>982</v>
+        <v>990</v>
       </c>
       <c r="I146" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="J146"/>
       <c r="K146"/>
       <c r="L146" t="s">
-        <v>502</v>
+        <v>992</v>
       </c>
       <c r="M146" t="s">
-        <v>57</v>
+        <v>993</v>
       </c>
       <c r="N146" t="s">
-        <v>984</v>
+        <v>139</v>
       </c>
       <c r="O146" t="s">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="2"/>
       <c r="B147" s="2">
-        <v>111477442</v>
+        <v>111477399</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="E147" s="2"/>
-      <c r="F147" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F147" s="2"/>
       <c r="G147" s="2" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>988</v>
-[...6 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="J147" s="2">
+        <v>75887</v>
+      </c>
+      <c r="K147" s="2"/>
       <c r="L147" s="2" t="s">
-        <v>804</v>
+        <v>998</v>
       </c>
       <c r="M147" s="2" t="s">
-        <v>991</v>
+        <v>999</v>
       </c>
       <c r="N147" s="2" t="s">
-        <v>992</v>
+        <v>174</v>
       </c>
       <c r="O147" s="2" t="s">
-        <v>993</v>
+        <v>202</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="B148">
-        <v>111477430</v>
+        <v>111477398</v>
       </c>
       <c r="C148" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D148" t="s">
-        <v>994</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>1000</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148" t="s">
+        <v>1001</v>
       </c>
       <c r="H148" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="I148" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="J148" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="M148" t="s">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="N148" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="O148" t="s">
-        <v>134</v>
+        <v>202</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="2"/>
       <c r="B149" s="2">
-        <v>111477445</v>
+        <v>111477171</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      </c>
+        <v>1007</v>
+      </c>
+      <c r="E149" s="2"/>
       <c r="F149" s="2" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="G149" s="2"/>
       <c r="H149" s="2" t="s">
-        <v>1006</v>
+        <v>332</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2" t="s">
-        <v>1008</v>
+        <v>158</v>
       </c>
       <c r="M149" s="2" t="s">
-        <v>57</v>
+        <v>1009</v>
       </c>
       <c r="N149" s="2" t="s">
-        <v>155</v>
+        <v>300</v>
       </c>
       <c r="O149" s="2" t="s">
-        <v>993</v>
+        <v>42</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="B150">
-        <v>111477321</v>
+        <v>111477367</v>
       </c>
       <c r="C150" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D150" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="E150"/>
-      <c r="F150"/>
+      <c r="F150" t="s">
+        <v>1011</v>
+      </c>
       <c r="G150" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H150" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I150" t="s">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="J150"/>
+        <v>1014</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1015</v>
+      </c>
       <c r="K150"/>
       <c r="L150" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="M150" t="s">
-        <v>1014</v>
+        <v>200</v>
       </c>
       <c r="N150" t="s">
-        <v>184</v>
+        <v>238</v>
       </c>
       <c r="O150" t="s">
-        <v>723</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" s="2"/>
       <c r="B151" s="2">
-        <v>111477284</v>
+        <v>111477356</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>213</v>
+        <v>1019</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>43</v>
+        <v>1020</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="J151" s="2" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="K151" s="2"/>
       <c r="L151" s="2" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="M151" s="2" t="s">
-        <v>469</v>
+        <v>1026</v>
       </c>
       <c r="N151" s="2" t="s">
-        <v>1021</v>
+        <v>160</v>
       </c>
       <c r="O151" s="2" t="s">
-        <v>347</v>
+        <v>58</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="B152">
-        <v>111477144</v>
+        <v>111477405</v>
       </c>
       <c r="C152" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D152" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="E152" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="F152" t="s">
-        <v>378</v>
+        <v>1029</v>
       </c>
       <c r="G152" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="H152" t="s">
-        <v>1025</v>
+        <v>547</v>
       </c>
       <c r="I152" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="J152"/>
+        <v>1031</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1032</v>
+      </c>
       <c r="K152"/>
       <c r="L152" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="M152" t="s">
-        <v>57</v>
+        <v>1034</v>
       </c>
       <c r="N152" t="s">
-        <v>155</v>
+        <v>656</v>
       </c>
       <c r="O152" t="s">
-        <v>32</v>
+        <v>544</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="2"/>
       <c r="B153" s="2">
-        <v>111477417</v>
+        <v>111477334</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>1022</v>
+        <v>1035</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G153" s="2"/>
       <c r="H153" s="2" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="M153" s="2" t="s">
-        <v>1032</v>
+        <v>65</v>
       </c>
       <c r="N153" s="2" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="O153" s="2" t="s">
-        <v>254</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="B154">
-        <v>111477366</v>
+        <v>111477390</v>
       </c>
       <c r="C154" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D154" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="E154" t="s">
-        <v>1034</v>
-[...3 lines deleted...]
-      </c>
+        <v>1041</v>
+      </c>
+      <c r="F154"/>
       <c r="G154" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="H154" t="s">
-        <v>257</v>
+        <v>1043</v>
       </c>
       <c r="I154" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="J154" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="K154"/>
       <c r="L154" t="s">
-        <v>259</v>
+        <v>1046</v>
       </c>
       <c r="M154" t="s">
-        <v>1039</v>
+        <v>1047</v>
       </c>
       <c r="N154" t="s">
-        <v>96</v>
+        <v>329</v>
       </c>
       <c r="O154" t="s">
-        <v>612</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" s="2"/>
       <c r="B155" s="2">
-        <v>111477369</v>
+        <v>111477392</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>1040</v>
-[...5 lines deleted...]
-      <c r="G155" s="2"/>
+        <v>1049</v>
+      </c>
+      <c r="E155" s="2"/>
+      <c r="F155" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>1051</v>
+      </c>
       <c r="H155" s="2" t="s">
-        <v>1042</v>
+        <v>1052</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2" t="s">
-        <v>1045</v>
+        <v>732</v>
       </c>
       <c r="M155" s="2" t="s">
-        <v>836</v>
+        <v>1054</v>
       </c>
       <c r="N155" s="2" t="s">
-        <v>220</v>
+        <v>153</v>
       </c>
       <c r="O155" s="2" t="s">
-        <v>1046</v>
+        <v>50</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="B156">
-        <v>111477239</v>
+        <v>111477441</v>
       </c>
       <c r="C156" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D156" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
       <c r="E156" t="s">
-        <v>162</v>
+        <v>1056</v>
       </c>
       <c r="F156" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1057</v>
       </c>
       <c r="H156" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="I156" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="J156" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="K156"/>
       <c r="L156" t="s">
-        <v>583</v>
+        <v>1061</v>
       </c>
       <c r="M156" t="s">
-        <v>57</v>
+        <v>200</v>
       </c>
       <c r="N156" t="s">
-        <v>133</v>
+        <v>1062</v>
       </c>
       <c r="O156" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="2"/>
       <c r="B157" s="2">
-        <v>111477396</v>
+        <v>111477499</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="E157" s="2"/>
       <c r="F157" s="2" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>478</v>
+        <v>1065</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>1053</v>
-[...3 lines deleted...]
-      </c>
+        <v>1066</v>
+      </c>
+      <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="M157" s="2" t="s">
-        <v>57</v>
+        <v>1068</v>
       </c>
       <c r="N157" s="2" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="O157" s="2" t="s">
-        <v>23</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="B158">
-        <v>111477201</v>
+        <v>111477467</v>
       </c>
       <c r="C158" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D158" t="s">
-        <v>1056</v>
-[...9 lines deleted...]
-      </c>
+        <v>1070</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
       <c r="H158" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="I158" t="s">
-        <v>1061</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>1072</v>
+      </c>
+      <c r="J158" t="s">
+        <v>1073</v>
+      </c>
       <c r="K158"/>
       <c r="L158" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="M158" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="N158" t="s">
-        <v>450</v>
+        <v>153</v>
       </c>
       <c r="O158" t="s">
-        <v>32</v>
+        <v>508</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="2"/>
       <c r="B159" s="2">
-        <v>111477364</v>
+        <v>111477273</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1064</v>
-[...4 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F159" s="2"/>
       <c r="G159" s="2"/>
       <c r="H159" s="2" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="J159" s="2"/>
+        <v>1079</v>
+      </c>
+      <c r="J159" s="2" t="s">
+        <v>305</v>
+      </c>
       <c r="K159" s="2"/>
       <c r="L159" s="2" t="s">
-        <v>1068</v>
+        <v>799</v>
       </c>
       <c r="M159" s="2" t="s">
-        <v>57</v>
+        <v>1080</v>
       </c>
       <c r="N159" s="2" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="O159" s="2" t="s">
-        <v>338</v>
+        <v>408</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="B160">
-        <v>111477270</v>
+        <v>111477197</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D160" t="s">
-        <v>1069</v>
-[...2 lines deleted...]
-      <c r="F160"/>
+        <v>1081</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1084</v>
+      </c>
       <c r="H160" t="s">
-        <v>1070</v>
+        <v>1085</v>
       </c>
       <c r="I160" t="s">
-        <v>1071</v>
+        <v>1086</v>
       </c>
       <c r="J160"/>
-      <c r="K160">
-[...1 lines deleted...]
-      </c>
+      <c r="K160"/>
       <c r="L160" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="M160" t="s">
-        <v>437</v>
+        <v>1088</v>
       </c>
       <c r="N160" t="s">
-        <v>450</v>
+        <v>519</v>
       </c>
       <c r="O160" t="s">
-        <v>359</v>
+        <v>42</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="2"/>
       <c r="B161" s="2">
-        <v>111477412</v>
+        <v>111477303</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>1073</v>
-[...1 lines deleted...]
-      <c r="E161" s="2"/>
+        <v>1089</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>1090</v>
+      </c>
       <c r="F161" s="2" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G161" s="2"/>
       <c r="H161" s="2" t="s">
-        <v>1076</v>
+        <v>547</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="J161" s="2"/>
+        <v>1091</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>305</v>
+      </c>
       <c r="K161" s="2"/>
       <c r="L161" s="2" t="s">
-        <v>1072</v>
+        <v>1092</v>
       </c>
       <c r="M161" s="2" t="s">
-        <v>1078</v>
+        <v>65</v>
       </c>
       <c r="N161" s="2" t="s">
-        <v>358</v>
+        <v>692</v>
       </c>
       <c r="O161" s="2" t="s">
-        <v>717</v>
+        <v>41</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="B162">
-        <v>111477355</v>
+        <v>111477426</v>
       </c>
       <c r="C162" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D162" t="s">
-        <v>1079</v>
-[...3 lines deleted...]
-      </c>
+        <v>1093</v>
+      </c>
+      <c r="E162"/>
       <c r="F162" t="s">
-        <v>43</v>
+        <v>1094</v>
       </c>
       <c r="G162" t="s">
-        <v>1081</v>
+        <v>1095</v>
       </c>
       <c r="H162" t="s">
-        <v>1082</v>
+        <v>1096</v>
       </c>
       <c r="I162" t="s">
-        <v>1083</v>
+        <v>1097</v>
       </c>
       <c r="J162"/>
       <c r="K162"/>
       <c r="L162" t="s">
-        <v>1084</v>
+        <v>1098</v>
       </c>
       <c r="M162" t="s">
-        <v>1085</v>
+        <v>531</v>
       </c>
       <c r="N162" t="s">
-        <v>1086</v>
+        <v>1099</v>
       </c>
       <c r="O162" t="s">
-        <v>50</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="2"/>
       <c r="B163" s="2">
-        <v>111477400</v>
+        <v>111477360</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>414</v>
+        <v>68</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1087</v>
+        <v>1101</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>1088</v>
+        <v>1102</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>43</v>
+        <v>1103</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>1089</v>
+        <v>1104</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>1090</v>
+        <v>53</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>1091</v>
+        <v>1105</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="K163" s="2"/>
+        <v>1106</v>
+      </c>
+      <c r="K163" s="2" t="s">
+        <v>1107</v>
+      </c>
       <c r="L163" s="2" t="s">
-        <v>1093</v>
+        <v>1108</v>
       </c>
       <c r="M163" s="2" t="s">
-        <v>1094</v>
+        <v>1109</v>
       </c>
       <c r="N163" s="2" t="s">
-        <v>576</v>
+        <v>174</v>
       </c>
       <c r="O163" s="2" t="s">
-        <v>184</v>
+        <v>145</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="B164">
-        <v>111477379</v>
+        <v>111477186</v>
       </c>
       <c r="C164" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D164" t="s">
-        <v>1095</v>
+        <v>1110</v>
       </c>
       <c r="E164"/>
-      <c r="F164"/>
+      <c r="F164" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1112</v>
+      </c>
       <c r="H164" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="I164" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="J164" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="K164"/>
       <c r="L164" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="M164" t="s">
-        <v>1100</v>
+        <v>386</v>
       </c>
       <c r="N164" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="O164" t="s">
-        <v>330</v>
+        <v>42</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="2"/>
       <c r="B165" s="2">
-        <v>111477377</v>
+        <v>111477384</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1095</v>
-[...1 lines deleted...]
-      <c r="E165" s="2"/>
+        <v>1110</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>1117</v>
+      </c>
       <c r="F165" s="2"/>
-      <c r="G165" s="2"/>
+      <c r="G165" s="2" t="s">
+        <v>1118</v>
+      </c>
       <c r="H165" s="2" t="s">
-        <v>1101</v>
+        <v>1119</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>1102</v>
-[...6 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
       <c r="L165" s="2" t="s">
-        <v>1099</v>
+        <v>1116</v>
       </c>
       <c r="M165" s="2" t="s">
-        <v>1104</v>
+        <v>1121</v>
       </c>
       <c r="N165" s="2" t="s">
-        <v>1105</v>
+        <v>24</v>
       </c>
       <c r="O165" s="2" t="s">
-        <v>330</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="B166">
-        <v>111477378</v>
+        <v>111477272</v>
       </c>
       <c r="C166" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D166" t="s">
-        <v>1095</v>
+        <v>1122</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="H166" t="s">
-        <v>1106</v>
+        <v>1123</v>
       </c>
       <c r="I166" t="s">
-        <v>1107</v>
-[...6 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166"/>
       <c r="L166" t="s">
-        <v>1099</v>
+        <v>1125</v>
       </c>
       <c r="M166" t="s">
-        <v>836</v>
+        <v>65</v>
       </c>
       <c r="N166" t="s">
-        <v>1105</v>
+        <v>24</v>
       </c>
       <c r="O166" t="s">
-        <v>330</v>
+        <v>274</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="2"/>
       <c r="B167" s="2">
-        <v>111477156</v>
+        <v>111477172</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1095</v>
-[...4 lines deleted...]
-      <c r="F167" s="2"/>
+        <v>1126</v>
+      </c>
+      <c r="E167" s="2"/>
+      <c r="F167" s="2" t="s">
+        <v>1127</v>
+      </c>
       <c r="G167" s="2" t="s">
-        <v>1109</v>
+        <v>1128</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>1110</v>
+        <v>1129</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>1111</v>
-[...3 lines deleted...]
-      </c>
+        <v>1130</v>
+      </c>
+      <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="M167" s="2" t="s">
-        <v>40</v>
+        <v>1132</v>
       </c>
       <c r="N167" s="2" t="s">
-        <v>133</v>
+        <v>1133</v>
       </c>
       <c r="O167" s="2" t="s">
-        <v>242</v>
+        <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="B168">
-        <v>111477221</v>
+        <v>111477257</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="D168" t="s">
-        <v>1114</v>
-[...4 lines deleted...]
-      <c r="F168"/>
+        <v>1134</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1136</v>
+      </c>
       <c r="H168" t="s">
-        <v>1116</v>
+        <v>1137</v>
       </c>
       <c r="I168" t="s">
-        <v>1117</v>
+        <v>1138</v>
       </c>
       <c r="J168"/>
-      <c r="K168">
-[...1 lines deleted...]
-      </c>
+      <c r="K168"/>
       <c r="L168" t="s">
-        <v>1118</v>
+        <v>571</v>
       </c>
       <c r="M168" t="s">
-        <v>862</v>
+        <v>65</v>
       </c>
       <c r="N168" t="s">
-        <v>1119</v>
+        <v>1139</v>
       </c>
       <c r="O168" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" s="2"/>
       <c r="B169" s="2">
-        <v>111477167</v>
+        <v>111477442</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>1120</v>
+        <v>1140</v>
       </c>
       <c r="E169" s="2"/>
-      <c r="F169" s="2"/>
+      <c r="F169" s="2" t="s">
+        <v>1140</v>
+      </c>
       <c r="G169" s="2" t="s">
-        <v>1121</v>
+        <v>1141</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>453</v>
+        <v>1142</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>1122</v>
+        <v>1143</v>
       </c>
       <c r="J169" s="2" t="s">
-        <v>1123</v>
-[...1 lines deleted...]
-      <c r="K169" s="2"/>
+        <v>1144</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>1145</v>
+      </c>
       <c r="L169" s="2" t="s">
-        <v>583</v>
+        <v>939</v>
       </c>
       <c r="M169" s="2" t="s">
-        <v>1124</v>
+        <v>1146</v>
       </c>
       <c r="N169" s="2" t="s">
-        <v>184</v>
+        <v>1147</v>
       </c>
       <c r="O169" s="2" t="s">
-        <v>32</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="B170">
-        <v>111477274</v>
+        <v>111477430</v>
       </c>
       <c r="C170" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D170" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="E170"/>
+        <v>1149</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1150</v>
+      </c>
       <c r="F170" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>1151</v>
       </c>
       <c r="H170" t="s">
-        <v>1127</v>
+        <v>1152</v>
       </c>
       <c r="I170" t="s">
-        <v>1128</v>
+        <v>1153</v>
       </c>
       <c r="J170" t="s">
-        <v>1129</v>
+        <v>1154</v>
       </c>
       <c r="K170"/>
       <c r="L170" t="s">
-        <v>583</v>
+        <v>313</v>
       </c>
       <c r="M170" t="s">
-        <v>1130</v>
+        <v>65</v>
       </c>
       <c r="N170" t="s">
-        <v>50</v>
+        <v>1155</v>
       </c>
       <c r="O170" t="s">
-        <v>242</v>
+        <v>154</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" s="2"/>
       <c r="B171" s="2">
-        <v>111477240</v>
+        <v>111477514</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>1131</v>
+        <v>1156</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>1132</v>
-[...6 lines deleted...]
-      </c>
+        <v>1157</v>
+      </c>
+      <c r="F171" s="2"/>
+      <c r="G171" s="2"/>
       <c r="H171" s="2" t="s">
-        <v>101</v>
+        <v>1158</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>1134</v>
-[...4 lines deleted...]
-      <c r="K171" s="2"/>
+        <v>1159</v>
+      </c>
+      <c r="J171" s="2"/>
+      <c r="K171" s="2">
+        <v>703390</v>
+      </c>
       <c r="L171" s="2" t="s">
-        <v>1136</v>
+        <v>178</v>
       </c>
       <c r="M171" s="2" t="s">
-        <v>437</v>
+        <v>65</v>
       </c>
       <c r="N171" s="2" t="s">
-        <v>358</v>
+        <v>1160</v>
       </c>
       <c r="O171" s="2" t="s">
-        <v>276</v>
+        <v>855</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="B172">
-        <v>111477464</v>
+        <v>111477445</v>
       </c>
       <c r="C172" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D172" t="s">
-        <v>1137</v>
+        <v>1161</v>
       </c>
       <c r="E172" t="s">
-        <v>1138</v>
+        <v>1162</v>
       </c>
       <c r="F172" t="s">
-        <v>43</v>
+        <v>1163</v>
       </c>
       <c r="G172" t="s">
-        <v>43</v>
+        <v>1164</v>
       </c>
       <c r="H172" t="s">
-        <v>1139</v>
+        <v>1165</v>
       </c>
       <c r="I172" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="J172"/>
       <c r="K172"/>
       <c r="L172" t="s">
-        <v>1000</v>
+        <v>1167</v>
       </c>
       <c r="M172" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="N172" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="O172" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" s="2"/>
       <c r="B173" s="2">
-        <v>111477247</v>
+        <v>111477321</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1143</v>
-[...6 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="E173" s="2"/>
+      <c r="F173" s="2"/>
       <c r="G173" s="2" t="s">
-        <v>1146</v>
+        <v>1169</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>1147</v>
+        <v>1170</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>1148</v>
+        <v>1171</v>
       </c>
       <c r="J173" s="2"/>
-      <c r="K173" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K173" s="2"/>
       <c r="L173" s="2" t="s">
-        <v>1149</v>
+        <v>1172</v>
       </c>
       <c r="M173" s="2" t="s">
-        <v>1150</v>
+        <v>1173</v>
       </c>
       <c r="N173" s="2" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="O173" s="2" t="s">
-        <v>1151</v>
+        <v>836</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="B174">
-        <v>111477227</v>
+        <v>111477472</v>
       </c>
       <c r="C174" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D174" t="s">
-        <v>1152</v>
+        <v>1174</v>
       </c>
       <c r="E174" t="s">
-        <v>1153</v>
+        <v>231</v>
       </c>
       <c r="F174" t="s">
-        <v>1154</v>
+        <v>17</v>
       </c>
       <c r="G174" t="s">
-        <v>1155</v>
+        <v>1175</v>
       </c>
       <c r="H174" t="s">
-        <v>1156</v>
+        <v>1176</v>
       </c>
       <c r="I174" t="s">
-        <v>1157</v>
+        <v>1177</v>
       </c>
       <c r="J174" t="s">
-        <v>1158</v>
+        <v>1178</v>
       </c>
       <c r="K174"/>
       <c r="L174" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="M174" t="s">
-        <v>1160</v>
+        <v>56</v>
       </c>
       <c r="N174" t="s">
-        <v>50</v>
+        <v>1180</v>
       </c>
       <c r="O174" t="s">
-        <v>32</v>
+        <v>779</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="2"/>
       <c r="B175" s="2">
-        <v>111477446</v>
+        <v>111477284</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-      <c r="F175" s="2"/>
+        <v>1174</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G175" s="2" t="s">
-        <v>1162</v>
+        <v>1181</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>710</v>
+        <v>1182</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>1163</v>
+        <v>1183</v>
       </c>
       <c r="J175" s="2" t="s">
-        <v>1164</v>
+        <v>1184</v>
       </c>
       <c r="K175" s="2"/>
       <c r="L175" s="2" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="M175" s="2" t="s">
-        <v>57</v>
+        <v>538</v>
       </c>
       <c r="N175" s="2" t="s">
-        <v>22</v>
+        <v>628</v>
       </c>
       <c r="O175" s="2" t="s">
-        <v>993</v>
+        <v>396</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="B176">
-        <v>111477353</v>
+        <v>111477144</v>
       </c>
       <c r="C176" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D176" t="s">
-        <v>1165</v>
+        <v>1185</v>
       </c>
       <c r="E176" t="s">
-        <v>1166</v>
+        <v>1186</v>
       </c>
       <c r="F176" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="G176" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
       <c r="H176" t="s">
-        <v>101</v>
+        <v>1188</v>
       </c>
       <c r="I176" t="s">
-        <v>1168</v>
+        <v>1189</v>
       </c>
       <c r="J176"/>
       <c r="K176"/>
       <c r="L176" t="s">
-        <v>1169</v>
+        <v>1190</v>
       </c>
       <c r="M176" t="s">
-        <v>591</v>
+        <v>65</v>
       </c>
       <c r="N176" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O176" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="2"/>
       <c r="B177" s="2">
-        <v>111477411</v>
+        <v>111477417</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>1170</v>
+        <v>1185</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G177" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>1192</v>
+      </c>
       <c r="H177" s="2" t="s">
-        <v>1172</v>
+        <v>1193</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>1173</v>
+        <v>1194</v>
       </c>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="M177" s="2" t="s">
-        <v>57</v>
+        <v>1195</v>
       </c>
       <c r="N177" s="2" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="O177" s="2" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="B178">
-        <v>111477362</v>
+        <v>111477366</v>
       </c>
       <c r="C178" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D178" t="s">
-        <v>1175</v>
-[...1 lines deleted...]
-      <c r="E178"/>
+        <v>1196</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1197</v>
+      </c>
       <c r="F178" t="s">
-        <v>43</v>
+        <v>1198</v>
       </c>
       <c r="G178" t="s">
-        <v>1176</v>
+        <v>1199</v>
       </c>
       <c r="H178" t="s">
-        <v>1177</v>
+        <v>288</v>
       </c>
       <c r="I178" t="s">
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="J178" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s">
-        <v>1000</v>
+        <v>290</v>
       </c>
       <c r="M178" t="s">
-        <v>64</v>
+        <v>1202</v>
       </c>
       <c r="N178" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="O178" t="s">
-        <v>338</v>
+        <v>692</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" s="2"/>
       <c r="B179" s="2">
-        <v>111477229</v>
+        <v>111477369</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>1180</v>
-[...7 lines deleted...]
-      </c>
+        <v>1203</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
       <c r="H179" s="2" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>1184</v>
-[...1 lines deleted...]
-      <c r="J179" s="2"/>
+        <v>1206</v>
+      </c>
+      <c r="J179" s="2" t="s">
+        <v>1207</v>
+      </c>
       <c r="K179" s="2"/>
       <c r="L179" s="2" t="s">
-        <v>1185</v>
+        <v>1208</v>
       </c>
       <c r="M179" s="2" t="s">
-        <v>1186</v>
+        <v>980</v>
       </c>
       <c r="N179" s="2" t="s">
-        <v>607</v>
+        <v>238</v>
       </c>
       <c r="O179" s="2" t="s">
-        <v>32</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="B180">
-        <v>111477316</v>
+        <v>111477239</v>
       </c>
       <c r="C180" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D180" t="s">
-        <v>1187</v>
+        <v>1210</v>
       </c>
       <c r="E180" t="s">
-        <v>1188</v>
+        <v>180</v>
       </c>
       <c r="F180" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>17</v>
       </c>
       <c r="H180" t="s">
-        <v>45</v>
+        <v>1211</v>
       </c>
       <c r="I180" t="s">
-        <v>1190</v>
+        <v>1212</v>
       </c>
       <c r="J180" t="s">
-        <v>1191</v>
+        <v>1213</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
-        <v>1192</v>
+        <v>663</v>
       </c>
       <c r="M180" t="s">
-        <v>1193</v>
+        <v>65</v>
       </c>
       <c r="N180" t="s">
-        <v>612</v>
+        <v>153</v>
       </c>
       <c r="O180" t="s">
-        <v>65</v>
+        <v>134</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" s="2"/>
       <c r="B181" s="2">
-        <v>111477200</v>
+        <v>111477396</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>1194</v>
-[...3 lines deleted...]
-      </c>
+        <v>1214</v>
+      </c>
+      <c r="E181" s="2"/>
       <c r="F181" s="2" t="s">
-        <v>1196</v>
+        <v>426</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>1197</v>
+        <v>1215</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>1198</v>
+        <v>547</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="J181" s="2" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="K181" s="2"/>
       <c r="L181" s="2" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="M181" s="2" t="s">
-        <v>1202</v>
+        <v>65</v>
       </c>
       <c r="N181" s="2" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="O181" s="2" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="B182">
-        <v>111477374</v>
+        <v>111477201</v>
       </c>
       <c r="C182" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D182" t="s">
-        <v>1194</v>
+        <v>1219</v>
       </c>
       <c r="E182" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
       <c r="F182" t="s">
-        <v>1196</v>
+        <v>1221</v>
       </c>
       <c r="G182" t="s">
-        <v>1204</v>
+        <v>1222</v>
       </c>
       <c r="H182" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="I182" t="s">
-        <v>1206</v>
-[...3 lines deleted...]
-      </c>
+        <v>1224</v>
+      </c>
+      <c r="J182"/>
       <c r="K182"/>
       <c r="L182" t="s">
-        <v>1201</v>
+        <v>1225</v>
       </c>
       <c r="M182" t="s">
-        <v>862</v>
+        <v>1226</v>
       </c>
       <c r="N182" t="s">
-        <v>134</v>
+        <v>519</v>
       </c>
       <c r="O182" t="s">
-        <v>368</v>
+        <v>42</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="2"/>
       <c r="B183" s="2">
-        <v>111477425</v>
+        <v>111477492</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>1208</v>
+        <v>1227</v>
       </c>
       <c r="E183" s="2"/>
-      <c r="F183" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F183" s="2"/>
       <c r="G183" s="2" t="s">
-        <v>1209</v>
+        <v>1228</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>1210</v>
+        <v>773</v>
       </c>
       <c r="I183" s="2" t="s">
-        <v>1211</v>
-[...3 lines deleted...]
-      </c>
+        <v>1229</v>
+      </c>
+      <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2" t="s">
-        <v>590</v>
+        <v>1230</v>
       </c>
       <c r="M183" s="2" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="N183" s="2" t="s">
-        <v>648</v>
+        <v>1232</v>
       </c>
       <c r="O183" s="2" t="s">
-        <v>95</v>
+        <v>925</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="B184">
-        <v>111477304</v>
+        <v>111477364</v>
       </c>
       <c r="C184" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D184" t="s">
-        <v>1214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1233</v>
+      </c>
+      <c r="E184"/>
       <c r="F184" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="H184" t="s">
-        <v>1217</v>
+        <v>1235</v>
       </c>
       <c r="I184" t="s">
-        <v>1218</v>
+        <v>1236</v>
       </c>
       <c r="J184"/>
       <c r="K184"/>
       <c r="L184" t="s">
-        <v>1219</v>
+        <v>1237</v>
       </c>
       <c r="M184" t="s">
-        <v>1220</v>
+        <v>65</v>
       </c>
       <c r="N184" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="O184" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="2"/>
       <c r="B185" s="2">
-        <v>111477224</v>
+        <v>111477270</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>1221</v>
-[...3 lines deleted...]
-      </c>
+        <v>1238</v>
+      </c>
+      <c r="E185" s="2"/>
       <c r="F185" s="2"/>
-      <c r="G185" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G185" s="2"/>
       <c r="H185" s="2" t="s">
-        <v>1224</v>
+        <v>1239</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>1225</v>
-[...4 lines deleted...]
-      <c r="K185" s="2"/>
+        <v>1240</v>
+      </c>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2">
+        <v>6903096</v>
+      </c>
       <c r="L185" s="2" t="s">
-        <v>1227</v>
+        <v>1241</v>
       </c>
       <c r="M185" s="2" t="s">
-        <v>1228</v>
+        <v>499</v>
       </c>
       <c r="N185" s="2" t="s">
-        <v>184</v>
+        <v>519</v>
       </c>
       <c r="O185" s="2" t="s">
-        <v>32</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="B186">
-        <v>111477220</v>
+        <v>111477412</v>
       </c>
       <c r="C186" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D186" t="s">
-        <v>1229</v>
-[...3 lines deleted...]
-      </c>
+        <v>1242</v>
+      </c>
+      <c r="E186"/>
       <c r="F186" t="s">
-        <v>43</v>
+        <v>1243</v>
       </c>
       <c r="G186" t="s">
-        <v>1231</v>
+        <v>1244</v>
       </c>
       <c r="H186" t="s">
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="I186" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="J186"/>
       <c r="K186"/>
       <c r="L186" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="M186" t="s">
-        <v>437</v>
+        <v>1247</v>
       </c>
       <c r="N186" t="s">
-        <v>607</v>
+        <v>407</v>
       </c>
       <c r="O186" t="s">
-        <v>32</v>
+        <v>830</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" s="2"/>
       <c r="B187" s="2">
-        <v>111477278</v>
+        <v>111477506</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="E187" s="2"/>
+        <v>1248</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>1249</v>
+      </c>
       <c r="F187" s="2" t="s">
-        <v>1236</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="G187" s="2"/>
       <c r="H187" s="2" t="s">
-        <v>1238</v>
+        <v>1251</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>1239</v>
-[...1 lines deleted...]
-      <c r="J187" s="2"/>
+        <v>1252</v>
+      </c>
+      <c r="J187" s="2" t="s">
+        <v>1253</v>
+      </c>
       <c r="K187" s="2"/>
       <c r="L187" s="2" t="s">
-        <v>1240</v>
+        <v>1254</v>
       </c>
       <c r="M187" s="2" t="s">
-        <v>1241</v>
+        <v>65</v>
       </c>
       <c r="N187" s="2" t="s">
-        <v>126</v>
+        <v>1255</v>
       </c>
       <c r="O187" s="2" t="s">
-        <v>205</v>
+        <v>925</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="B188">
-        <v>111477194</v>
+        <v>111477355</v>
       </c>
       <c r="C188" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D188" t="s">
-        <v>1242</v>
-[...1 lines deleted...]
-      <c r="E188"/>
+        <v>1256</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1257</v>
+      </c>
       <c r="F188" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="G188" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
       <c r="H188" t="s">
-        <v>1244</v>
+        <v>1259</v>
       </c>
       <c r="I188" t="s">
-        <v>1245</v>
-[...3 lines deleted...]
-      </c>
+        <v>1260</v>
+      </c>
+      <c r="J188"/>
       <c r="K188"/>
       <c r="L188" t="s">
-        <v>1247</v>
+        <v>1261</v>
       </c>
       <c r="M188" t="s">
-        <v>1248</v>
+        <v>1262</v>
       </c>
       <c r="N188" t="s">
-        <v>607</v>
+        <v>1263</v>
       </c>
       <c r="O188" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" s="2"/>
       <c r="B189" s="2">
-        <v>111477343</v>
+        <v>111477400</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>66</v>
+        <v>467</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>1242</v>
+        <v>1264</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="F189" s="2"/>
+        <v>1265</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G189" s="2" t="s">
-        <v>1249</v>
+        <v>1266</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>1250</v>
+        <v>1267</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>1251</v>
+        <v>1268</v>
       </c>
       <c r="J189" s="2" t="s">
-        <v>1246</v>
+        <v>1269</v>
       </c>
       <c r="K189" s="2"/>
       <c r="L189" s="2" t="s">
-        <v>1247</v>
+        <v>1270</v>
       </c>
       <c r="M189" s="2" t="s">
-        <v>1252</v>
+        <v>1271</v>
       </c>
       <c r="N189" s="2" t="s">
-        <v>304</v>
+        <v>656</v>
       </c>
       <c r="O189" s="2" t="s">
-        <v>406</v>
+        <v>202</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="B190">
-        <v>111477341</v>
+        <v>111477379</v>
       </c>
       <c r="C190" t="s">
         <v>15</v>
       </c>
       <c r="D190" t="s">
-        <v>1242</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="E190"/>
       <c r="F190"/>
-      <c r="G190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H190" t="s">
-        <v>1254</v>
+        <v>1273</v>
       </c>
       <c r="I190" t="s">
-        <v>1255</v>
-[...2 lines deleted...]
-      <c r="K190"/>
+        <v>1274</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K190">
+        <v>7003971</v>
+      </c>
       <c r="L190" t="s">
-        <v>1247</v>
+        <v>1276</v>
       </c>
       <c r="M190" t="s">
-        <v>1256</v>
+        <v>1277</v>
       </c>
       <c r="N190" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="O190" t="s">
-        <v>338</v>
+        <v>379</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="2"/>
       <c r="B191" s="2">
-        <v>111477327</v>
+        <v>111477377</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1257</v>
+        <v>1272</v>
       </c>
       <c r="E191" s="2"/>
       <c r="F191" s="2"/>
-      <c r="G191" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G191" s="2"/>
       <c r="H191" s="2" t="s">
-        <v>1259</v>
+        <v>1278</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>1260</v>
-[...3 lines deleted...]
-        <v>1261</v>
+        <v>1279</v>
+      </c>
+      <c r="J191" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K191" s="2">
+        <v>7003537</v>
       </c>
       <c r="L191" s="2" t="s">
-        <v>1262</v>
+        <v>1276</v>
       </c>
       <c r="M191" s="2" t="s">
-        <v>1263</v>
+        <v>635</v>
       </c>
       <c r="N191" s="2" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="O191" s="2" t="s">
-        <v>284</v>
+        <v>379</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="B192">
-        <v>111477457</v>
+        <v>111477378</v>
       </c>
       <c r="C192" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D192" t="s">
-        <v>1265</v>
-[...9 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
       <c r="H192" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
       <c r="I192" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="J192" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="K192"/>
+        <v>1280</v>
+      </c>
+      <c r="K192">
+        <v>7003855</v>
+      </c>
       <c r="L192" t="s">
-        <v>1269</v>
+        <v>1276</v>
       </c>
       <c r="M192" t="s">
-        <v>48</v>
+        <v>980</v>
       </c>
       <c r="N192" t="s">
-        <v>22</v>
+        <v>1281</v>
       </c>
       <c r="O192" t="s">
-        <v>1270</v>
+        <v>379</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" s="2"/>
       <c r="B193" s="2">
-        <v>111477259</v>
+        <v>111477156</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1271</v>
-[...1 lines deleted...]
-      <c r="E193" s="2"/>
+        <v>1272</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>1284</v>
+      </c>
       <c r="F193" s="2"/>
-      <c r="G193" s="2"/>
+      <c r="G193" s="2" t="s">
+        <v>1285</v>
+      </c>
       <c r="H193" s="2" t="s">
-        <v>478</v>
+        <v>1286</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>1272</v>
-[...4 lines deleted...]
-      </c>
+        <v>1287</v>
+      </c>
+      <c r="J193" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="K193" s="2"/>
       <c r="L193" s="2" t="s">
-        <v>1273</v>
+        <v>1289</v>
       </c>
       <c r="M193" s="2" t="s">
-        <v>1274</v>
+        <v>49</v>
       </c>
       <c r="N193" s="2" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="O193" s="2" t="s">
-        <v>199</v>
+        <v>274</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="B194">
-        <v>111477471</v>
+        <v>111477221</v>
       </c>
       <c r="C194" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="D194" t="s">
-        <v>1275</v>
-[...7 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1291</v>
+      </c>
+      <c r="F194"/>
       <c r="H194" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
       <c r="I194" t="s">
-        <v>1278</v>
-[...4 lines deleted...]
-      <c r="K194"/>
+        <v>1293</v>
+      </c>
+      <c r="J194"/>
+      <c r="K194">
+        <v>6870876</v>
+      </c>
       <c r="L194" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
       <c r="M194" t="s">
-        <v>1281</v>
+        <v>254</v>
       </c>
       <c r="N194" t="s">
-        <v>155</v>
+        <v>1295</v>
       </c>
       <c r="O194" t="s">
-        <v>1282</v>
+        <v>42</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" s="2"/>
       <c r="B195" s="2">
-        <v>111477402</v>
+        <v>111477167</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>1283</v>
-[...3 lines deleted...]
-      </c>
+        <v>1296</v>
+      </c>
+      <c r="E195" s="2"/>
       <c r="F195" s="2"/>
-      <c r="G195" s="2"/>
+      <c r="G195" s="2" t="s">
+        <v>1297</v>
+      </c>
       <c r="H195" s="2" t="s">
-        <v>1285</v>
+        <v>522</v>
       </c>
       <c r="I195" s="2" t="s">
-        <v>1286</v>
+        <v>1298</v>
       </c>
       <c r="J195" s="2" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="K195" s="2"/>
       <c r="L195" s="2" t="s">
-        <v>1288</v>
+        <v>663</v>
       </c>
       <c r="M195" s="2" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="N195" s="2" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="O195" s="2" t="s">
-        <v>304</v>
+        <v>42</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="B196">
-        <v>111476872</v>
+        <v>111477274</v>
       </c>
       <c r="C196" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D196" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>1296</v>
+      </c>
+      <c r="E196"/>
       <c r="F196" t="s">
-        <v>1292</v>
+        <v>1301</v>
       </c>
       <c r="G196" t="s">
-        <v>1293</v>
+        <v>1302</v>
       </c>
       <c r="H196" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="I196" t="s">
-        <v>1295</v>
-[...4 lines deleted...]
-      </c>
+        <v>1304</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K196"/>
       <c r="L196" t="s">
-        <v>1296</v>
+        <v>663</v>
       </c>
       <c r="M196" t="s">
-        <v>1297</v>
+        <v>1306</v>
       </c>
       <c r="N196" t="s">
-        <v>384</v>
+        <v>58</v>
       </c>
       <c r="O196" t="s">
-        <v>115</v>
+        <v>274</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" s="2"/>
       <c r="B197" s="2">
-        <v>111477408</v>
+        <v>111477240</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>1299</v>
+        <v>1308</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>378</v>
+        <v>1309</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>1300</v>
+        <v>495</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>1301</v>
+        <v>120</v>
       </c>
       <c r="I197" s="2" t="s">
-        <v>1302</v>
-[...4 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="J197" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="K197" s="2"/>
       <c r="L197" s="2" t="s">
-        <v>1303</v>
+        <v>1312</v>
       </c>
       <c r="M197" s="2" t="s">
-        <v>57</v>
+        <v>499</v>
       </c>
       <c r="N197" s="2" t="s">
-        <v>1304</v>
+        <v>407</v>
       </c>
       <c r="O197" s="2" t="s">
-        <v>438</v>
+        <v>307</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="B198">
-        <v>111477206</v>
+        <v>111477464</v>
       </c>
       <c r="C198" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D198" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="E198" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="F198"/>
+        <v>1314</v>
+      </c>
+      <c r="F198" t="s">
+        <v>17</v>
+      </c>
       <c r="G198" t="s">
-        <v>1307</v>
+        <v>17</v>
       </c>
       <c r="H198" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="I198" t="s">
-        <v>1309</v>
-[...1 lines deleted...]
-      <c r="J198"/>
+        <v>1316</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1317</v>
+      </c>
       <c r="K198"/>
       <c r="L198" t="s">
-        <v>1310</v>
+        <v>313</v>
       </c>
       <c r="M198" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="N198" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="O198" t="s">
-        <v>32</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" s="2"/>
       <c r="B199" s="2">
-        <v>111477393</v>
+        <v>111477247</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1311</v>
+        <v>1319</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>1312</v>
+        <v>1320</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>43</v>
+        <v>1321</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1313</v>
+        <v>1322</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>472</v>
+        <v>1323</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>1314</v>
-[...4 lines deleted...]
-      <c r="K199" s="2"/>
+        <v>1324</v>
+      </c>
+      <c r="J199" s="2"/>
+      <c r="K199" s="2">
+        <v>29068793</v>
+      </c>
       <c r="L199" s="2" t="s">
-        <v>1316</v>
+        <v>1325</v>
       </c>
       <c r="M199" s="2" t="s">
-        <v>1317</v>
+        <v>1326</v>
       </c>
       <c r="N199" s="2" t="s">
-        <v>133</v>
+        <v>274</v>
       </c>
       <c r="O199" s="2" t="s">
-        <v>41</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="B200">
-        <v>111477371</v>
+        <v>111477227</v>
       </c>
       <c r="C200" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D200" t="s">
-        <v>1318</v>
-[...1 lines deleted...]
-      <c r="E200"/>
+        <v>1328</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1329</v>
+      </c>
       <c r="F200" t="s">
-        <v>378</v>
+        <v>1330</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1331</v>
       </c>
       <c r="H200" t="s">
-        <v>1319</v>
+        <v>1332</v>
       </c>
       <c r="I200" t="s">
-        <v>1320</v>
+        <v>1333</v>
       </c>
       <c r="J200" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1334</v>
+      </c>
+      <c r="K200"/>
       <c r="L200" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
       <c r="M200" t="s">
-        <v>1256</v>
+        <v>1336</v>
       </c>
       <c r="N200" t="s">
-        <v>1323</v>
+        <v>58</v>
       </c>
       <c r="O200" t="s">
-        <v>1046</v>
+        <v>42</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" s="2"/>
       <c r="B201" s="2">
-        <v>111477381</v>
+        <v>111477446</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="E201" s="2"/>
-      <c r="F201" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F201" s="2"/>
       <c r="G201" s="2" t="s">
-        <v>1325</v>
+        <v>1338</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>1326</v>
+        <v>823</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>1327</v>
-[...1 lines deleted...]
-      <c r="J201" s="2"/>
+        <v>1339</v>
+      </c>
+      <c r="J201" s="2" t="s">
+        <v>1340</v>
+      </c>
       <c r="K201" s="2"/>
       <c r="L201" s="2" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="M201" s="2" t="s">
-        <v>437</v>
+        <v>65</v>
       </c>
       <c r="N201" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="O201" s="2" t="s">
-        <v>23</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="B202">
-        <v>111477454</v>
+        <v>111477353</v>
       </c>
       <c r="C202" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D202" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-      <c r="F202"/>
+        <v>1341</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F202" t="s">
+        <v>426</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1343</v>
+      </c>
       <c r="H202" t="s">
-        <v>1330</v>
+        <v>120</v>
       </c>
       <c r="I202" t="s">
-        <v>1331</v>
+        <v>1344</v>
       </c>
       <c r="J202"/>
       <c r="K202"/>
       <c r="L202" t="s">
-        <v>1332</v>
+        <v>1345</v>
       </c>
       <c r="M202" t="s">
-        <v>1333</v>
+        <v>671</v>
       </c>
       <c r="N202" t="s">
-        <v>1334</v>
+        <v>174</v>
       </c>
       <c r="O202" t="s">
-        <v>313</v>
+        <v>58</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" s="2"/>
       <c r="B203" s="2">
-        <v>111477077</v>
+        <v>111477411</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>1335</v>
-[...5 lines deleted...]
-      </c>
+        <v>1346</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="2"/>
       <c r="H203" s="2" t="s">
-        <v>1337</v>
+        <v>1348</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>1338</v>
-[...3 lines deleted...]
-      </c>
+        <v>1349</v>
+      </c>
+      <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2" t="s">
-        <v>1340</v>
+        <v>1350</v>
       </c>
       <c r="M203" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N203" s="2" t="s">
-        <v>96</v>
+        <v>66</v>
       </c>
       <c r="O203" s="2" t="s">
-        <v>211</v>
+        <v>353</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="B204">
-        <v>111477256</v>
+        <v>111477362</v>
       </c>
       <c r="C204" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D204" t="s">
-        <v>1341</v>
-[...3 lines deleted...]
-      </c>
+        <v>1351</v>
+      </c>
+      <c r="E204"/>
       <c r="F204" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G204" t="s">
-        <v>433</v>
+        <v>1352</v>
       </c>
       <c r="H204" t="s">
-        <v>1343</v>
+        <v>1353</v>
       </c>
       <c r="I204" t="s">
-        <v>1344</v>
-[...1 lines deleted...]
-      <c r="J204"/>
+        <v>1354</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1355</v>
+      </c>
       <c r="K204"/>
       <c r="L204" t="s">
-        <v>1345</v>
+        <v>313</v>
       </c>
       <c r="M204" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="N204" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="O204" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" s="2"/>
       <c r="B205" s="2">
-        <v>111477433</v>
+        <v>111477229</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>1346</v>
+        <v>1356</v>
       </c>
       <c r="E205" s="2"/>
       <c r="F205" s="2" t="s">
-        <v>1347</v>
-[...1 lines deleted...]
-      <c r="G205" s="2"/>
+        <v>1357</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>1358</v>
+      </c>
       <c r="H205" s="2" t="s">
-        <v>596</v>
+        <v>1359</v>
       </c>
       <c r="I205" s="2" t="s">
-        <v>1348</v>
-[...3 lines deleted...]
-      </c>
+        <v>1360</v>
+      </c>
+      <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="2" t="s">
-        <v>1349</v>
+        <v>1361</v>
       </c>
       <c r="M205" s="2" t="s">
-        <v>836</v>
+        <v>1362</v>
       </c>
       <c r="N205" s="2" t="s">
-        <v>993</v>
+        <v>687</v>
       </c>
       <c r="O205" s="2" t="s">
-        <v>648</v>
+        <v>42</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="B206">
-        <v>111477337</v>
+        <v>111477316</v>
       </c>
       <c r="C206" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D206" t="s">
-        <v>1350</v>
-[...1 lines deleted...]
-      <c r="E206"/>
+        <v>1363</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1364</v>
+      </c>
       <c r="F206" t="s">
-        <v>1292</v>
+        <v>426</v>
       </c>
       <c r="G206" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="H206" t="s">
-        <v>478</v>
+        <v>53</v>
       </c>
       <c r="I206" t="s">
-        <v>1352</v>
+        <v>1366</v>
       </c>
       <c r="J206" t="s">
-        <v>1353</v>
+        <v>1367</v>
       </c>
       <c r="K206"/>
       <c r="L206" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
       <c r="M206" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="N206" t="s">
-        <v>1142</v>
+        <v>692</v>
       </c>
       <c r="O206" t="s">
-        <v>126</v>
+        <v>85</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" s="2"/>
       <c r="B207" s="2">
-        <v>111477421</v>
+        <v>111477200</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>262</v>
+        <v>1371</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G207" s="2"/>
+        <v>1372</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>1373</v>
+      </c>
       <c r="H207" s="2" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>1358</v>
-[...1 lines deleted...]
-      <c r="J207" s="2"/>
+        <v>1375</v>
+      </c>
+      <c r="J207" s="2" t="s">
+        <v>1376</v>
+      </c>
       <c r="K207" s="2"/>
       <c r="L207" s="2" t="s">
-        <v>1359</v>
+        <v>1377</v>
       </c>
       <c r="M207" s="2" t="s">
-        <v>437</v>
+        <v>1378</v>
       </c>
       <c r="N207" s="2" t="s">
-        <v>1360</v>
+        <v>98</v>
       </c>
       <c r="O207" s="2" t="s">
-        <v>393</v>
+        <v>42</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="B208">
-        <v>111477192</v>
+        <v>111477374</v>
       </c>
       <c r="C208" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D208" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="E208" t="s">
-        <v>1362</v>
+        <v>1379</v>
       </c>
       <c r="F208" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="G208" t="s">
-        <v>1364</v>
+        <v>1380</v>
       </c>
       <c r="H208" t="s">
-        <v>1365</v>
+        <v>773</v>
       </c>
       <c r="I208" t="s">
-        <v>1366</v>
+        <v>1381</v>
       </c>
       <c r="J208" t="s">
-        <v>1367</v>
+        <v>1382</v>
       </c>
       <c r="K208"/>
       <c r="L208" t="s">
-        <v>20</v>
+        <v>1377</v>
       </c>
       <c r="M208" t="s">
-        <v>40</v>
+        <v>254</v>
       </c>
       <c r="N208" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="O208" t="s">
-        <v>32</v>
+        <v>417</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" s="2"/>
       <c r="B209" s="2">
-        <v>111477148</v>
+        <v>111477425</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1368</v>
+        <v>1383</v>
       </c>
       <c r="E209" s="2"/>
-      <c r="F209" s="2"/>
+      <c r="F209" s="2" t="s">
+        <v>764</v>
+      </c>
       <c r="G209" s="2" t="s">
-        <v>1369</v>
+        <v>1384</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>1370</v>
+        <v>1385</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="J209" s="2"/>
+        <v>1386</v>
+      </c>
+      <c r="J209" s="2" t="s">
+        <v>1387</v>
+      </c>
       <c r="K209" s="2"/>
       <c r="L209" s="2" t="s">
-        <v>1000</v>
+        <v>670</v>
       </c>
       <c r="M209" s="2" t="s">
-        <v>57</v>
+        <v>1388</v>
       </c>
       <c r="N209" s="2" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="O209" s="2" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="B210">
-        <v>111477170</v>
+        <v>111477304</v>
       </c>
       <c r="C210" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D210" t="s">
-        <v>1372</v>
-[...2 lines deleted...]
-      <c r="F210"/>
+        <v>1389</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F210" t="s">
+        <v>17</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1391</v>
+      </c>
       <c r="H210" t="s">
-        <v>1373</v>
+        <v>1392</v>
       </c>
       <c r="I210" t="s">
-        <v>1374</v>
+        <v>1393</v>
       </c>
       <c r="J210"/>
       <c r="K210"/>
       <c r="L210" t="s">
-        <v>1375</v>
+        <v>1394</v>
       </c>
       <c r="M210" t="s">
-        <v>57</v>
+        <v>1395</v>
       </c>
       <c r="N210" t="s">
-        <v>992</v>
+        <v>174</v>
       </c>
       <c r="O210" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" s="2"/>
       <c r="B211" s="2">
-        <v>111477319</v>
+        <v>111477479</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="E211" s="2"/>
+        <v>1396</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>1397</v>
+      </c>
       <c r="F211" s="2" t="s">
-        <v>263</v>
+        <v>1111</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>144</v>
+        <v>1398</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>1377</v>
+        <v>1399</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>1378</v>
+        <v>1400</v>
       </c>
       <c r="J211" s="2"/>
-      <c r="K211" s="2"/>
+      <c r="K211" s="2" t="s">
+        <v>1401</v>
+      </c>
       <c r="L211" s="2" t="s">
-        <v>1379</v>
+        <v>1402</v>
       </c>
       <c r="M211" s="2" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="N211" s="2"/>
+        <v>1403</v>
+      </c>
+      <c r="N211" s="2" t="s">
+        <v>24</v>
+      </c>
       <c r="O211" s="2" t="s">
-        <v>384</v>
+        <v>33</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="B212">
-        <v>111477103</v>
+        <v>111477224</v>
       </c>
       <c r="C212" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D212" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="E212" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>1405</v>
+      </c>
+      <c r="F212"/>
       <c r="G212" t="s">
-        <v>1383</v>
+        <v>1406</v>
       </c>
       <c r="H212" t="s">
-        <v>1384</v>
+        <v>1407</v>
       </c>
       <c r="I212" t="s">
-        <v>1385</v>
+        <v>1408</v>
       </c>
       <c r="J212" t="s">
-        <v>1386</v>
+        <v>1409</v>
       </c>
       <c r="K212"/>
       <c r="L212" t="s">
-        <v>1387</v>
+        <v>1410</v>
       </c>
       <c r="M212" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>1411</v>
       </c>
       <c r="O212" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" s="2"/>
       <c r="B213" s="2">
-        <v>111477062</v>
+        <v>111477220</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>1388</v>
-[...1 lines deleted...]
-      <c r="E213" s="2"/>
+        <v>1412</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>1413</v>
+      </c>
       <c r="F213" s="2" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>1389</v>
+        <v>1414</v>
       </c>
       <c r="H213" s="2" t="s">
-        <v>1390</v>
+        <v>1415</v>
       </c>
       <c r="I213" s="2" t="s">
-        <v>1391</v>
+        <v>1416</v>
       </c>
       <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2" t="s">
-        <v>1387</v>
+        <v>1417</v>
       </c>
       <c r="M213" s="2" t="s">
-        <v>57</v>
+        <v>499</v>
       </c>
       <c r="N213" s="2" t="s">
-        <v>22</v>
+        <v>687</v>
       </c>
       <c r="O213" s="2" t="s">
-        <v>1392</v>
+        <v>42</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="B214">
-        <v>111477418</v>
+        <v>111477278</v>
       </c>
       <c r="C214" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D214" t="s">
-        <v>1388</v>
+        <v>1418</v>
       </c>
       <c r="E214"/>
       <c r="F214" t="s">
-        <v>43</v>
+        <v>1419</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1420</v>
       </c>
       <c r="H214" t="s">
-        <v>1390</v>
+        <v>1421</v>
       </c>
       <c r="I214" t="s">
-        <v>1393</v>
+        <v>1422</v>
       </c>
       <c r="J214"/>
       <c r="K214"/>
       <c r="L214" t="s">
-        <v>1387</v>
+        <v>1423</v>
       </c>
       <c r="M214" t="s">
-        <v>836</v>
+        <v>715</v>
       </c>
       <c r="N214" t="s">
-        <v>1394</v>
+        <v>146</v>
       </c>
       <c r="O214" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" s="2"/>
       <c r="B215" s="2">
-        <v>111477231</v>
+        <v>111477194</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="E215" s="2"/>
       <c r="F215" s="2" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1395</v>
+        <v>1425</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>1396</v>
+        <v>1426</v>
       </c>
       <c r="I215" s="2" t="s">
-        <v>1397</v>
+        <v>1427</v>
       </c>
       <c r="J215" s="2" t="s">
-        <v>1398</v>
+        <v>1428</v>
       </c>
       <c r="K215" s="2"/>
       <c r="L215" s="2" t="s">
-        <v>1387</v>
+        <v>1429</v>
       </c>
       <c r="M215" s="2" t="s">
-        <v>515</v>
+        <v>1430</v>
       </c>
       <c r="N215" s="2" t="s">
-        <v>607</v>
+        <v>687</v>
       </c>
       <c r="O215" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="B216">
-        <v>111477462</v>
+        <v>111477343</v>
       </c>
       <c r="C216" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D216" t="s">
-        <v>1388</v>
+        <v>1424</v>
       </c>
       <c r="E216" t="s">
-        <v>1399</v>
+        <v>93</v>
       </c>
       <c r="F216"/>
       <c r="G216" t="s">
-        <v>1400</v>
+        <v>1431</v>
       </c>
       <c r="H216" t="s">
-        <v>1401</v>
+        <v>1432</v>
       </c>
       <c r="I216" t="s">
-        <v>1402</v>
-[...1 lines deleted...]
-      <c r="J216"/>
+        <v>1433</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1428</v>
+      </c>
       <c r="K216"/>
       <c r="L216" t="s">
-        <v>39</v>
+        <v>1429</v>
       </c>
       <c r="M216" t="s">
-        <v>1403</v>
+        <v>1434</v>
       </c>
       <c r="N216" t="s">
-        <v>155</v>
+        <v>353</v>
       </c>
       <c r="O216" t="s">
-        <v>832</v>
+        <v>459</v>
       </c>
     </row>
     <row r="217" spans="1:15">
       <c r="A217" s="2"/>
       <c r="B217" s="2">
-        <v>111477451</v>
+        <v>111477341</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="E217" s="2"/>
+        <v>1424</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>93</v>
+      </c>
       <c r="F217" s="2"/>
-      <c r="G217" s="2"/>
+      <c r="G217" s="2" t="s">
+        <v>1435</v>
+      </c>
       <c r="H217" s="2" t="s">
-        <v>1405</v>
+        <v>1436</v>
       </c>
       <c r="I217" s="2" t="s">
-        <v>1406</v>
+        <v>1437</v>
       </c>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2" t="s">
-        <v>1407</v>
+        <v>1429</v>
       </c>
       <c r="M217" s="2" t="s">
-        <v>1408</v>
+        <v>1438</v>
       </c>
       <c r="N217" s="2" t="s">
-        <v>160</v>
+        <v>115</v>
       </c>
       <c r="O217" s="2" t="s">
-        <v>945</v>
+        <v>387</v>
       </c>
     </row>
     <row r="218" spans="1:15">
       <c r="B218">
-        <v>111477373</v>
+        <v>111477494</v>
       </c>
       <c r="C218" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D218" t="s">
-        <v>1409</v>
-[...7 lines deleted...]
-      </c>
+        <v>1439</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218" t="s">
+        <v>426</v>
+      </c>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>1412</v>
+        <v>1440</v>
       </c>
       <c r="I218" t="s">
-        <v>1413</v>
+        <v>1441</v>
       </c>
       <c r="J218"/>
       <c r="K218"/>
       <c r="L218" t="s">
-        <v>1414</v>
+        <v>1442</v>
       </c>
       <c r="M218" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N218" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="O218" t="s">
-        <v>612</v>
+        <v>629</v>
       </c>
     </row>
     <row r="219" spans="1:15">
       <c r="A219" s="2"/>
       <c r="B219" s="2">
-        <v>111477372</v>
+        <v>111477327</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>1415</v>
+        <v>1443</v>
       </c>
       <c r="E219" s="2"/>
       <c r="F219" s="2"/>
-      <c r="G219" s="2"/>
+      <c r="G219" s="2" t="s">
+        <v>1444</v>
+      </c>
       <c r="H219" s="2" t="s">
-        <v>1416</v>
+        <v>1445</v>
       </c>
       <c r="I219" s="2" t="s">
-        <v>1417</v>
+        <v>1446</v>
       </c>
       <c r="J219" s="2"/>
-      <c r="K219" s="2"/>
+      <c r="K219" s="2" t="s">
+        <v>1447</v>
+      </c>
       <c r="L219" s="2" t="s">
-        <v>1418</v>
+        <v>1448</v>
       </c>
       <c r="M219" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="N219" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="O219" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="220" spans="1:15">
+      <c r="B220">
+        <v>111477457</v>
+      </c>
+      <c r="C220" t="s">
+        <v>116</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E220" t="s">
+        <v>180</v>
+      </c>
+      <c r="F220" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H220" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1454</v>
+      </c>
+      <c r="J220" t="s">
+        <v>305</v>
+      </c>
+      <c r="K220"/>
+      <c r="L220" t="s">
+        <v>1455</v>
+      </c>
+      <c r="M220" t="s">
+        <v>56</v>
+      </c>
+      <c r="N220" t="s">
+        <v>139</v>
+      </c>
+      <c r="O220" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="221" spans="1:15">
+      <c r="A221" s="2"/>
+      <c r="B221" s="2">
+        <v>111477259</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E221" s="2"/>
+      <c r="F221" s="2"/>
+      <c r="G221" s="2"/>
+      <c r="H221" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J221" s="2"/>
+      <c r="K221" s="2">
+        <v>6895610</v>
+      </c>
+      <c r="L221" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="M221" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="N221" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="O221" s="2" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="222" spans="1:15">
+      <c r="B222">
+        <v>111477471</v>
+      </c>
+      <c r="C222" t="s">
+        <v>125</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222" t="s">
+        <v>17</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H222" t="s">
+        <v>1463</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K222"/>
+      <c r="L222" t="s">
+        <v>1466</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1467</v>
+      </c>
+      <c r="N222" t="s">
+        <v>174</v>
+      </c>
+      <c r="O222" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="223" spans="1:15">
+      <c r="A223" s="2"/>
+      <c r="B223" s="2">
+        <v>111477402</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F223" s="2"/>
+      <c r="G223" s="2"/>
+      <c r="H223" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I223" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J223" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K223" s="2">
+        <v>7031581</v>
+      </c>
+      <c r="L223" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M223" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="N223" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="O223" s="2" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15">
+      <c r="B224">
+        <v>111476872</v>
+      </c>
+      <c r="C224" t="s">
+        <v>68</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1480</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1481</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224">
+        <v>200661</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1482</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1483</v>
+      </c>
+      <c r="N224" t="s">
+        <v>432</v>
+      </c>
+      <c r="O224" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="225" spans="1:15">
+      <c r="A225" s="2"/>
+      <c r="B225" s="2">
+        <v>111477408</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H225" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I225" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2">
+        <v>236634</v>
+      </c>
+      <c r="L225" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="M225" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N225" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="O225" s="2" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="226" spans="1:15">
+      <c r="B226">
+        <v>111477206</v>
+      </c>
+      <c r="C226" t="s">
+        <v>43</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F226"/>
+      <c r="G226" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H226" t="s">
+        <v>1494</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J226"/>
+      <c r="K226"/>
+      <c r="L226" t="s">
+        <v>1496</v>
+      </c>
+      <c r="M226" t="s">
+        <v>65</v>
+      </c>
+      <c r="N226" t="s">
+        <v>202</v>
+      </c>
+      <c r="O226" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="227" spans="1:15">
+      <c r="A227" s="2"/>
+      <c r="B227" s="2">
+        <v>111477393</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H227" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="I227" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="J227" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K227" s="2"/>
+      <c r="L227" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="M227" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="N227" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="O227" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="228" spans="1:15">
+      <c r="B228">
+        <v>111477371</v>
+      </c>
+      <c r="C228" t="s">
+        <v>116</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>426</v>
+      </c>
+      <c r="H228" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K228">
+        <v>6998001</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1508</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1438</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1509</v>
+      </c>
+      <c r="O228" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="229" spans="1:15">
+      <c r="A229" s="2"/>
+      <c r="B229" s="2">
+        <v>111477381</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I229" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2"/>
+      <c r="L229" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="M229" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="N229" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="O229" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="230" spans="1:15">
+      <c r="B230">
+        <v>111477454</v>
+      </c>
+      <c r="C230" t="s">
+        <v>43</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="H230" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230" t="s">
+        <v>1518</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1519</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1520</v>
+      </c>
+      <c r="O230" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="231" spans="1:15">
+      <c r="A231" s="2"/>
+      <c r="B231" s="2">
+        <v>111477077</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E231" s="2"/>
+      <c r="F231" s="2"/>
+      <c r="G231" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J231" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="K231" s="2"/>
+      <c r="L231" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="M231" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N231" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="O231" s="2" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="232" spans="1:15">
+      <c r="B232">
+        <v>111477256</v>
+      </c>
+      <c r="C232" t="s">
+        <v>116</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F232" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232" t="s">
+        <v>495</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J232"/>
+      <c r="K232"/>
+      <c r="L232" t="s">
+        <v>1531</v>
+      </c>
+      <c r="M232" t="s">
+        <v>56</v>
+      </c>
+      <c r="N232" t="s">
         <v>57</v>
       </c>
-      <c r="N219" s="2" t="s">
-[...3 lines deleted...]
-        <v>1046</v>
+      <c r="O232" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15">
+      <c r="A233" s="2"/>
+      <c r="B233" s="2">
+        <v>111477433</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E233" s="2"/>
+      <c r="F233" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G233" s="2"/>
+      <c r="H233" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J233" s="2" t="s">
+        <v>825</v>
+      </c>
+      <c r="K233" s="2"/>
+      <c r="L233" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="M233" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="N233" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="O233" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="234" spans="1:15">
+      <c r="B234">
+        <v>111477337</v>
+      </c>
+      <c r="C234" t="s">
+        <v>116</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234" t="s">
+        <v>1478</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H234" t="s">
+        <v>547</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1539</v>
+      </c>
+      <c r="K234"/>
+      <c r="L234" t="s">
+        <v>1540</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1541</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1318</v>
+      </c>
+      <c r="O234" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="235" spans="1:15">
+      <c r="A235" s="2"/>
+      <c r="B235" s="2">
+        <v>111477421</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235" s="2"/>
+      <c r="H235" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J235" s="2"/>
+      <c r="K235" s="2"/>
+      <c r="L235" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="M235" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="N235" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="O235" s="2" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="236" spans="1:15">
+      <c r="B236">
+        <v>111477192</v>
+      </c>
+      <c r="C236" t="s">
+        <v>116</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1553</v>
+      </c>
+      <c r="K236"/>
+      <c r="L236" t="s">
+        <v>22</v>
+      </c>
+      <c r="M236" t="s">
+        <v>49</v>
+      </c>
+      <c r="N236" t="s">
+        <v>174</v>
+      </c>
+      <c r="O236" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15">
+      <c r="A237" s="2"/>
+      <c r="B237" s="2">
+        <v>111477148</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E237" s="2"/>
+      <c r="F237" s="2"/>
+      <c r="G237" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H237" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I237" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="J237" s="2"/>
+      <c r="K237" s="2"/>
+      <c r="L237" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="M237" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N237" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="O237" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="238" spans="1:15">
+      <c r="B238">
+        <v>111477170</v>
+      </c>
+      <c r="C238" t="s">
+        <v>68</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="H238" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238" t="s">
+        <v>1561</v>
+      </c>
+      <c r="M238" t="s">
+        <v>65</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1147</v>
+      </c>
+      <c r="O238" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="239" spans="1:15">
+      <c r="A239" s="2"/>
+      <c r="B239" s="2">
+        <v>111477509</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E239" s="2"/>
+      <c r="F239" s="2"/>
+      <c r="G239" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J239" s="2"/>
+      <c r="K239" s="2"/>
+      <c r="L239" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="M239" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="N239" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O239" s="2" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="240" spans="1:15">
+      <c r="B240">
+        <v>111477319</v>
+      </c>
+      <c r="C240" t="s">
+        <v>116</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240" t="s">
+        <v>294</v>
+      </c>
+      <c r="G240" t="s">
+        <v>163</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J240"/>
+      <c r="K240"/>
+      <c r="L240" t="s">
+        <v>1570</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1571</v>
+      </c>
+      <c r="O240" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241" s="2"/>
+      <c r="B241" s="2">
+        <v>111477103</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H241" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J241" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="K241" s="2"/>
+      <c r="L241" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="M241" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="N241" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="O241" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="B242">
+        <v>111477062</v>
+      </c>
+      <c r="C242" t="s">
+        <v>43</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242" t="s">
+        <v>1578</v>
+      </c>
+      <c r="M242" t="s">
+        <v>65</v>
+      </c>
+      <c r="N242" t="s">
+        <v>139</v>
+      </c>
+      <c r="O242" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243" s="2"/>
+      <c r="B243" s="2">
+        <v>111477418</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E243" s="2"/>
+      <c r="F243" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" s="2"/>
+      <c r="H243" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="J243" s="2"/>
+      <c r="K243" s="2"/>
+      <c r="L243" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="M243" s="2" t="s">
+        <v>980</v>
+      </c>
+      <c r="N243" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="O243" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="B244">
+        <v>111477231</v>
+      </c>
+      <c r="C244" t="s">
+        <v>116</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1589</v>
+      </c>
+      <c r="K244"/>
+      <c r="L244" t="s">
+        <v>1578</v>
+      </c>
+      <c r="M244" t="s">
+        <v>584</v>
+      </c>
+      <c r="N244" t="s">
+        <v>687</v>
+      </c>
+      <c r="O244" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245" s="2"/>
+      <c r="B245" s="2">
+        <v>111477462</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F245" s="2"/>
+      <c r="G245" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H245" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J245" s="2"/>
+      <c r="K245" s="2"/>
+      <c r="L245" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M245" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="N245" s="2"/>
+      <c r="O245" s="2" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="B246">
+        <v>111477451</v>
+      </c>
+      <c r="C246" t="s">
+        <v>68</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="H246" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1597</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1599</v>
+      </c>
+      <c r="N246" t="s">
+        <v>24</v>
+      </c>
+      <c r="O246" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247" s="2"/>
+      <c r="B247" s="2">
+        <v>111477373</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F247" s="2"/>
+      <c r="G247" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H247" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J247" s="2"/>
+      <c r="K247" s="2"/>
+      <c r="L247" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="M247" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N247" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O247" s="2" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="B248">
+        <v>111477372</v>
+      </c>
+      <c r="C248" t="s">
+        <v>68</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="H248" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J248"/>
+      <c r="K248"/>
+      <c r="L248" t="s">
+        <v>1609</v>
+      </c>
+      <c r="M248" t="s">
+        <v>65</v>
+      </c>
+      <c r="N248" t="s">
+        <v>329</v>
+      </c>
+      <c r="O248" t="s">
+        <v>1209</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>