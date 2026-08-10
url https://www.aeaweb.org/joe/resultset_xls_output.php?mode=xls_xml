--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -14,8451 +14,1665 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
+    <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Brigham Young University</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Any field</t>
+  </si>
+  <si>
+    <t>Economics Faculty CFS Professorial</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Brigham Young University invites applications for two Continuing Faculty Status (CFS)-track faculty positions, beginning Fall 2027. Applicants must hold a PhD in any area of economics, completed by the start date.
+Successful candidates will demonstrate potential for high-quality teaching, maintain a strong research agenda, and be committed to giving the university's students a sound academic experience.
+BYU is committed to hiring faculty members who embrace and advance its unique mission. Include a one-page mission alignment statement as part of your application (see the approved Job Requisition for more information).
+Applicants who are not members of The Church of Jesus Christ of Latter-day Saints include a one-page mission alignment statement that describes their understanding of and commitment to the Mission of Brigham Young University and the AIMS of a BYU Education.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Provo</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University, San Luis Obispo, CA</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Food and Environmental Sciences</t>
+  </si>
+  <si>
+    <t>Agribusiness</t>
+  </si>
+  <si>
+    <t>Agricultural Economics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor, Agricultural Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Agricultural Business Department (AGB) in the College of Agriculture, Food and Environmental Sciences at California Polytechnic State University, San Luis Obispo, CA, is seeking a full-time, academic year, tenure‐track Assistant/Associate Professor of Agricultural Economics starting approximately August 12, 2027. Rank and salary will be commensurate with qualifications and experience. View the following link for more information and to apply online:  https://jobs.calpoly.edu/en-us/job/559543/assistantassociate-professor-agricultural-economics.
+ </t>
+  </si>
+  <si>
+    <t>Commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Luis Obispo</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Claremont McKenna College</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kravis Leadership Institute</t>
+  </si>
+  <si>
+    <t>Director/ Full or Advanced Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claremont McKenna College (CMC) invites applications for the position of Director of the Kravis Leadership Institute (KLI), a tenured appointment at the rank of Full Professor. In exceptional cases, applications from advanced Associate Professors will be considered, with the expectation that the successful candidate will be considered for promotion to Full Professor soon after arriving. The position will begin July 1, 2027. The successful candidate is expected to hold a Ph.D. in a relevant discipline. Claremont McKenna College's mission is to prepare students for thoughtful and productive lives and responsible leadership in business, government, and the professions. As part of its commitment to The Open Academy, the College values freedom of expression, viewpoint diversity, and constructive dialogue.
+KLI is an established, interdisciplinary research center dedicated to advancing scholarship on leadership across a broad range of fields while supporting undergraduate leadership development. KLI’s mission is “to be a premier academic center for the promotion and understanding of responsible, innovative leadership and to provide unique opportunities for CMC students to develop as outstanding real-world leaders in the public, private and social sectors.”
+The Director will provide intellectual and strategic leadership for the Institute, overseeing KLI’s research initiatives, curricular innovation, and co-curricular leadership programs central to the CMC student experience. Working closely with KLI’s Advisory Board, full-time staff, and faculty affiliates, the Director will shape the Institute’s academic and programmatic vision, steward its resources, strengthen student engagement, and foster interdisciplinary collaboration across the College and beyond. The Director will promote faculty and student research collaborations, mentor students, and oversee signature leadership and experiential opportunities. The Director will support externally engaged programming, conferences, and partnerships; assist with fundraising; and represent KLI nationally and internationally. The Director will play a central role in ensuring that KLI continues to provide innovative, high-impact opportunities that prepare students to become effective and responsible leaders across public, private, and social sectors.
+The successful applicant will teach three courses related to leadership per academic year. The candidate must have demonstrated the ability to maintain an active, high-quality research program and a strong commitment to excellence in teaching and mentorship. 
+The anticipated annual salary range is $180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend. Complete applications will be reviewed beginning September 11, 2026. For full position description and application instructions, visit https://webapps.cmc.edu/jobs/faculty/faculty_opening.php
+</t>
+  </si>
+  <si>
+    <t>$180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Claremont</t>
+  </si>
+  <si>
+    <t>G4 - Behavioral Finance
+D9 - Micro-Based Behavioral Economics
+M5 - Personnel Economics
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+J4 - Particular Labor Markets
+L2 - Firm Objectives, Organization, and Behavior</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Part-time or Adjunct)</t>
+  </si>
+  <si>
+    <t>Columbia University</t>
+  </si>
+  <si>
+    <t>Columbia Business School</t>
+  </si>
+  <si>
+    <t>Economics Division</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Adjunct Professor - Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Graduate School of Business at Columbia University invites applications for Adjunct Professors of Economics to teach electives during the 2027 Spring term. The position is part-time and non-tenure-track.  Please note, our part-time faculty positions are posted based on anticipated need and student enrollment.
+We are seeking three adjuncts — one for each of the following electives:
+ Economics of High-performing Organizations — topics such as incentives, decision-making, information, organizational design, and firm performance, with emphasis on translating economic insights into actionable strategies relevant for managers and executives
+ Economics of Platforms, AI and Tech — topics such as platforms, AI, and the business models employed by tech firms, bringing a rigorous yet practical perspective to real-world business challenges.
+ Economics of Healthcare and/or Pharma — the economics of the healthcare and pharmaceutical sectors, connecting economic frameworks to real-world business challenges.
+For each position, candidates must have substantial industry experience applying economic frameworks to real-world business challenges. We are particularly interested in candidates who can bridge economic theory and business practice, and who bring firsthand insight into how organizations operate in complex, real-world environments. 
+Adjunct faculty at CBS play an essential role in delivering rigorous, analytically grounded instruction that connects economic theory to real-world business, financial, and policy contexts. The successful candidate will contribute to CBS’s mission of advancing the understanding and practice of economics in the global economy.
+Responsibilities
+ Teach at least one course in the MBA program
+ Design and deliver high-quality, engaging class sessions
+ Integrate economic frameworks with real-world business applications
+ Draw on industry experience to enrich classroom discussion
+ Prepare syllabi, assignments, and assessments in accordance with CBS academic standards
+ Evaluate student performance and provide timely, constructive feedback
+ Hold office hours and actively engage with students
+ Coordinate with CBS faculty and comply with university and school policies
+ Contribute to the intellectual life of the Economics Division
+Appointment Details
+ Appointment type: Part-time, non-tenure-track
+ Compensation: Competitive and commensurate with qualifications and experience, consistent with Columbia 
+ Business School guidelines
+ Location: On-campus in New York City
+If you have any questions, please email econsearch@gsb.columbia.edu. </t>
+  </si>
+  <si>
+    <t>$9,500 to $15,500 depending on whether the class being taught is a full or half course.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>2026-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Duke University</t>
+  </si>
+  <si>
+    <t>Fuqua School of Business</t>
+  </si>
+  <si>
+    <t>Finance
+Economics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Faculty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke University’s Fuqua School of Business invites applications for a tenure-track faculty position in Finance for the 2027-2028 academic year, subject to university approval. We will consider candidates across all ranks.
+We seek candidates with high research potential or achievement, and an interest in teaching in the School’s daytime MBA, other Master’s, and Ph.D. programs. Candidates should have a Ph.D. degree in Finance, Economics, or related discipline, and a strong research record.
+Duke University offers an excellent research environment and is consistently ranked among the world’s top universities. The Raleigh-Durham-Chapel Hill area provides an exceptional mix of a growing innovation hub, high quality of life, and extensive cultural and leisure opportunities.
+Applications must include a curriculum vitae, job market paper, and three letters of recommendation,  and should be submitted electronically at:
+https://academicjobsonline.org/ajo/jobs/32259
+The application deadline is November 15, 2026.
+Duke University is an Affirmative Action/Equal Opportunity Employer. Please see Duke’s entire Equal Employment Opportunity Policy Statement here: https://hr.duke.edu/policies/eeo/
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Durham</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-07 00:00:00</t>
+  </si>
+  <si>
     <t>Full-Time Nonacademic</t>
   </si>
   <si>
-    <t>Alfred P. Sloan Foundation</t>
-[...69 lines deleted...]
-Applications should be sent to pdsearch@sloan.org. Please attach a single PDF containing both a cover letter and curriculum vitae, named “Last Name - Program Director.pdf.”
+    <t>Econ One Research</t>
+  </si>
+  <si>
+    <t>Antitrust
+Econometrics
+Litigation
+Expert Testimony
+Damages
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Remote
+Fully Remote Position</t>
+  </si>
+  <si>
+    <t>Econometrician/Senior Economist</t>
+  </si>
+  <si>
+    <t>Fully Remote
+Econ One provides economic consulting and expert testimony in antitrust, class action, labor &amp; employment, finance, health economics, and other commercial litigation. Our team combines expertise in applied statistics, data management, economic theory, and econometrics with decades of experience across all stages of litigation.
+We seek an Econometrician (remote) to support testifying experts on antitrust and damages matters, applying rigorous econometric and statistical methods to real-world data. The ideal candidate manages workstreams, mentors junior staff, and communicates complex concepts clearly to technical and non-technical audiences in a fast-paced remote environment.
+Responsibilities include designing and implementing econometric models and statistical analyses; managing workstreams for accuracy and quality; mentoring junior staff; conducting independent research; cleaning and analyzing data in SAS and/or Stata; producing written work product (memoranda, reports, exhibits); and communicating findings to attorneys, clients, and experts while managing case timelines.
+Requirements: Ph.D. in Economics (or equivalent experience) in microeconomics, applied microeconomics, industrial organization, or econometrics; minimum three years supporting testifying experts in antitrust litigation; demonstrated econometric and statistical modeling proficiency; significant SAS and/or Stata experience; strong analytical, research, and writing skills; proven leadership and mentoring experience; and ability to work independently and in teams with a commitment to quality.</t>
+  </si>
+  <si>
+    <t>170,000-200,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California
+UNITED STATES New Hampshire
+UNITED STATES New Jersey
+UNITED STATES New York
+UNITED STATES District of Columbia
+UNITED STATES Rhode Island
+UNITED STATES Massachusetts
+UNITED STATES Pennsylvania
+UNITED STATES Connecticut</t>
+  </si>
+  <si>
+    <t>C0 - General
+D - Microeconomics
+L - Industrial Organization
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>2027-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Educational Testing Service/RAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Advanced Placement (AP) Reader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AP Macroeconomics &amp; AP Microeconomics Reader (June 2–8, 2027) 
+The College Board is seeking economists to serve as AP Macroeconomics and AP Microeconomics Readers during the 2027 AP Reading. Readers evaluate free-response exam responses using established scoring guidelines as part of a collaborative team of economics educators. 
+The 2027 AP Reading will be held June 2–8, 2027, with opportunities to participate in person in Kansas City or remotely. Readers are compensated at $30/hour, including paid training. In-person participants receive travel reimbursement as well as lodging and meals. 
+Serving as an AP Reader offers a unique opportunity to: 
+Collaborate with college faculty and AP teachers from across the country.  
+Deepen your understanding of assessment design and scoring.  
+Strengthen your own teaching through exposure to thousands of student responses.  
+Gain insight into how students think about core economic concepts.  
+College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  
+ </t>
+  </si>
+  <si>
+    <t>$30.00 per hour</t>
+  </si>
+  <si>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>Z0 - General</t>
+  </si>
+  <si>
+    <t>2027-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Fairfield University</t>
+  </si>
+  <si>
+    <t>non-tenure track
+economics</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job Description:
+The Department of Economics invites applications for a Visiting Assistant Professor position for Spring 2027. The successful candidate will have a four-course teaching load for the semester and will primarily teach introductory courses at either the Fairfield and/or Bridgeport campus, with the potential to contribute to upper-level field-specific undergraduate courses in economics.
+Requirements:
+A Ph.D. in economics is required by January 1st, and a commitment to innovation and demonstrated excellence in teaching and using technology in the classroom are required. Review of applications will begin immediately and will continue until the position is filled, subject to budget approval. 
+Application Instructions:
+To be considered for an interview, please click "Apply" and upload the following:
+ Cover letter
+ Curriculum vitae
+ Graduate transcript
+ Letters of recommendation
+ A statement of teaching philosophy
+ Official summaries of teaching evaluations
+Fairfield University provides equal employment opportunities to all employees and applicants for employment and prohibits discrimination and harassment of any type without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Fairfield</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>2026-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Harvard Academy for International and Area Studies </t>
+  </si>
+  <si>
+    <t>Harvard Academy Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title: 	Academy Scholar, The Harvard Academy for International and Area Studies 
+School: 	Faculty of Arts and Sciences 
+Department/Area: 	Weatherhead Center for International Affairs 
+Position Description: 	
+The Harvard Academy for International and Area Studies is dedicated to promoting innovative social science hand-in-hand with deepening our shared knowledge of the experiences and practices of the world’s regions and countries. The Academy Scholars Program identifies and supports outstanding researchers at the start of their academic careers whose work combines excellence in a social science discipline with a command of the language and knowledge or expertise of countries or regions outside of the United States or Canada. The scholarship of the group spans traditional disciplinary divisions and elucidates comparative, transnational, and domestic issues, past and present.
+The Academy Scholars are a select community of individuals possessed of resourcefulness, initiative, and originality whose work shows promise as a foundation for careers in research universities or international institutions.
+Academy Scholars are appointed for a two-year, in-residence, postdoctoral fellowship at The Harvard Academy for International and Area Studies, Harvard University, Cambridge, MA, USA. They receive substantial financial and research assistance which permits them to undertake robust research projects and skills development in their chosen fields and areas. They meet at dinners, seminars, and informal get-togethers in order to pursue innovative interdisciplinary approaches to their work. They are mentored by the Harvard Academy Senior Scholars, a cohort of faculty members who act as a selection committee, participate in Harvard Academy events, and are committed to supporting the Academy Scholars as they work to achieve their potential.
+Each year, five to six Academy Scholars are named for two-year, in-residence appointments with an annual stipend of $80,000 (annual research support of $6,000 is also provided), with the two years to be completed within a three-year window. Year 1 of the fellowship must be taken up no later than the fall immediately following the postdoctoral fellowship offer. Delays or deferrals in the start of Year 1 are not permitted. Between Years 1 and 2, Academy Scholars may apply for a one-time leave (up to 12 months), either to accept or to continue with a tenure-track teaching appointment but for no other professional reason. Academy Scholars may not accept outside funding, awards, or obligations during their appointment. They may be invited to teach a Harvard class during the course of their appointment.
+All application materials must be submitted by the deadline of September 18, 2026. We do not accept late applications.
+The completed application will include:
+	Curriculum vitae (CV); including list of publications
+	Research proposal (2000 words maximum); including intellectual objectives and planned methodological and disciplinary work
+	One scholarly writing sample, for example, a PhD dissertation chapter or peer-reviewed journal article. Co-authored texts are acceptable provided each author’s contribution is clearly specified and authorship is not shared with an academic advisor. This should be in English and no longer than fifty pages. 
+	A copy of your PhD program transcript
+	Three letters of recommendation (uploaded directly and confidentially by the recommender through the online application—please note you will need to submit your application before an upload link is sent to your recommender, so plan accordingly).
+All parts of the application, including the three letters of recommendation, are submitted online as .pdf documents. Access the online application through the homepage of The Harvard Academy’s website: https://academy.wcfia.harvard.edu.
+All materials except for letters of recommendation must be received by September 18, 2026 (please ensure letters of recommendation arrive no later than September 28, 2026). The selection process begins immediately thereafter. Applicants whose materials are incomplete are at a disadvantage when considered by the Selection Committee. We anticipate awards will be announced in December 2026.
+Basic Qualifications: 
+	These awards are open to recipients of PhD or equivalent degrees granted within two years of the August 1, 2027, start date and advanced doctoral candidates in the social sciences. Scholars nearing dissertation completion must be able to submit degree conferral documentation issued by their university registrar’s office by June 30, 2027, for an August 1, 2027, start date. Individuals who hold or have completed another postdoctoral fellowship are not eligible to apply. 
+Please see our website for a list of frequently asked questions (FAQs).
+The Harvard Academy for International and Area Studies
+Harvard University
+1727 Cambridge Street
+Cambridge, MA 02138 USA 
+applicationinquiries@wcfia.harvard.edu 
 </t>
   </si>
   <si>
-    <t>$375,000 – 425,000</t>
-[...2 lines deleted...]
-    <t>UNITED STATES New York New York</t>
+    <t>80,000-90,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Cambridge</t>
+  </si>
+  <si>
+    <t>2026-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Lafayette College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+Financial Economics
+Financial modeling 
+FinTech
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
+Located in the Lehigh Valley in eastern Pennsylvania, 70 miles from both New York City and Philadelphia, Lafayette College is a small, private, undergraduate-only liberal arts and engineering institution with significant resources to support faculty members in their teaching and scholarship. The Economics Department is comprised of 18 faculty members who are not only dedicated to teaching excellence, but are also accomplished and engaged scholars in their fields. The College is committed to fostering a learning community grounded in mutual respect, collaboration, and intellectual engagement. In keeping with its mission, Lafayette provides an educational environment that promotes critical inquiry, personal growth, and responsible citizenship. All members of the College community share in the responsibility for creating, maintaining, and developing a learning environment in which difference is valued, equity is sought, and inclusiveness is practiced. Lafayette is an equal opportunity employer and welcomes applicants from diverse backgrounds and experiences.
+Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2027, and will conduct first-round interviews remotely.
+Questions about the position should be directed to Prof. David Stifel, Search Committee Chair, at stifeld@lafayette.edu. All qualified candidates are encouraged to apply.
+Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Easton</t>
+  </si>
+  <si>
+    <t>G0 - General
+G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Mansueto Institute for Urban Innovation at the University of Chicago</t>
+  </si>
+  <si>
+    <t>urban studies
+sociology
+political science
+economics
+data science
+urban fellowship
+cities
+University of Chicago
+urban development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Mansueto Institute for Urban Innovation invites applications for Postdoctoral Fellowship appointments for the 2027-28 academic year. We welcome individuals from a variety of disciplines who are interested in building a scholarly understanding of cities.
+The fellowship provides exceptional emergent scholars with a unique nurturing environment that includes advanced technical training, a platform for interdisciplinary research, mentoring by senior faculty, and a community of people working on issues impacting cities from a diversity of areas and perspectives.
+Postdoctoral fellows come to us with a variety of backgrounds, including traditional social science disciplines such as but not limited to economics, political science, and sociology, as well as allied disciplines such as public policy and data science.
+Institute Postdoctoral Fellowships are full-time appointments, typically for a maximum of two years with annual extensions by common agreement. Positions are structured between the Mansueto Institute and one of the University of Chicago’s Departments or Schools.
+Institute fellows will enjoy:
+	The freedom to pursue their own original research and projects 
+	A discretionary budget for research expenses and relocation costs 
+	Interdisciplinary career development, mentorship, and support
+	Full access to the university’s scholarly community and resources
+Deadline: December 6, 2026, at 5:00 pm CST.
+</t>
+  </si>
+  <si>
+    <t>Annual salary of $70,000 per year with benefits, less any deductions required by federal, state, or University of Chicago regulations.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>2026-12-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Massachusetts Institute of Technology</t>
+  </si>
+  <si>
+    <t>Behavioral Policy Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technological Innovation, Entrepreneurship, and Strategic Management </t>
+  </si>
+  <si>
+    <t>We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.</t>
+  </si>
+  <si>
+    <t>Assistant Professor or as Associate Professor without Tenure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Massachusetts Institute of Technology (MIT) Sloan School of Management in Cambridge, MA, invites applications for faculty positions in the Technological Innovation, Entrepreneurship, and Strategic Management (TIES) Group, starting July 1, 2027, or as soon thereafter as possible. We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.
+We welcome applications from individuals eligible for appointment as Assistant Professor or as Associate Professor without tenure. Candidates must possess a PhD in Economics, Sociology, Management, or other relevant social science disciplines by the start of employment.
+Responsibilities include:
+	Teaching undergraduate, graduate, and executive-level courses in the field of Innovation,   Entrepreneurship, and Strategy
+	Conducting high-quality research in Innovation, Entrepreneurship, and Strategy
+The MIT Sloan TIES Group values scholarly excellence, doctoral training, and a collegial, multi-disciplinary environment. Faculty collaborate extensively within Sloan, across MIT, and with the broader Cambridge academic community. More about the group here.
+To apply, please submit materials electronically via Interfolio at https://apply.interfolio.com/173721, including:
+	Cover letter describing research and teaching focus
+	Curriculum vitae
+	Three research papers 
+In addition, please arrange for three letters of recommendation to be submitted through the same link.
+The application deadline is October 15, 2026.  
+Interested candidates who are concentrating their search in disciplines (such as Economics) with later deadlines should submit materials (even a preliminary job market paper) by the October deadline.  While the interviews and fly-out process will take place during November and early December, any offer that will be extended will allow candidates to also consider offers from markets that close later in the academic year.
+Applications should be addressed to:
+Professor Scott Stern
+Chair, TIES Search Committee
+MIT is an equal opportunity employer committed to building a diverse intellectual community.
+</t>
+  </si>
+  <si>
+    <t>$225,000 - $254,000</t>
   </si>
   <si>
     <t>O0 - General</t>
   </si>
   <si>
-    <t>2026-08-31 00:00:00</t>
-[...58 lines deleted...]
-AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
+    <t>2026-10-15 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Monash University</t>
+  </si>
+  <si>
+    <t>Monash Business School</t>
+  </si>
+  <si>
+    <t>Econometrics and Business Statistics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer - Business Analytics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer – Business Analytics (Continuing, Full-time)
+Location: Caulfield Campus
+The Department of Econometrics and Business Statistics at Monash Business School is seeking an outstanding academic to join its internationally recognised Business Analytics team. We welcome applicants with expertise in business analytics, data science, artificial intelligence, machine learning, statistical computing, data visualisation, computational statistics, or related fields.
+The successful candidate will undertake high-quality research, contribute to research impact, and deliver engaging teaching across undergraduate and postgraduate programs. The role includes developing course materials, coordinating units, supervising honours and postgraduate research students, providing academic support, and contributing to departmental service.
+Applicants must hold a PhD in business analytics, data science, machine learning, operations research, operations management, or a closely related discipline, with a strong research publication record and demonstrated teaching excellence. Experience collaborating with interdisciplinary teams and industry partners is highly regarded.
+Monash University offers an inclusive, collaborative environment, world-class research facilities, flexible working arrangements, and opportunities for international engagement. Applications should include a cover letter addressing the Key Selection Criteria and a current CV.
+Applications close: Tuesday 25 August 2026, 11:55 pm AEST.</t>
+  </si>
+  <si>
+    <t>$123,138 - $146,228 pa Level B / $150,841 - $173,931 pa Level C (plus 17% employer superannuation)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job No.: 696503 </t>
+  </si>
+  <si>
+    <t>AUSTRALIA Victoria Melbourne</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Musashi University</t>
+  </si>
+  <si>
+    <t>Microeconomics, Applied Microeconomics, Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Position (Tenured / Tenure-track / Fixed term)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The School of Liberal Arts and Sciences at Musashi University, Tokyo, Japan, invites applications for a tenured, tenure-track, or fixed-term position in Economics, with a specialization in Microeconomics and Applied Microeconomics, beginning on September 1, 2027.
+The Economics and Management Program within the School of Liberal Arts and Sciences offers a Parallel Degree Programme (PDP) in partnership with the University of London (UoL), through which students pursue dual degrees from Musashi University and the University of London. 
+The successful candidate will be responsible for teaching the following courses in English: Behavioral Economics and/or Industrial Organization, Microeconomics and/or Mathematics and Statistics.
+The candidate is also expected to maintain an active research agenda and conduct independent research. The university provides research support, including office space, library access, and a generous research allowance.
+Qualification includes a completed Ph.D. in Economics or a closely related field. Japanese proficiency is a plus, but not required. 
+Please refer to the following website for details. 
+https://jrecin.jst.go.jp/seek/SeekJorDetail/Changelang?id=D126070158&amp;lang=1
 </t>
   </si>
   <si>
-    <t>UNITED STATES</t>
-[...62 lines deleted...]
-To learn more about the opportunity, please refer to the job link.
+    <t>JAPAN Tokyo Tokyo</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
+    <t>2026-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Nanjing University</t>
+  </si>
+  <si>
+    <t>Business School</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>Nanjing University (NJU) invites applications for tenure-track Assistant Professor and Associate Professor positions in economics.
+NJU, founded in 1902 and located in the historic city of Nanjing, is one of China's most prestigious universities. The Business School at NJU is a leading research-oriented institution spanning the disciplines of economics and management. The discipline of economics has been recognized as a national Double First-Class discipline in China. The Business School provides competitive compensation, comprehensive benefits, and strong support for faculty research.
+School Website: https://nubs.nju.edu.cn/mainm.htm
+Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas:
+(1) Theoretical Economics (Microeconomics, Macroeconomics, Development Economics, Digital Economics, and Behavioral Economics);
+(2) International Economics and Trade;
+(3) Finance (International Finance, Financial Technology, and Digital Finance);
+(4) Industrial Economics;
+(5) Labor, Population, Environmental, and Health Economics.
+Associate Professor candidates should have an established publication record and academic achievements commensurate with the rank.
+For inquiries, please contact Ms. Xuli Gu at jjxy-gxl@nju.edu.cn or +86 (025) 83686040.</t>
+  </si>
+  <si>
+    <t>CHINA Nanjing</t>
+  </si>
+  <si>
+    <t>2026-10-09 00:00:00</t>
+  </si>
+  <si>
+    <t>National Bureau of Economic Research</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Immigration
+Innovation
+Geopolitics
+Economic Geography</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate
+Professor Britta Glennon is seeking a full-time Postdoctoral Research Associate. The postdoc will be based at the Wharton School and affiliated with the NBER, beginning in Summer/Fall 2026. 
+The position offers an opportunity to conduct frontier research at the intersection of immigration, innovation, and geopolitics. The postdoctoral fellow will collaborate closely with Professor Glennon on ongoing projects while also pursuing an independent research agenda. 
+The position will provide opportunities to work with large-scale administrative, bibliometric, and proprietary datasets and to engage with researchers across Wharton, the University of Pennsylvania, and the NBER.
+Applicants should have completed, or expect to complete before the start date, a PhD in Economics, Management, or a related social science discipline. The appointment is for one year, with the possibility of renewal for a second year. There are no teaching responsibilities associated with this position. Applicants whose research interests overlap with immigration, innovation, geopolitics, economic geography, or related fields are especially encouraged to apply.
+Applications will be reviewed on a rolling basis until the position is filled.
 </t>
   </si>
   <si>
-    <t>Anticipated Annual Salary Range  $122,070 - $162,760 USD</t>
+    <t>$75,000.00</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Philadelphia</t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+F2 - International Factor Movements and International Business
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>National Central University</t>
+  </si>
+  <si>
+    <t>School of Management</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Associate Professor, Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Central University invites applications for one full-time position at the Assistant Professor, Associate Professor, or Professor level, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
+Application Requirements:
+Transcripts (new Ph.D. only)
+Three Letters of Recommendation
+CV
+Cover Letter
+Job Market Paper
+Application deadline: December 2, 2026, Taipei Time.
+The application package must include:
+1)	A cover letter describing the applicant's research and teaching interests
+2)	Curriculum Vitae
+3)	Transcript (new Ph.D. only)
+4)	Three Letters of Recommendation
+5)	Ph.D. thesis or job market paper
+1. Please email a single Adobe PDF file containing a cover letter and a CV to ncu66301@ncu.edu.tw, with email subject "Faculty Position Application for NCU Economics".
+TEL: +886-3-4226903
+2. Upload application materials through the JOE Network.
+</t>
+  </si>
+  <si>
+    <t>In accordance with the standards of Taiwan's national universities.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan</t>
+  </si>
+  <si>
+    <t>2026-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>National Chung Cheng University</t>
+  </si>
+  <si>
+    <t>College of Management</t>
+  </si>
+  <si>
+    <t>Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Finance
+Macroeconomics
+Environmental Economics
+Economic History
+Other areas of specialization in economics
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor/ Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Chung Cheng University in Taiwan is inviting applications from qualified candidates for assistant or associate professor positions, starting on August 1, 2027. Promising PhD candidates must have earned their degree by August 1, 2027 to be formally employed. Specializations in international finance, macroeconomics, environmental economics, economic history and other areas of economics will be considered. English fluency and literacy in Chinese are required. The complete application package must include:
+ a cover letter and research statement;
+ a curriculum vitae;
+ an official Ph.D. transcript (if applying for an assistant professorship);
+ job market papers and research papers;
+ three reference letters (to be sent separately by referees);
+ a teaching evaluation (if applicable).
+Applicants who earned their degree abroad must provide an authenticated doctoral diploma from the Ministry of Foreign Affairs' overseas embassies by the required deadline.
+</t>
+  </si>
+  <si>
+    <t>TAIWAN CHIAYI MINHSIUNG</t>
+  </si>
+  <si>
+    <t>F3 - International Finance
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+Q5 - Environmental Economics
+B - History of Economic Thought, Methodology, and Heterodox Approaches
+N - Economic History</t>
+  </si>
+  <si>
+    <t>National Sun Yat-sen University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Political Economy </t>
+  </si>
+  <si>
+    <t>empirical research
+macroeconomics
+comparative political economy
+geopolitics.</t>
+  </si>
+  <si>
+    <t>Faculty Positions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Department of Political Economy (Two Openings)
+The Department of Political Economy at National Sun Yat-sen University (NSYSU), Taiwan, invites applications for two full-time faculty positions at the rank of Assistant Professor, Associate Professor, or Professor.
+Applicants must hold a Ph.D. in Economics, Political Economy, Political Science, or a related field by the appointment date and demonstrate the ability to conduct high-quality research and teach in English. Successful candidates will be expected to teach at least one course in English each semester.
+We welcome applicants from all fields of political science, economics and political economy. Preference will be given to candidates with expertise in empirical research, macroeconomics, comparative political economy, and geopolitics.
+Applicants should submit: (1) cover letter, (2) curriculum vitae, (3) research statement, (4) teaching statement, (5) publication list or job market paper, (6) copies of academic degree certificates, and (7) three letters of recommendation.
+Review of applications will begin immediately and continue until [2026.12.31] or until the positions are filled.
+Application materials should be sent electronically to:
+Department of Political Economy
+National Sun Yat-sen University, Taiwan
+E-mail: poleco@mail.nsysu.edu.tw
+Salary and benefits are competitive and commensurate with qualifications and experience, in accordance with university and government regulations.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">commensurate with qualifications and experience </t>
+  </si>
+  <si>
+    <t>TAIWAN Kaohsiung</t>
+  </si>
+  <si>
+    <t>E0 - General
+C0 - General</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>National University of Singapore</t>
+  </si>
+  <si>
+    <t>Economics/Business/Quantitative Social Sciences</t>
+  </si>
+  <si>
+    <t>Global Asia Institute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Global Asia Institute at the National University of Singapore invites applications for a postdoctoral research fellow position. The Institute is seeking two candidates:
+ 1. A researcher with strong skills in applied empirical methods and econometrics, with research interests in business/labor/environmental/health economics. 
+ 2. A researcher with strong skills in experimental/behavioral economics, including esp. in field experiments and surveys.
+The Institute is well supported by a team of research assistants. Successful candidates will collaborate with a team of passionate researchers to work on academic projects targeted at top publications
+There will be no teaching obligation. Salaries are globally competitive and commensurate with the candidate's qualifications, track record, potential, and experience.
+Qualifications: Candidates should have an outstanding record in accredited PhD program in economics, business or quantitative social sciences. </t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Princeton University</t>
+  </si>
+  <si>
+    <t>University Center for Human Values</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurance S. Rockefeller Visiting Faculty Fellowship </t>
+  </si>
+  <si>
+    <t>The University Center for Human Values invites applications for Laurance S. Rockefeller Visiting Faculty Fellowships for the academic year 2027-28. Fellows devote an academic year in residence at Princeton to research and writing about topics involving human values in public and private life. This full-time visiting program is open to scholars in all disciplines across the humanities and social sciences. We welcome applications from scholars from a variety of disciplines.
+Fellows are expected to reside in or around Princeton or demonstrate to the program's satisfaction the ability to commute to campus on a daily basis during the 12-week fall and spring semesters. Fellows pursue their own research and are active contributors to the intellectual life of the Center. This includes participating in a weekly seminar attended by fellows and Center faculty to discuss work in progress and in various other seminars, colloquia and lectures sponsored by the Center. Fellows enjoy access to Firestone Library and to a wide range of activities and facilities throughout the University.
+The fellowship extends from September 1 to June 1. Fellows receive a stipend paid in nine equal installments. Ordinarily, home institutions provide a portion of their salaries in addition to benefits, although this is not a requirement. Independent scholars are eligible to apply.
+Main considerations in the evaluation of applications are the following:
+ The significance of the proposed research and its relevance to the purposes of the University Center for Human Values 
+ The quality of a candidate’s previous research and the contribution the candidate is likely to make in the future through their scholarship
+The likelihood that the research would benefit from being conducted in the University Center environment
+Qualifications
+Candidates must have a doctorate or equivalent professional degree and a strong record of research publications appropriate to their career stage. Typically, Fellows hold faculty positions at other universities or colleges; in exceptional cases, we consider applications from independent scholars when there is a high level of scholarly achievement. This is not a postdoctoral fellowship program, and we do not generally consider candidates who will have held the Ph.D. for less than two years at the time of appointment, or who are coming directly from a postdoctoral fellowship.
+Application Instructions
+Candidates must submit an online application: https://apply.interfolio.com/189111.
+Required materials:
+ A CV
+ One scholarly paper (no more than 12,000 words) written in the past three years
+ A statement (no more than 1,500 words) describing the proposed research project, including a brief working title for the project
+ Contact information for three referees, including at least one referee who was not a graduate advisor (note that referees will be asked to send in their letters fairly quickly – by October 22, 2026, for best consideration).
+Applicant materials must be submitted by the deadline: October 15, 2026, 11:59 p.m. EST. We aim to announce decisions by late March 2027.
+The work location for this position is in-person on campus at Princeton University. These positions are not eligible for sponsorship of an H‑1B visa requiring consular processing.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Princeton</t>
+  </si>
+  <si>
+    <t>Center for the Decentralization of Power Through Blockchain Technology</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>Blockchain
+Decentralization
+Tokenization
+Stablecoins
+Computer Science
+Economics and Computation
+Industrial Organization
+Political Economics
+Policy and Regulation
+Decentralized Finance</t>
+  </si>
+  <si>
+    <t>Princeton DeCenter Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>The Princeton DeCenter invites applications for Postdoctoral Fellows (including more senior researchers) for appointments beginning between February 2027 and February 2028. Appointments will be made at the rank of Postdoctoral Research Associate or a more senior rank, as appropriate. Postdoctoral appointments are for one year, with the possibility of renewal based on satisfactory performance and continued funding. More senior appointments may be multi-year. Candidates must have completed their Ph.D. before the appointment begins.
+The DeCenter is an interdisciplinary research hub at Princeton University dedicated to advancing research on blockchain, decentralized technologies, and the decentralization of power and trust. Fellows will join a collaborative community spanning computer science, economics, law, political science, philosophy, and related fields.
+Scope and Expectations
+Fellows will conduct original research, collaborate across disciplines, and contribute to cross-disciplinary research initiatives. They will also help foster the DeCenter community by co-organizing seminars, workshops, and related programming.
+Qualifications
+Ideal candidates will have:
+• A strong research record in their primary discipline.
+• Experience leading independent research projects.
+• Demonstrated ability or strong interest in interdisciplinary collaboration.
+• Research experience or demonstrated interest in blockchain, decentralized technologies, or related areas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 78,000-90,000 and 90,000-110,000</t>
+  </si>
+  <si>
+    <t>2027-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>PIIRS Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t>Princeton Institute for International and Regional Studies (PIIRS)</t>
+  </si>
+  <si>
+    <t>PDRA
+Social Sciences
+Humanities</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Princeton Institute for International and Regional Studies (PIIRS) at Princeton University is pleased to announce the call for applications to the PIIRS Postdoctoral Fellowship Program for the 2027-28 academic year. We will award up to four postdoctoral fellowships to our 2027-28 cohort. PIIRS seeks recent PhDs in the Social Sciences who have demonstrated exceptional scholarship, congruent with the Institute's intellectual focus, that simultaneously advances theoretical debates in their disciplinary field; creatively speaks to and engages with a multidisciplinary audience; and deepens substantive regional knowledge of specific places.
+Appointments will be made at the rank of Postdoctoral Research Associate and are for one year (12 months) with the possibility of renewal pending satisfactory performance and continued funding.  Postdoctoral Research Associates are expected to be in residence at Princeton or the local vicinity for the entire academic year or demonstrate to the program’s satisfaction the ability to be on campus on a daily basis and on short notice in order to fulfill responsibilities relating to in-person participation. 
+Fellows will have biweekly meetings with the faculty director to share their work, and monthly meetings with faculty fellows from various social sciences to present their work and learn from others. Applicants must demonstrate outstanding scholarly achievement and promise. To be eligible, applicants generally cannot have more than two years of postdoctoral experience prior to the start of the appointment, at the beginning of the academic year on September 1, 2027.
+The postdoctoral selection will be made based on the strength of the candidates' scholarly record; the promise of the proposed research; and the ability to contribute to the intellectual life of the postdoctoral program.
+In addition to a competitive salary and benefits, the program will provide the Fellow with the opportunity to host a small, pre-publication, book workshop; and a research fund of $4,000 per year. The program will also provide shared office space, and a laptop computer.
+Further information can be found at https://piirs.princeton.edu/funding-fellowships/piirs-postdoctoral-fellows.
+This position is subject to the University's background check policy. The work location for this position is in-person on campus at Princeton University.  Position is not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate. 
+Applications are due by September 15, 2026 (11:59 p.m. EST). The following application items should be uploaded by the applicant:
+Cover letter
+Curriculum vitae
+Transcripts
+Research Proposal indicating plans for two-year postdoc (maximum 5 pages double-spaced)
+Dissertation abstract (including Table of Contents)
+Writing sample: one chapter of the dissertation or one published article related to dissertation topic.
+Document confirming either that you have completed all requirements for the PhD degree or a letter signed by your dissertation advisor indicating that you will complete the PhD by the start date of the fellowship.
+The names and email addresses of three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. (Please note: all letters of reference should be submitted by your referees before September 15, 2026. deadline. )
+</t>
+  </si>
+  <si>
+    <t>80,000.00</t>
+  </si>
+  <si>
+    <t>2026-09-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Faculty Positions in Finance AY 2026-2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Finance
+The Graduate School of Business at Stanford University seeks applications for tenure-track faculty positions in the field of finance. All ranks and relevant disciplines will be considered.  Applicants should possess a strong research background and an interest in the study of finance, and the ability to teach courses in finance effectively in both MBA and PhD programs.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable.  Each applicant must upload their files and arrange for three letters of recommendation to be submitted by November 15, 2026, at 9:00 PM Pacific Time.  For an application to be considered complete, it must contain a CV, a job market paper and three letters of recommendation.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$280,000 - $295,000
+Associate Professor: 	$310,000 - $335,000
+Full Professor: 	$385,000 - $495,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+</t>
+  </si>
+  <si>
+    <t>see ad</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>Stanford University</t>
+  </si>
+  <si>
+    <t>Health Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics
+Stanford University
+Faculty Position
+Economics
+Health Policy
+Policy
+Medicine
+School of Medicine
+Stanford
+Economist
+Health Economist
+</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor (Health Economist)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant, Associate, or Full Professor of Health Policy
+Stanford University
+The Department of Health Policy at Stanford University seeks a Health Economist to join the Department of Health Policy as an Assistant Professor, Associate Professor, or Professor in the University Tenure Line or University Medical Line. We are particularly interested in candidates who have a PhD or MD with substantial research experience in health economics. 
+For more information about the position, including required qualifications and application materials, go to: http://facultypositions.stanford.edu/cw/en-us/job/495011 
+Applications should be received no later than October 25, 2026 to receive full consideration.
+For questions, please contact bsc-academicaffairs@lists.stanford.edu. 
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu. 
+</t>
   </si>
   <si>
     <t>I1 - Health</t>
   </si>
   <si>
-    <t>2026-03-27 00:00:00</t>
-[...7 lines deleted...]
-statistics
+    <t>2026-10-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Environmental Social Sciences</t>
+  </si>
+  <si>
+    <t>Stanford Doerr School of Sustainability (Global Environmental Policy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanford University invites applications for a tenure-track Assistant Professor position in the field of Global Environmental Policy within the Department of Environmental Social Sciences. The scope of the search is broad, and we welcome applications from scholars studying environmental policy issues from the perspective of the quantitative social sciences or related fields, including candidates who have completed or will soon complete their PhD in economics, political science, environmental policy, or data science as applied to environmental policy. The successful candidate will serve as faculty within the Department of Environmental Social Sciences at the Stanford Doerr School of Sustainability.
+Application materials need to be submitted online at the link below.
+The deadline to submit your application is November 15, 2026. Later applications may be considered at the discretion of the search committee.
+Applications must include:
+1. Cover letter
+2. Curriculum vitae
+3. Contact information for three reference letter writers
+4. Research statement (maximum 2 pages)
+5. Teaching statement (maximum 1 page)
+The Environmental Social Sciences Department and Stanford University value faculty who will help foster an open and respectful academic environment for colleagues, students, and staff with a wide range of backgrounds and perspectives. Candidates may choose to include as part of their research and teaching statements a brief discussion about how their work and experience will further these values.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.
+The expected base pay range for this position is: Assistant Professor: $143,500 -$180,000. 
+Stanford University has provided a base pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+For general questions regarding this position, please contact Marisa MacAskill at mmacaskill@stanford.edu.
 </t>
   </si>
   <si>
-    <t>Lecturer</t>
-[...2378 lines deleted...]
-We look forward to welcoming candidates who share HU’s principles, long-term vision, and medium-term goals—those who are motivated and ready to play a central role in advancing research and education at Hiroshima University.
------
-For more details, please see the link below.
-[...1282 lines deleted...]
-    <t>$170,000 - $200,000</t>
+    <t>Salary Range $143,500 -$180,000</t>
+  </si>
+  <si>
+    <t>Humanities &amp; Sciences</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t xml:space="preserve">political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods. </t>
+  </si>
+  <si>
+    <t>Assistant Professor in Communication</t>
+  </si>
+  <si>
+    <t>The Department of Communication at Stanford University seeks applicants for a junior appointment at the rank of tenure-track Assistant Professor. We invite applications from individuals working at the frontiers of media and politics, broadly defined, including candidates from all social science disciplines and related disciplines such as data and information sciences. While we place the highest priority on the overall originality and promise of the candidate's work, particular areas of interest include political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods.
+Applicants must have demonstrated a commitment to effective teaching and mentoring and the ability to maintain a world-class research program. The successful candidate must have a Ph.D. in a related field and will be expected to teach and advise students at both the graduate and undergraduate levels. The term of appointment is expected to begin on September 1, 2027.
+The expected base pay range for this position is $133,235 - $143,916
+Stanford University has provided a pay range representing its good-faith estimate of what the University reasonably expects to pay the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the qualifications of the selected candidate, budget availability, and internal equity.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
+  </si>
+  <si>
+    <t>$133,235 - $143,916</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto</t>
-  </si>
-[...1541 lines deleted...]
-F1 - Trade</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
   </si>
   <si>
     <t>Primary Care and Population Health</t>
   </si>
   <si>
     <t>Department of Medicine and Department of Health Policy</t>
   </si>
   <si>
     <t>Health
 Econometrics
 Medicine
 Dementia
 Vaccination
 Prevention</t>
   </si>
   <si>
     <t>Postdoctoral Research Fellow or Social Science Research Scholar</t>
   </si>
   <si>
     <t>We are looking for a talented researcher with experience in econometric/quasi-experimental approaches for causal effect estimation (e.g., regression discontinuity and difference-in-differences) to help the Geldsetzer lab expand its work on the link between shingles vaccination and dementia (see: https://www.nature.com/articles/s41586-025-08800-x; https://jamanetwork.com/journals/jama/fullarticle/2833335; https://www.cell.com/cell/fulltext/S0092-8674(25)01256-5 ).
 Data sources for our work in this area are large-scale electronic health record data, medical claims data, mortality registries, and epidemiological cohort studies. The researcher will be expected to publish in high-impact general science and clinical journals.
 We are looking for someone to start as soon as possible but there is no specific deadline for the application – we hire on an ongoing basis.
 Being fully remote is possible for this position. We also partner with Heidelberg University for candidates interested in being based in Germany.
 This is a 2-year position with strong possibility of renewal. We also offer attractive opportunities for those interested in a longer-term career in academia that is not on a faculty tenure track.
 Required Qualifications:
 • Doctoral degree with quantitative training (ideally in econometrics) or relevant research experience.
 • Strong coding skills in R, Stata, or other statistical software package.</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto
 GERMANY Baden-Württemberg Heidelberg</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 I1 - Health
 C0 - General</t>
   </si>
   <si>
-    <t>Stetson University</t>
-[...43 lines deleted...]
-    <t>MEXICO Mexico City Mexico City</t>
+    <t>2026-02-28 00:00:00</t>
+  </si>
+  <si>
+    <t>The University of Chicago</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t>Kenneth C. Griffin Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for a full-time Research Associate for a three-year term starting in the 2026-2027 academic year. 
+About the TMW Center
+Co-directed by Dana Suskind (Biological Sciences Division), and John List (Economics), the TMW Center for Early Learning + Public Health aspires to create a population-level shift in the knowledge and behavior of parents and caregivers to optimize the foundational brain development in children, birth to five years of age, particularly those born into poverty. The TMW Center has conducted 12 randomized controlled, quasi-experimental, and implementation trials to date and plans to continue its active randomized controlled and implementation trials, including ongoing data collection and analysis in the coming years.  As part of these research projects, the Center is continuing to adapt and validate two state-of-the-art tools: (1) the SPEAK - a computer-adaptive tool designed to assess caretaker expectations and knowledge of early childhood cognitive and language development, and (2) the Luet – a wearable device paired with an app that uses machine learning to measure early child development through language and physical movement.
+Job Summary:
+The Research Associate will work, in partnership with Co-Director Suskind and Senior Research Associate Pernaudet, to design and execute TMW Center research projects. Core responsibilities include conducting rigorous quantitative analyses, writing and publishing findings, presenting research, and leading grant applications in collaboration with Professors List and Suskind. The position entails collaboration on new and ongoing research projects, with a highly interdisciplinary team of economists, psychologists, engineers, app developers, and more. A primary focus of the work is applying economic models and machine learning techniques to empirical analysis of data generated from TMW Center’s research projects, including via Luet and the SPEAK.
+The position will also allow the Research Associate to be part of the vibrant research environment of the TMW Center for Early Learning + Public Health and the Kenneth C. Griffin Department of Economics at The University of Chicago.  This position will report to the TMW Center Co-Directors, Dana Suskind and John List, with additional reporting to the Center COO for matters outside of research. This position will require a commitment of at least 3 years.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Responsibilities will include, but are not limited to:
+	In collaboration with the Co-Director, develop research designs for TMW Center projects, including formulating testable research questions, selecting appropriate measurements, and ensuring clean identification of outcomes.
+       At the direction of the Co-Director, write, submit, and publish findings in peer-reviewed journals.  The annual goal is, on average, to have at least four papers in progress and at least two submitted for publication.
+	Disseminate TMW research findings to broader audiences by presenting in select conferences and meetings of early childhood researchers, psychologists, and economists.
+	Maintain existing TMW Center research collaborations with faculty at the University of Chicago, as well as other national and international faculty with whom the Center is partnering on projects.
+	Participate in and contribute to the grant preparation process in a timely manner in close collaboration with the Co-Directors, potential Co-PIs, collaborators and consultants and the Grants and Contracts office.
+	Participate in regularly scheduled TMW Center team meetings, lab meetings, and ‘papers’ meetings with Co-Director Suskind and weekly Econ meeting with Co-Director List. 
+ Competencies:
+	Excellent organizational, quantitative, and analytical skills with a high level of accuracy and sharp attention to detail required.
+	Superior interpersonal skills and the ability to work effectively with a wide range of individuals and constituencies in a diverse professional environment required.
+	Ability to effectively manage a heavy workload, competing priorities, and tight deadlines required.
+	A quick learner with the ability to initiate, organize, prioritize, and complete multiple, high-level projects; meet tight deadlines; and work effectively with minimal supervision in a fast-paced environment required.
+	Strong computer skills including programming, ability to work with data sets, and data visualization ability required.
+	Strong written and verbal communication skills required.
+	Ability to work both independently and as a team member required.
+Qualifications
+Before the start of employment, qualified applicants must have:
+	Applicants must have a Ph.D. in Economics.
+	Two years of postdoctoral experience and research within the field of economics.
+	A microeconomist with experience in experimental and behavioral economics is preferred
+	Strong expertise in education and health policy.
+	Demonstrated ability to communicate research findings clearly to multiple audiences through oral presentations and written work.
+	Experience in writing grant proposals, and a strong commitment to research preferred.
+We especially welcome applicants with technical knowledge or skills in:
+	Knowledge of Stata, Python, Matlab, and/or R preferred.
+	Knowledge of LaTeX required.
+Application Instructions
+Applicants must apply online through the University of Chicago Academic Recruitment job board at https://apply.interfolio.com/190379.
+Applicants are required to submit:
+	Resume/CV
+	Cover Letter (include earliest available start date)
+	Research statement
+	Additionally, applicants are strongly encouraged to submit, as optional, up to three published or unpublished research papers.
+Screening of applications will continue until the position is filled or the search is closed.
+EEO Statement
+The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
+</t>
+  </si>
+  <si>
+    <t>$100,000-$110,000</t>
+  </si>
+  <si>
+    <t>A1 - General Economics</t>
   </si>
   <si>
     <t>2026-08-30 00:00:00</t>
   </si>
   <si>
-    <t>2026-04-29 00:00:00</t>
-[...29 lines deleted...]
-Faculty members will teach both UG &amp; PG courses, contribute to curriculum development, and engage in practitioner-relevant research. We are particularly interested in candidates who combine strong academic training with the ability to connect theory to real-world business practice.
+    <t>Social Sciences Division</t>
+  </si>
+  <si>
+    <t>Instructional Professor (Open Rank)</t>
+  </si>
+  <si>
+    <t>Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for appointment as Instructional Professor at the rank of Assistant, Associate, or Full. This is a full-time, career-track teaching position to begin on or after July 1, 2027. The initial appointment term is from three to five years depending on rank and is renewable with opportunity for promotion within the Instructional Professor track based on performance review. 
+The successful candidate will teach up to six courses in the undergraduate and master’s curriculum annually. We are interested in candidates with expertise in either macroeconomics and its applied fields, or statistics, data science, casual inference, and econometrics. In addition to teaching, the IP will advise and mentor undergraduate and masters students, organize student activities, contribute to recruitment and admissions of MA students and oversee and plan the curriculum under the direction of the Director of Undergraduate Studies and the Director of MA programs.
+The terms and conditions of employment for this position are covered by a collective bargaining agreement between the Service Employees Union (SEIU) and the University.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Qualifications
-PhD in a relevant field from a recognized university or business school.
-[...58 lines deleted...]
-•	Recognized achievement in financial planning or related fields.
+Applicants must have a Ph.D. in Economics. Teaching experience with courses in applied economics, particularly pertaining to macroeconomics, OR statistics, data science, casual inference, and econometrics, with an emphasis on practical applications of the tools taught in these courses is required.
+Consideration for the hiring level will be granted conditional on professional qualifications. The successful candidate will have outstanding in-person, written, and virtual communication skills and the ability to teach audiences with diverse backgrounds and with varying levels of knowledge about economics. Candidates should be comfortable teaching from introductory courses through courses at the master’s level.
 Application Instructions
-For full consideration, please submit all application materials by January 25, 2026, through Interfolio at apply.interfolio.com/179213. Applicants submit:
-[...233 lines deleted...]
-The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Applicants must apply online at the University of Chicago’s Interfolio academic job board at: apply.interfolio.com/190053. Applicants are required to submit: 1) curriculum vitae, 2) teaching statement, 3) student evaluations, 4) two published or unpublished research papers, and 5) three letters of recommendation.
+Review of applications will begin on December 1, 2026, and will continue until the position is filled or the search has ended.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
-    <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
-[...56 lines deleted...]
-If you need a reasonable accommodation for a disability, for any part of the employment process, please contact us at HRJobs@umaryland.edu and let us know the nature of your request and your contact information.  Please note that only inquiries regarding a reasonable accommodation request will be responded to from this email address.
+    <t xml:space="preserve">$108,675 - $129,375 for Assistant IP; $119,025 - $150,075 for Associate IP; $129,375 - $160,425 for Full IP. </t>
+  </si>
+  <si>
+    <t>2027-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+microeconometrics
+program evaluation
+impact evaluation
+empirical methods
 </t>
   </si>
   <si>
-    <t>UNITED STATES Maryland Baltimore</t>
-[...307 lines deleted...]
-    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+    <t>Assistant or Associate Professor in Economics (Open Rank)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant or Associate Professor position beginning August 2026, or later by agreement.
 We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
-Fluency in English is required; Spanish is preferred.
+Spanish required (teaching is mostly in Spanish); working English required.
 The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
 Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
-Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters for Assistant Professor. 
 Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
 Questions mailto:mcbayon@ucema.edu.ar
 </t>
   </si>
   <si>
-    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
-UNITED STATES Illinois Chicago</t>
+    <t>UNITED STATES Illinois Chicago
+ARGENTINA Ciudad de Buenos Aires</t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C9 - Design of Experiments
 D1 - Household Behavior and Family Economics
 D3 - Distribution
 D9 - Micro-Based Behavioral Economics
 H - Public Economics
 I1 - Health
 I2 - Education and Research Institutions
 J - Labor and Demographic Economics
-K - Law and Economics
-[...3 lines deleted...]
-O - Economic Development, Innovation, Technological Change, and Growth</t>
+K - Law and Economics</t>
   </si>
   <si>
     <t>2026-10-22 00:00:00</t>
   </si>
   <si>
-    <t>Universidad Torcuato Di Tella</t>
-[...109 lines deleted...]
-    <t>Sam M. Walton College of Business</t>
+    <t>University of California Berkeley</t>
+  </si>
+  <si>
+    <t>Haas School of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Finance – Haas School of Business
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Finance with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants who are pursuing or hold a Ph.D. in Finance, Economics, or other closely related fields. We prefer applicants who currently hold a Ph.D. or have advanced to Ph.D. candidacy and will complete the doctoral degree or an equivalent within 6 months of the start date.
+For more information and to apply: https://apptrkr.com/9723836
+Applications will be accepted through November 18, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+</t>
+  </si>
+  <si>
+    <t>$116,500 - $140,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Berkeley</t>
+  </si>
+  <si>
+    <t>2026-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law, Crime, and Punishment  Jurisprudence &amp; Social Policy Program </t>
+  </si>
+  <si>
+    <t>School of Law</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Law, Crime, and Punishment Jurisprudence &amp; Social Policy Program School of Law
+Berkeley Law invites applications for the position of Assistant Professor - Law, Crime, and Punishment at Berkeley Law Jurisprudence &amp; Social Policy Program with an anticipated start date of Fall 2027 or later. This position is full-time permanent 100% time.
+Applications will be accepted through August 14th, 2026.
+For more information about this position, including required qualifications and application materials, please visit the following link: https://apptrkr.com/7287010
+All qualified applicants will receive consideration for employment without regard to race, color, sex, sexual orientation, gender identity, national origin, disability, age or protected veteran status.
+Please direct questions to academicpositions@law.berkeley.edu.
+The University of California, Berkeley is an AA/EEO employer.</t>
+  </si>
+  <si>
+    <t>$203,900 -$333,600</t>
+  </si>
+  <si>
+    <t>K - Law and Economics</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Colorado Boulder</t>
+  </si>
+  <si>
+    <t>Bruce D. Benson Center for the Study of Western Civilization</t>
+  </si>
+  <si>
+    <t>Visiting Researcher
+Western Civilization Studies</t>
+  </si>
+  <si>
+    <t>Visiting Researcher</t>
+  </si>
+  <si>
+    <t>The Bruce D. Benson Center at the University of Colorado Boulder invites applications for Visiting Researchers (Sabbatical Fellows) for the 2027–28 academic year. 
+Salary:
+Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 and $10,000 for a full-time position, dependent on experience will be provided.
+What We Require:
+Ph.D. at the time of appointment or a doctoral degree in progress with a dissertation defense date scheduled.
+It is expected that candidates are not employed by another institution during their time serving as a Visiting Researcher.
+Fellows are expected to be regularly present and in person at the Benson Center to contribute to its intellectual life.
+Application Link: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Researcher/72480
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through https://jobs.colorado.edu/ using the provided URL.
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage individuals from all backgrounds to apply, including protected veterans and individuals with disabilities.</t>
+  </si>
+  <si>
+    <t>Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 - $10,000 for a full-time position, dependent on experience will be provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Colorado Boulder </t>
+  </si>
+  <si>
+    <t>2027-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Colorado Boulder </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruce D. Benson Center for the Study of Western Civilization </t>
+  </si>
+  <si>
+    <t>Visiting Scholar in Conservative Thought and Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bruce D. Benson Center at the University of Colorado Boulder invite applications for the position of Visiting Scholar in Conservative Thought and Policy.
+Salary:
+The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.
+Signing bonus and incentive pay may be available, depending on the candidate's experience and the Center’s funding.
+The compensation package is competitive, including relocation subsidy, dedicated budget, and administrative assistance.
+What We Require:
+Candidates are expected to have a Ph.D. at the time of appointment.
+It is expected that candidates are not employed by any other institution during their service as the Visiting Scholar in Conservative Thought and Policy.
+To view the job ad in its entirety and apply to this position, please visit: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Scholar-in-Conservative-Thought-and-Policy/72710
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through CU Boulder Jobs (https://jobs.colorado.edu/).
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage applicants from all backgrounds, including protected veterans and individuals with disabilities.
+</t>
+  </si>
+  <si>
+    <t>The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.</t>
+  </si>
+  <si>
+    <t>Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t>Any Fields</t>
+  </si>
+  <si>
+    <t>Director of the Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Colorado Boulder invites applications for the position of Director of the Institute of Behavioral Science (IBS), a leading interdisciplinary research institute dedicated to advancing innovative social and behavioral science.
+We seek an accomplished scholar with an outstanding record of research, teaching, and service that qualifies for appointment as Professor with tenure at CU Boulder. The successful candidate will have demonstrated administrative and research leadership, a strong commitment to interdisciplinary collaboration, and the ability to articulate and implement a strategic vision for a large, externally funded research institute.
+IBS includes approximately 400 affiliated faculty, researchers, staff, postdoctoral scholars, and students, and manages an annual research portfolio of approximately $40 million. The Director provides intellectual and administrative leadership, fosters interdisciplinary research and training, supports faculty and student development, strengthens partnerships with external stakeholders, and maintains an active, externally funded research program.
+Candidates must hold a Ph.D. in a social or behavioral science or a closely related field. Review of applications will begin September 1, 2026, and continue until the position is filled. The anticipated start date is January 1, 2027.
+For the complete position description and application instructions, please apply through the University of Colorado Boulder Jobs website.
+</t>
+  </si>
+  <si>
+    <t>$225,000 to $275,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Colorado Boulder</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Michigan</t>
+  </si>
+  <si>
+    <t>College of LSA / International Institute</t>
+  </si>
+  <si>
+    <t>Weiser Center for Europe and Eurasia</t>
+  </si>
+  <si>
+    <t>Modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus)</t>
+  </si>
+  <si>
+    <t>WCEE Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t>The Weiser Center for Europe and Eurasia seeks to hire a postdoctoral fellow (recent PhD) with expertise in modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus). Those who have a related PhD completed (as of January 2025), or nearly completed, in the social sciences, humanities, cultural studies (broadly construed), and/or public policy are encouraged to apply for the two-year WCEE Postdoctoral Fellowship, from August 2027 to July 2029.
+We are especially interested in scholars who will complement and add to the coverage offered by our existing faculty. WCEE Postdoctoral Fellows are expected to focus on their own research, participate in the center’s events and administrative committees, present at least one public lecture during their two-year fellowship, and teach one course per year at the University of Michigan while in full-time residency. 
+Eligibility is restricted to applicants who have obtained their PhD no earlier than January 1, 2025. Current doctoral candidates are eligible to apply but must have defended and filed their dissertations by July 31, 2027.
+To be assured full consideration, fellowship applications should be received by October 15, 2026, 11:59 PM EST. Successful applicants will be notified by December 2026. 
+For more information https://ii.umich.edu/wcee/initiatives/wcee-postdoctoral-fellowship.html</t>
+  </si>
+  <si>
+    <t>$64,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan Ann Arbor</t>
+  </si>
+  <si>
+    <t>P5 - Comparative Economic Systems
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>Gerald R. Ford School of Public Policy</t>
+  </si>
+  <si>
+    <t>International Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Presidential Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Michigan’s Gerald R. Ford School of Public Policy invites applicants for the University of Michigan Presidential Postdoctoral Fellowship Program (PPFP) (http://presidentspostdoc.umich.edu/index.php). The program is particularly interested in scholars with the potential to bring to their research and teaching the critical perspective that comes from their non-traditional educational background or understanding of the experiences of groups historically underrepresented in higher education.
+The Ford School seeks applicants who focus on international policy and whose research, teaching, and scholarly trajectory demonstrate strong promise for long-term success as members of our faculty. Topical focus could include (but is not limited to) sustainability and climate change, global migration, war, conflict, state-building and the political economy of development, great power competition, global governance and international organizations, human rights, technology and digital policy, area studies and foreign policy. Candidates should combine relevant substantive expertise with strong interests in public policy.
+Applicants must submit two separate applications: one to the President’s Postdoctoral Fellowship Program (PPFP) site (http://presidentspostdoc.umich.edu/ppfp-application.php) by November 1, 2026 (note: this application will open September 1, 2026) and a second directly to the Ford School of Public Policy at https://apply.interfolio.com/189148 by September 13, 2026.
+More information can be found at https://apply.interfolio.com/189148. </t>
+  </si>
+  <si>
+    <t>2026-09-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Democracy Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Public Policy, Democracy Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Democracy Policy Job Posting
+University of Michigan
+Ford School of Public Policy
+Professor of Public Policy, Democracy Policy
+Associate or Full Professor Rank
+The Gerald R. Ford School of Public Policy at the University of Michigan invites applications for a tenured faculty position (associate or full professor) focused on Democracy Policy—an emerging field treating democracy as a policy domain with identifiable problems and actionable interventions. This position is part of a university-wide faculty cluster focused on democracy policy, data, and civic education.
+We welcome scholars from political science, public policy, public administration, economics, law, and related social sciences. Candidates must demonstrate research excellence, a commitment to teaching across undergraduate and graduate (Master's/PhD) programs, and an interest in public and policy engagement within an interdisciplinary environment. Joint appointments with other university units are negotiable.
+Required Application Materials: Letter of interest, curriculum vitae, research statement (including policy interests), teaching statement (including experience and philosophy), names of three references.
+First consideration will be given to applications received by September 13, 2026, but the search will remain open until filled. View the full job description and apply online here: https://apply.interfolio.com/188470
+The University of Michigan is an Equal Opportunity Employer.
+</t>
+  </si>
+  <si>
+    <t>University of Notre Dame</t>
   </si>
   <si>
     <t>Macroeconomics
-Microeconomics
+Economic Theory
 Econometrics</t>
   </si>
   <si>
-    <t>Teaching Assistant Professor of Economics</t>
-[...346 lines deleted...]
-Economic history
+    <t>The Department of Economics at the University of Notre Dame seeks applicants for up to three tenure-track assistant professor positions. Duties will include teaching, research, and service. Candidates with research interests in Macroeconomics, Economic Theory, and/or Econometrics will receive priority consideration. 
+Entry-level candidates must have completed all Ph.D. requirements or be on track to complete a Ph.D. in Economics or a closely related field by July 1, 2027. Candidates at the advanced assistant level must have a Ph.D. in Economics or a closely related field.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana NOTRE DAME</t>
+  </si>
+  <si>
+    <t>College of Arts and Letters</t>
+  </si>
+  <si>
+    <t>Poverty
 Labor Economics
 Health Economics
-Machine learning
-[...17 lines deleted...]
-    <t>J0 - General
+Education Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for a tenured Full Professor position beginning in Fall 2027, with the possibility of an endowed, named chair, for a scholar whose research program will advance the mission of the university’s Poverty Initiative.
+Candidates should have a record of research excellence with a strong emphasis on issues related to poverty, a proven capacity for leadership, evidence of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape exciting new university programs. We especially seek candidates whose work has strong synergies with existing faculty research and initiatives across campus. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>H0 - General
 I0 - General
-H0 - General</t>
-[...38 lines deleted...]
-EMAIL: jhorpedahl@uca.edu
+J0 - General</t>
+  </si>
+  <si>
+    <t>Families
+Children
+Social Policy
+Labor Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Professor, Open Rank</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for an open-rank, tenure-track position to begin in the Fall of 2027 whose research program will support the Strengthening Families Research Initiative. We especially welcome applications from candidates at the ranks of Associate or Full Professor.
+Candidates should have a record of research excellence with a strong emphasis on issues related to the economics of families, fertility, child well-being, and/or social policy. The ideal candidate will also have a track record of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape a university program. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>University of Southern California</t>
+  </si>
+  <si>
+    <t>Sol Price School of Public Policy</t>
+  </si>
+  <si>
+    <t>Department of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>Research Assistant Professor of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>The USC Sol Price School of Public Policy and the USC Schaeffer Institute for Public Policy &amp; Government Service is seeking a dedicated and innovative Research Assistant Professor of Health Policy &amp; Management who will enhance our scholarly mission and advance health care policy. The successful candidate will work within a dynamic team at the USC Schaeffer Center, leveraging resources to increase research capacity in studying health care policy through both new and existing research efforts.
+The position is primarily funded through contracts and grants, with partial research support provided by core funds from the Schaeffer Institute. The successful candidate will hold an appointment as a Research Assistant Professor within the Department of Health Policy &amp; Management at the Price School, and an additional appointment as a Scholar in the USC Schaeffer Institute.
+The successful applicant will have a PhD in a relevant field, 3+ years of experience conducting research in health policy and economics (may include research experience gained as a doctoral student), a proven record of successful grant funding and publication in leading journals, demonstrated leadership capabilities in research project management and grant solicitation, and the ability to effectively communicate research findings to policy and research audiences.</t>
+  </si>
+  <si>
+    <t>115,000-190,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>2027-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Utah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quantitative Analysis of Markets and Organizations</t>
+  </si>
+  <si>
+    <t>David Eccles School of Business</t>
+  </si>
+  <si>
+    <t>Economics 
+Quantitative Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associate Professor/Professor </t>
+  </si>
+  <si>
+    <t>Quantitative Analysis of Markets and Organizations (QAMO) is an academic unit within the University of Utah’s David Eccles School of Business. We are economists with common interests in the application of economics to business decision-making.
+We seek to hire one or more outstanding economists to tenure-track positions for the 2027-28 academic year. We are open to hiring at the Associate and Professor Levels, with rank subject to qualifications. Applicants should possess a doctorate.
+Successful candidates will conduct high-quality scholarship that complements our growing research community. The Eccles School is a world-class business school with a rich history of excellence in education and research. Salaries, research support, and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
+Applications will be accepted until August 23, 2026 or until positions are filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$190,000-300,000 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Salt Lake City</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Waseda University</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics</t>
+  </si>
+  <si>
+    <t>Economics
+Statistics
+Economic History</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Non-tenure-track)</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment of this position is available at the following website.
+https://www.waseda.jp/fpse/pse/news-en/2026/07/30/26959/
+-----------
+Waseda University, a long-established private university located in central Tokyo, invites applications for the position of Assistant Professor (full-time, non-tenure-track) (in Japanese, “Kôshi-ninkitsuki”) in the Faculty of Political Science and Economics (FPSE). We seek individuals who wish to participate actively in education and research at the Faculty.
+ Starting date
+Starting date: April 1, 2027
+ Duration of employment
+Two years from the starting date of employment.
+At the end of these two years, taking into account such factors as education, research, and work performance, the Assistant Professor (non-tenure-track) may be reappointed for another year. However, the combined period of employment must be completed by March 31, 2030.
+ Requirements
+(1) Candidates must hold a doctoral degree or expect to obtain a doctoral degree or expect his/her affiliated institution to make an official decision to award the degree before February 28, 2027.
+(2) Candidates must be able to give lectures and conduct seminars in either Japanese or English.
+For detailed information on the position, please refer to the above website.</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching</t>
+  </si>
+  <si>
+    <t>2026-09-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Wissenschaftszentrum Berlin für Sozialforschung (WZB Berlin Social Science Center)</t>
+  </si>
+  <si>
+    <t>International Relations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Relations
+ Political Economy
+ Political Sociology
+ Democracy 
+Research Professor
+ Research Fellow
+ Political Scientist
+ Sociologist
+ Economist 
+Social Scientist
+ Macroeconomist
+ Microeconomist 
+Behavioral Economist
+ </t>
+  </si>
+  <si>
+    <t>Director of International Relations</t>
+  </si>
+  <si>
+    <t>The Wissenschaftszentrum Berlin für Sozialforschung is one of the world’s leading social science research institutions. It conducts problem-oriented basic research, connects research with society, and fosters interdisciplinary collaboration across sociology, political science, economics, and law. Current research focuses include climate, democracy, digitalization, education, gender, health, international orders, migration, and work. The WZB is a publicly funded, non-university research institute and a member of the Leibniz Association.
+The WZB invites applications for a permanent full-time position as Director (f/m/x) for the study of international relations. The successful candidate will establish and lead a research department examining transformations of the international order and global power relations through theory-driven empirical research. Relevant topics include conflict and security, international institutions, transnational politics, political economy, and global governance.
+Applicants should have an outstanding international research profile, extensive publication record, experience supervising doctoral researchers, and an interest in public engagement. They are expected to present a long-term interdisciplinary research agenda aligned with the WZB’s research environment. A Joint Professorship (W3) at a German university is desirable.
+Applications (cover letter, publication list, and research statement) must be submitted in English by 20 September 2026. The WZB welcomes applications from all backgrounds; German language skills are not required.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 29071520</t>
+  </si>
+  <si>
+    <t>GERMANY Berlin Berlin</t>
+  </si>
+  <si>
+    <t>2026-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Yale University</t>
+  </si>
+  <si>
+    <t>Associate/Full Professor, Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department in the Faculty of Arts and Sciences at Yale University is seeking to appoint an Associate or Full Professor with tenure in the field of financial economics. Candidates should be scholars who have made contributions to our understanding of financial markets. They would be expected to teach undergraduates and Ph.D. students, and to supervise Ph.D. dissertations.
+Qualifications
+Applicants must show outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed.
 </t>
   </si>
   <si>
-    <t>market</t>
-[...1397 lines deleted...]
-  <si>
     <t>UNITED STATES Connecticut New Haven</t>
-  </si>
-[...149 lines deleted...]
-    <t>CHINA Hubei Wuhan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8785,54 +1999,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O248"/>
+  <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O247" sqref="O247"/>
+      <selection activeCell="O47" sqref="O47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -8859,9720 +2073,1909 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477493</v>
+        <v>111477553</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2" t="s">
         <v>19</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477486</v>
+        <v>111477552</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="F3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="2"/>
       <c r="G3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="2"/>
+      <c r="J3" s="2" t="s">
+        <v>31</v>
+      </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="N3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="O3" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477225</v>
+        <v>111477578</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
-      <c r="E4"/>
-      <c r="F4" t="s">
+      <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="G4"/>
+      <c r="F4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477199</v>
+        <v>111477590</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>48</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>50</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477351</v>
+        <v>111477596</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477383</v>
+        <v>111477564</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>59</v>
-[...7 lines deleted...]
-      <c r="G7" s="2"/>
+        <v>62</v>
+      </c>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2" t="s">
+        <v>63</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J7" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477474</v>
+        <v>111477591</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E8" t="s">
         <v>70</v>
       </c>
-      <c r="F8" t="s">
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="H8" t="s">
         <v>71</v>
       </c>
-      <c r="G8" t="s">
+      <c r="I8" t="s">
         <v>72</v>
       </c>
-      <c r="H8" t="s">
+      <c r="J8" t="s">
         <v>73</v>
       </c>
-      <c r="I8" t="s">
-[...2 lines deleted...]
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
+        <v>74</v>
+      </c>
+      <c r="M8" t="s">
         <v>75</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>76</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477222</v>
+        <v>111477540</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>79</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="E9" s="2"/>
       <c r="F9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="H9" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="I9" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="M9" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="M9" s="2" t="s">
+      <c r="N9" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="N9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="2" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477243</v>
+        <v>111477542</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" t="s">
         <v>86</v>
       </c>
-      <c r="E10"/>
       <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
         <v>87</v>
       </c>
       <c r="I10" t="s">
         <v>88</v>
       </c>
-      <c r="J10"/>
+      <c r="J10" t="s">
+        <v>89</v>
+      </c>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477134</v>
+        <v>111477595</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>92</v>
       </c>
       <c r="E11" s="2"/>
       <c r="F11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="G11" s="2" t="s">
+      <c r="H11" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="H11" s="2" t="s">
+      <c r="I11" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>97</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>98</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477185</v>
+        <v>111477558</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
         <v>99</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12" t="s">
         <v>100</v>
       </c>
-      <c r="F12"/>
-      <c r="G12"/>
       <c r="H12" t="s">
         <v>101</v>
       </c>
       <c r="I12" t="s">
         <v>102</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12"/>
+      <c r="L12" t="s">
         <v>104</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
+        <v>22</v>
+      </c>
+      <c r="N12" t="s">
         <v>105</v>
       </c>
-      <c r="M12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477413</v>
+        <v>111477631</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>111</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K13" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>114</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>115</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477182</v>
+        <v>111477586</v>
       </c>
       <c r="C14" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" t="s">
         <v>116</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>117</v>
       </c>
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>118</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>119</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>120</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>121</v>
       </c>
-      <c r="J14" t="s">
+      <c r="K14" t="s">
         <v>122</v>
       </c>
-      <c r="K14"/>
       <c r="L14" t="s">
         <v>123</v>
       </c>
       <c r="M14" t="s">
         <v>124</v>
       </c>
+      <c r="N14" t="s">
+        <v>125</v>
+      </c>
       <c r="O14" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477236</v>
+        <v>111477561</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="2" t="s">
+      <c r="H15" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="H15" s="2" t="s">
+      <c r="I15" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="I15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="N15" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="M15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="2" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477311</v>
+        <v>111477576</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D16" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" t="s">
+        <v>134</v>
+      </c>
+      <c r="F16"/>
+      <c r="H16" t="s">
         <v>135</v>
       </c>
-      <c r="E16"/>
-[...3 lines deleted...]
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16" t="s">
+        <v>137</v>
+      </c>
+      <c r="M16" t="s">
+        <v>22</v>
+      </c>
+      <c r="N16" t="s">
         <v>138</v>
       </c>
-      <c r="M16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477338</v>
+        <v>111477565</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>116</v>
+        <v>61</v>
       </c>
       <c r="D17" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E17" s="2"/>
-[...1 lines deleted...]
-      <c r="G17" s="2"/>
+      <c r="G17" s="2" t="s">
+        <v>141</v>
+      </c>
       <c r="H17" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="J17" s="2"/>
+        <v>143</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>144</v>
+      </c>
       <c r="K17" s="2">
-        <v>6963893</v>
+        <v>1318</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>145</v>
+        <v>50</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477440</v>
+        <v>111477598</v>
       </c>
       <c r="C18" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="D18" t="s">
         <v>147</v>
       </c>
-      <c r="E18"/>
-[...1 lines deleted...]
-      <c r="G18" t="s">
+      <c r="E18" t="s">
         <v>148</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>149</v>
       </c>
       <c r="I18" t="s">
         <v>150</v>
       </c>
       <c r="J18" t="s">
         <v>151</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
+        <v>152</v>
+      </c>
+      <c r="M18" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="N18" t="s">
         <v>153</v>
       </c>
       <c r="O18" t="s">
-        <v>154</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477437</v>
+        <v>111477555</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="D19" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E19" s="2"/>
-[...1 lines deleted...]
-      <c r="G19" s="2"/>
+      <c r="F19" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>157</v>
+      </c>
       <c r="H19" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477415</v>
+        <v>111477532</v>
       </c>
       <c r="C20" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="I20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M20" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N20" t="s">
-        <v>66</v>
+        <v>170</v>
       </c>
       <c r="O20" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477244</v>
+        <v>111477577</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>134</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477217</v>
+        <v>111477556</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E22"/>
-      <c r="F22"/>
+      <c r="F22" t="s">
+        <v>178</v>
+      </c>
       <c r="H22" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I22" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="M22" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N22" t="s">
+        <v>114</v>
+      </c>
+      <c r="O22" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477394</v>
+        <v>111477544</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>17</v>
+        <v>183</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>120</v>
+        <v>185</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>185</v>
+        <v>22</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>186</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477268</v>
+        <v>111477568</v>
       </c>
       <c r="C24" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D24" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>177</v>
+      </c>
+      <c r="E24" t="s">
+        <v>189</v>
+      </c>
       <c r="F24" t="s">
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="G24" t="s">
+        <v>191</v>
       </c>
       <c r="H24" t="s">
-        <v>120</v>
+        <v>192</v>
       </c>
       <c r="I24" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J24" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="M24" t="s">
-        <v>65</v>
+        <v>22</v>
+      </c>
+      <c r="N24" t="s">
+        <v>195</v>
       </c>
       <c r="O24" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477397</v>
+        <v>111477575</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="E25" s="2"/>
       <c r="F25" s="2" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="G25" s="2"/>
       <c r="H25" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>200</v>
+        <v>22</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>201</v>
+        <v>59</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477312</v>
+        <v>111477585</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
+        <v>202</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
         <v>203</v>
       </c>
-      <c r="E26" t="s">
-[...2 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" t="s">
         <v>204</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
         <v>205</v>
       </c>
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>206</v>
       </c>
-      <c r="I26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="M26" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="N26" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="O26" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477260</v>
+        <v>111477574</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-      <c r="F27" s="2"/>
+        <v>202</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>210</v>
+      </c>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      </c>
+        <v>211</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="K27" s="2"/>
       <c r="L27" s="2" t="s">
-        <v>215</v>
+        <v>201</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>216</v>
+        <v>22</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>217</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477275</v>
+        <v>111477536</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>202</v>
+      </c>
+      <c r="E28" t="s">
+        <v>213</v>
+      </c>
       <c r="F28" t="s">
+        <v>214</v>
+      </c>
+      <c r="G28" t="s">
+        <v>215</v>
+      </c>
+      <c r="H28" t="s">
+        <v>216</v>
+      </c>
+      <c r="I28" t="s">
+        <v>217</v>
+      </c>
+      <c r="J28" t="s">
         <v>218</v>
       </c>
-      <c r="H28" t="s">
+      <c r="K28"/>
+      <c r="L28" t="s">
         <v>219</v>
       </c>
-      <c r="I28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>222</v>
+        <v>22</v>
       </c>
       <c r="N28" t="s">
-        <v>98</v>
+        <v>84</v>
       </c>
       <c r="O28" t="s">
-        <v>223</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477293</v>
+        <v>111477197</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="E29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="F29" s="2"/>
-[...1 lines deleted...]
-      <c r="H29" s="2" t="s">
+      <c r="I29" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="I29" s="2" t="s">
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="J29" s="2" t="s">
+      <c r="M29" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="K29" s="2">
-[...5 lines deleted...]
-      <c r="M29" s="2" t="s">
+      <c r="N29" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="N29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O29" s="2" t="s">
-        <v>229</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477386</v>
+        <v>111477592</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
+        <v>229</v>
+      </c>
+      <c r="E30" t="s">
         <v>230</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>231</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30"/>
+      <c r="H30" t="s">
         <v>232</v>
       </c>
-      <c r="G30" t="s">
+      <c r="I30" t="s">
         <v>233</v>
       </c>
-      <c r="H30" t="s">
+      <c r="J30" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="M30" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="N30" t="s">
-        <v>153</v>
+        <v>236</v>
       </c>
       <c r="O30" t="s">
-        <v>238</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477349</v>
+        <v>111477583</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>17</v>
+        <v>237</v>
       </c>
       <c r="F31" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="I31" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="G31" s="2" t="s">
+      <c r="J31" s="2" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
       <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="M31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="M31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N31" s="2" t="s">
-        <v>66</v>
+        <v>241</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>244</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477286</v>
+        <v>111477492</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="E32" t="s">
+        <v>242</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32" t="s">
+        <v>243</v>
+      </c>
+      <c r="H32" t="s">
+        <v>244</v>
+      </c>
+      <c r="I32" t="s">
         <v>245</v>
       </c>
-      <c r="F32"/>
-[...8 lines deleted...]
-      </c>
+      <c r="J32"/>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="M32" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="N32" t="s">
-        <v>58</v>
+        <v>248</v>
       </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477468</v>
+        <v>111477588</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="F33" s="2"/>
+        <v>197</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>250</v>
+      </c>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
         <v>251</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>252</v>
       </c>
       <c r="J33" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="K33" s="2"/>
+      <c r="K33" s="2">
+        <v>9723836</v>
+      </c>
       <c r="L33" s="2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>254</v>
+        <v>58</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>255</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>256</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477508</v>
+        <v>111477549</v>
       </c>
       <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
+        <v>249</v>
+      </c>
+      <c r="E34" t="s">
+        <v>256</v>
+      </c>
+      <c r="F34" t="s">
         <v>257</v>
       </c>
-      <c r="D34" t="s">
+      <c r="H34" t="s">
+        <v>94</v>
+      </c>
+      <c r="I34" t="s">
         <v>258</v>
       </c>
-      <c r="E34"/>
-[...1 lines deleted...]
-      <c r="H34" t="s">
+      <c r="J34" t="s">
         <v>259</v>
       </c>
-      <c r="I34" t="s">
+      <c r="K34">
+        <v>7287010</v>
+      </c>
+      <c r="L34" t="s">
+        <v>254</v>
+      </c>
+      <c r="M34" t="s">
         <v>260</v>
       </c>
-      <c r="J34" t="s">
+      <c r="N34" t="s">
         <v>261</v>
       </c>
-      <c r="K34"/>
-[...8 lines deleted...]
-      </c>
       <c r="O34" t="s">
-        <v>264</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477281</v>
+        <v>111477528</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="D35" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="H35" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="E35" s="2"/>
-[...4 lines deleted...]
-      <c r="H35" s="2" t="s">
+      <c r="I35" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="I35" s="2" t="s">
+      <c r="J35" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="J35" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
         <v>268</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>153</v>
+        <v>269</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>217</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477294</v>
+        <v>111477529</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="D36" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E36"/>
-      <c r="F36"/>
+      <c r="F36" t="s">
+        <v>271</v>
+      </c>
       <c r="H36" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I36" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="J36" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="M36" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N36" t="s">
-        <v>174</v>
+        <v>269</v>
       </c>
       <c r="O36" t="s">
-        <v>274</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477350</v>
+        <v>111477635</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E37" s="2"/>
-      <c r="F37" s="2"/>
-      <c r="G37" s="2"/>
+      <c r="F37" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>276</v>
+      </c>
       <c r="H37" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>174</v>
+        <v>281</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>244</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477416</v>
+        <v>111477526</v>
       </c>
       <c r="C38" t="s">
-        <v>257</v>
+        <v>77</v>
       </c>
       <c r="D38" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="F38"/>
+        <v>282</v>
+      </c>
+      <c r="E38" t="s">
+        <v>283</v>
+      </c>
+      <c r="F38" t="s">
+        <v>284</v>
+      </c>
       <c r="G38" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="H38" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="I38" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="J38" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="M38" t="s">
-        <v>49</v>
+        <v>290</v>
       </c>
       <c r="N38" t="s">
+        <v>114</v>
+      </c>
+      <c r="O38" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477422</v>
+        <v>111477560</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="E39" s="2"/>
+        <v>282</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>291</v>
+      </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>139</v>
+        <v>295</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>291</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477308</v>
+        <v>111477533</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="E40" t="s">
-        <v>293</v>
-[...4 lines deleted...]
-      <c r="G40"/>
+        <v>291</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40" t="s">
+        <v>296</v>
+      </c>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="J40"/>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="M40" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N40" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="O40" t="s">
-        <v>300</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477248</v>
+        <v>111477580</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D41" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E41" s="2"/>
+      <c r="F41" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="I41" s="2" t="s">
         <v>301</v>
       </c>
-      <c r="E41" s="2"/>
-[...12 lines deleted...]
-      </c>
+      <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>211</v>
+        <v>59</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>307</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477466</v>
+        <v>111477581</v>
       </c>
       <c r="C42" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="E42"/>
+        <v>299</v>
+      </c>
+      <c r="E42" t="s">
+        <v>303</v>
+      </c>
       <c r="F42" t="s">
-        <v>309</v>
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>304</v>
       </c>
       <c r="H42" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="I42" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="M42" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="N42" t="s">
-        <v>315</v>
+        <v>69</v>
       </c>
       <c r="O42" t="s">
-        <v>316</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477326</v>
+        <v>111477582</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="E43" s="2"/>
+        <v>299</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>303</v>
+      </c>
       <c r="F43" s="2" t="s">
-        <v>318</v>
+        <v>17</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>65</v>
+        <v>307</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>323</v>
+        <v>69</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>324</v>
+        <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477335</v>
+        <v>111477597</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D44" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>311</v>
+      </c>
+      <c r="E44" t="s">
+        <v>312</v>
+      </c>
+      <c r="F44" t="s">
+        <v>313</v>
+      </c>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>315</v>
+      </c>
+      <c r="J44" t="s">
+        <v>316</v>
+      </c>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="M44" t="s">
-        <v>152</v>
+        <v>207</v>
       </c>
       <c r="N44" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="O44" t="s">
-        <v>146</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477380</v>
+        <v>111477562</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="E45" s="2"/>
+        <v>319</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>320</v>
+      </c>
       <c r="F45" s="2" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="J45" s="2"/>
+        <v>324</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>325</v>
+      </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>335</v>
+        <v>235</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>238</v>
+        <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477476</v>
+        <v>111477593</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>328</v>
       </c>
       <c r="D46" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="E46"/>
       <c r="F46" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="G46" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="H46" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="I46" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="J46"/>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="M46" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="N46" t="s">
-        <v>153</v>
+        <v>336</v>
       </c>
       <c r="O46" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477403</v>
+        <v>111477594</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="E47" s="2"/>
+        <v>337</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>338</v>
+      </c>
       <c r="F47" s="2" t="s">
-        <v>346</v>
+        <v>140</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="J47" s="2"/>
-      <c r="K47" s="2"/>
+      <c r="K47" s="2" t="s">
+        <v>342</v>
+      </c>
       <c r="L47" s="2" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>351</v>
+        <v>75</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>353</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477419</v>
+        <v>111477569</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E48"/>
       <c r="F48" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>17</v>
       </c>
       <c r="H48" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="J48"/>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="M48" t="s">
-        <v>361</v>
+        <v>58</v>
       </c>
       <c r="N48" t="s">
-        <v>362</v>
+        <v>69</v>
       </c>
       <c r="O48" t="s">
-        <v>114</v>
-[...1245 lines deleted...]
-      <c r="N80" t="s">
         <v>24</v>
-      </c>
-[...6605 lines deleted...]
-        <v>1209</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>