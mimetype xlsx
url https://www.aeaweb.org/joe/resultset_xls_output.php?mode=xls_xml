--- v2 (2026-08-10)
+++ v3 (2026-09-24)
@@ -14,737 +14,4839 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1783">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Ahmedabad University</t>
+  </si>
+  <si>
+    <t>Economics and Public Policy</t>
+  </si>
+  <si>
+    <t>Amrut Mody School of Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Microeconomics
+Macroeconomics
+International Finance and Economics
+Mathematical Economics
+Industrial and Innovation Economics
+Health Economics
+Economics of New Technology
+Energy &amp; Environment Economics
+Cultural and Heritage Economics
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor/ Associate/ Full Professor - Economics</t>
+  </si>
+  <si>
+    <t>Applications are invited at Amrut Mody School of Management (AMSOM), Ahmedabad University. We are interested in candidates in any field of Economics but particularly those working in areas of International Finance and Economics, Mathematical Economics, Industrial and Innovation, Health, Environment, Cultural and Heritage Economics, and Economics of New Technology. 
+Candidates at the Assistant Professor level must demonstrate the capability for carrying out high-quality independent research and should have completed, or be in the final stage of, their PhD. Associate Professors should have a track record of research and teaching. Professors are expected to provide academic leadership at the School / University. Suitable candidates may be considered for a joint appointment between AMSOM and the School of Arts and Sciences.
+About Ahmedabad University
+Ahmedabad University is a private, non-profit, liberal education driven research university that has emerged as a centre for serious scholarship. Since its founding in 2009, the University has grown through global collaborative research, a contextual and flexible curriculum, interdisciplinary &amp; project-based learning, and industry linkages, thus offering a unique learning environment and opportunities for academics.
+Application Requirements:
+Letters of Reference
+Teaching Evaluations
+Research Papers
+Job Market Paper
+Cover Letter
+Curriculum Vitae (CV)</t>
+  </si>
+  <si>
+    <t>INDIA Gujarat AHMEDABAD</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+G0 - General
+I1 - Health
+Q5 - Environmental Economics
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+F - International Economics</t>
+  </si>
+  <si>
+    <t>2027-07-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Full-Time Nonacademic</t>
+  </si>
+  <si>
+    <t>America First Policy Institute</t>
+  </si>
+  <si>
+    <t>Office for Fiscal and Regulatory Analysis</t>
+  </si>
+  <si>
+    <t>Public Finance
+Fiscal Policy
+Regulatory Analysis
+Benefit-Cost Analysis
+Cost-Benefit Analysis
+Federal Budget
+Government Spending
+Tax Policy
+Public Economics
+Regulation
+Administrative Law
+Policy Analysis
+Applied Microeconomics
+Empirical Economics
+Think Tank</t>
+  </si>
+  <si>
+    <t>Research Engineer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overall Responsibility:
+This position will serve as a key member of AFPI's Office for Fiscal and Regulatory Analysis (OFRA) team. The Research Engineer will work directly with senior members of OFRA to deliver tools and analyses that answer policy questions for policymakers in various fields. The position combines quantitative policy research and software engineering, with substantial use of agentic AI, to develop and deploy solutions end to end. This position would be a good fit for those passionate about applying quantitative skills and software tooling to important policy challenges.
+Department: Office for Fiscal and Regulatory Analysis
+Reports to: Research Senior Advisor of OFRA
+Responsibilities and Duties:
+- Develop and maintain quantitative analyses (including econometric, statistical, and machine learning models) to support OFRA's policy research and address policy questions across fiscal, regulatory, government efficiency, and other areas;
+- Develop and deploy the software that wraps the analyses, including server applications, APIs, MCPs, frontends, and the cloud infrastructure they run on;
+- Manage AI agents to iterate on these tools at scale;
+- Communicate with users to fix issues and develop new features;
+- Contribute to OFRA's shared capability portfolio;
+- Mentor junior OFRA staff;
+- Clearly champion AFPI's servant leadership culture;
+- Operate with discretion in an environment that requires information security.
+Consults with:
+- The rest of the OFRA team;
+- Other economic and technical teams at AFPI;
+- Support staff;
+- Interns.
+Type of Employment: Full-time
+Qualifications:
+- A postgraduate degree in a quantitative field is a plus;
+- Deep expertise in one or more of econometrics, statistics, simulations, machine learning, and deep learning is a plus;
+- Strong programming ability in common programming languages;
+- Experience with team-based software development and principles;
+- Familiarity with managing resources on at least one major cloud platform;
+- Familiarity with frontier AI models, and experience managing AI agents to accomplish substantive engineering tasks at scale;
+- Experience taking projects end to end, from problem framing through deployed tooling;
+- An interest in or experience with interdisciplinary research is a plus;
+- A deep quantitative integrity and respect for the scientific process;
+- Excellent attention to detail and communication skills (both oral and written);
+- Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+- An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+- Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. 
+- Please send a cover letter, resume, salary requirement, writing samples, and references.
+AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>H1 - Structure and Scope of Government
+H2 - Taxation, Subsidies, and Revenue
+H3 - Fiscal Policies and Behavior of Economic Agents
+H5 - National Government Expenditures and Related Policies
+H6 - National Budget, Deficit, and Debt
+H7 - State and Local Government; Intergovernmental Relations
+K2 - Regulation and Business Law
+L5 - Regulation and Industrial Policy
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+D7 - Analysis of Collective Decision-Making</t>
+  </si>
+  <si>
+    <t>2027-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
+    <t>Analysis Group</t>
+  </si>
+  <si>
+    <t>Associate</t>
+  </si>
+  <si>
+    <t>About Analysis Group:
+Make an impact at Analysis Group, where we provide our clients with thoughtful, pragmatic solutions to their most challenging business and litigation problems—within a collaborative, inclusive culture that values curiosity, teamwork, and continuous learning. Analysis Group is one of the largest private economics consulting firms, with more than 1,500 professionals across 15 offices in North America, Europe, and Asia. Since 1981, we have provided expertise in economics, finance, health care analytics, and strategy to top law firms, Fortune Global 500 companies, and government agencies worldwide. Our internal experts, together with our network of affiliated experts from academia, industry, and government, offer our clients exceptional breadth and depth of expertise.
+ We offer cutting-edge analyses and analytical tools to address business challenges that require rigorous, evidence-based research. 
+ We collaborate with top professors from leading institutions to create a bridge between current academic thinking and real business issues.
+ We assist premier law firms in many different litigation contexts, including antitrust, intellectual property and commercial damages, and with all aspects of litigation, including pretrial discovery, development of economic and financial models, preparation of testimony, and critique of opposing experts. 
+ We advise corporate and government clients on a range of business issues that require expert interpretation of economic and financial data, including valuation of companies and assets, securities and financial instruments, tax and transfer pricing issues, cost-effectiveness analyses, market analyses, and evaluation of mergers and acquisitions. 
+ We also help organizations create strategies for growth by analyzing market dynamics and organizational capabilities, enhancing innovation in current products and services, and identifying new market opportunities.
+ We have received the Boston Bar Association’s President’s Award for the firm’s pro bono work on civil legal aid and homelessness, and the firm’s innovative approach to recruitment has been featured prominently in major outlets, including the Financial Times and Leaders magazine.
+ We have also been recognized as a best place to work in several top national surveys, including Glassdoor’s Best Places to Work and Employees’ Choice awards (small and medium business category) and Vault’s Consulting 50, where we ranked 17th overall and as the top-ranked economic consulting firm.
+About the Associate Position: 
+As an associate, you have the opportunity to work on complex business problems within an inclusive and collaborative environment. Associates can expect to work on multiple projects at a time across various practice areas and industries. Associates can expect to play a critical role in driving the research, analysis, and strategy of cases. Responsibilities may include:
+ Quantitative analyses and modeling: you will help lead the development of empirical models to address our clients’ needs using tools such as SAS, R, Stata, and Python.
+ Qualitative research: you will contribute to and oversee the review of academic and industry research; you will evaluate client documents to develop support to address our clients’ needs.
+ Preparation of reports/collaboration with experts: you will assist in the development of expert reports and other client deliverables; you will collaborate with internal and external experts to identify innovative, evidence-based solutions to our clients’ problems.
+ Team building and collaboration: you will collaborate with colleagues at all levels and across offices as part of your portfolio of casework, helping to foster a collaborative and inclusive team environment.
+ Firm-building initiatives: you will contribute to firm life by participating in recruiting, mentoring, and inclusion initiatives; pro bono work; and business development and marketing activities (including marketing calls and pitch material development).
+Analysis Group fosters a progressive and academically oriented work environment, with an emphasis on teamwork and collaboration across diverse areas of expertise. The ideal candidate will possess:
+ A Ph.D. in Economics, Finance, Accounting, or related discipline.
+ Strong quantitative and research skills, including analytical and creative problem-solving abilities; familiarity with AI tools; the ability to apply targeted research to address client challenges; intellectual curiosity with a strong desire to continuously learn; and the ability to anticipate and respond effectively to opposing arguments.
+ Clear and effective written and verbal communication skills, with the ability to present complex ideas clearly and concisely.
+ Demonstrated interpersonal skills and a collaborative mindset, with the ability to work independently and within a team setting.
+ A strong academic track record, with demonstrated attention to detail, organizational skills, and a commitment to producing high-quality work.
+Analysis Group embraces equal opportunity. We are committed to building teams that bring a variety of backgrounds, perspectives, and skills, as we believe that a strong and inclusive workforce directly supports our goal of providing the highest-quality work. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, or any other class protected under applicable federal, state, or local law, and we encourage candidates of all backgrounds to apply.</t>
+  </si>
+  <si>
+    <t>$240,000-$245,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston
+UNITED STATES Illinois Chicago
+UNITED STATES Texas Dallas
+UNITED STATES Colorado Denver
+UNITED STATES California Los Angeles
+UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES District of Columbia Washington, D.C.</t>
+  </si>
+  <si>
+    <t>L - Industrial Organization
+D - Microeconomics
+G - Financial Economics
+J - Labor and Demographic Economics
+I1 - Health
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>2026-11-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-22 00:00:00</t>
+  </si>
+  <si>
+    <t>Associate - Montreal/Toronto</t>
+  </si>
+  <si>
+    <t>About Groupe d’analyse (Analysis Group):
+Make an impact at Groupe d’analyse (Analysis Group), where we provide our clients with thoughtful, pragmatic solutions to their most challenging business and litigation problems—within a collaborative, inclusive culture that values curiosity, teamwork, and continuous learning. Groupe d’analyse (Analysis Group) is one of the largest private economics consulting firms, with more than 1,500 professionals across 15 offices in North America, Europe, and Asia. Since 1981, we have provided expertise in economics, finance, health care analytics, and strategy to top law firms, Fortune Global 500 companies, and government agencies worldwide. Our internal experts, together with our network of affiliated experts from academia, industry, and government, offer our clients exceptional breadth and depth of expertise.
+ We offer cutting-edge analyses and analytical tools to address business challenges that require rigorous, evidence-based research. 
+ We collaborate with top professors from leading institutions to create a bridge between current academic thinking and real business issues.
+ We assist premier law firms in many different litigation contexts, including antitrust, intellectual property and commercial damages, and with all aspects of litigation, including pretrial discovery, development of economic and financial models, preparation of testimony, and critique of opposing experts. 
+ We advise corporate and government clients on a range of business issues that require expert interpretation of economic and financial data, including valuation of companies and assets, securities and financial instruments, tax and transfer pricing issues, cost-effectiveness analyses, market analyses, and evaluation of mergers and acquisitions. 
+ We also help organizations create strategies for growth by analyzing market dynamics and organizational capabilities, enhancing innovation in current products and services, and identifying new market opportunities.
+ We have received the Boston Bar Association’s President’s Award for the firm’s pro bono work on civil legal aid and homelessness, and the firm’s innovative approach to recruitment has been featured prominently in major outlets, including the Financial Times and Leaders magazine.
+ We have also been recognized as a best place to work in several top national surveys, including Glassdoor’s Best Places to Work and Employees’ Choice awards (small and medium business category) and Vault’s Consulting 50, where we ranked 17th overall and as the top-ranked economic consulting firm.
+About the Associate Position: 
+As an associate, you have the opportunity to work on complex business problems within an inclusive and collaborative environment. Associates can expect to work on multiple projects at a time across various practice areas and industries. Associates can expect to play a critical role in driving the research, analysis, and strategy of cases. Responsibilities may include:
+ Quantitative analyses and modeling: you will help lead the development of empirical models to address our clients’ needs using tools such as SAS, R, Stata, and Python
+ Qualitative research: you will contribute to and oversee the review of academic and industry research; you will evaluate client documents to develop support to address our clients’ needs
+ Preparation of reports/collaboration with experts: you will assist in the development of expert reports and other client deliverables; you will collaborate with internal and external experts to identify innovative, evidence-based solutions to our clients’ problems. Team building and collaboration: you will collaborate with colleagues at all levels and across offices as part of your portfolio of casework, helping to foster a collaborative and inclusive team environment
+ Firm-building initiatives: you will contribute to firm life by participating in recruiting, mentoring, and inclusion initiatives; pro bono work; and business development and marketing activities (including marketing calls and pitch material development)
+Groupe d’analyse fosters a progressive and academically oriented work environment, with an emphasis on teamwork and collaboration across diverse areas of expertise. The ideal candidate will possess
+ A Ph.D. in Economics, Finance, Accounting, or related discipline.
+ Strong quantitative and research skills, including analytical and creative problem-solving abilities; familiarity with AI tools; the ability to apply targeted research to address client challenges; intellectual curiosity with a strong desire to continuously learn; and the ability to anticipate and respond effectively to opposing arguments.
+ Clear and effective written and verbal communication skills, with the ability to present complex ideas clearly and concisely.
+ Demonstrated interpersonal skills and a collaborative mindset, with the ability to work independently and within a team setting.
+ A strong academic track record, with demonstrated attention to detail, organizational skills, and a commitment to producing high-quality work.
+Groupe d’analyse (Analysis Group) embraces equal opportunity. We are committed to building teams that bring a variety of backgrounds, perspectives, and skills, as we believe that a strong and inclusive workforce directly supports our goal of providing the highest-quality work. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, or any other class protected under applicable federal, state, or local law, and we encourage candidates of all backgrounds to apply.</t>
+  </si>
+  <si>
+    <t>CANADA QC Montreal
+CANADA ON Toronto</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+G - Financial Economics
+I1 - Health
+L - Industrial Organization
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
     <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
   </si>
   <si>
+    <t>Augsburg University</t>
+  </si>
+  <si>
+    <t>Business and Economics</t>
+  </si>
+  <si>
+    <t>Economics
+Faculty Position 
+Economist</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor (Open Rank)- Economics</t>
+  </si>
+  <si>
+    <t>The Department of Business and Economics at Augsburg University invites applications for a full-time, tenure-track Assistant, Associate, or Full Professor of Economics with an expected start date of August, 2027. Rank and salary will be commensurate with qualifications and experience.
+Candidates must demonstrate a commitment to excellence in undergraduate teaching, a strong research background, and interest in Augsburg University’s mission and its diverse community of learners.
+Main responsibilities include research, teaching undergraduate economics courses (including Money and Banking, as well as courses in the candidate’s area of expertise), and service. The teaching load is 3-3.
+A Ph.D. in Economics or a closely related field is required.
+Required Application Materials: Letter of interest, curriculum vitae, research statement, teaching portfolio (including experience, philosophy, and teaching evaluations where available), undergraduate and graduate transcript, and three references.
+To receive full consideration, applications should be received online by November 1, 2026, but the search will remain open until filled. View the full job description and apply online: https:careers.smartrecruiters.com/AugsburgUniversity-MinneapolisMN/faculty.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Minneapolis</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Australian National University</t>
+  </si>
+  <si>
+    <t>College of Business and Economics</t>
+  </si>
+  <si>
+    <t>Research School of Economics</t>
+  </si>
+  <si>
+    <t>Econometrics
+Empirical
+Tenure track</t>
+  </si>
+  <si>
+    <t>Lecturer/Senior Lecturer in Economics</t>
+  </si>
+  <si>
+    <t>The Research School of Economics at the Australian National University (ANU) is seeking expressions of interest from highly qualified candidates for the position of Lecturer or Senior Lecturer in Economics specialising in econometrics or empirical economic research, however any field of specialisation will be considered. Several tenure track positions are available. Tenure track appointments will be for an initial period of seven years, with the option of renewal or conversion to an ongoing position at the end of the initial employment agreement in accordance with the ANU Enterprise Agreement. The successful applicants will complement and extend existing research and teaching strengths within the ANU Research School of Economics and will be committed to high-quality teaching and excellence in research.
+The ANU Research School of Economics is one of Australia’s premier academic institutions and provides an outstanding environment for economic research, teaching, and research training. The successful applicant will join a strong team of academics who publish in top international journals, hold external competitive grants, and receive recognitions for their sustained pursuit of educational and research excellence.
+The ANU is one of the world’s great universities, ranking 29th in the 2027 QS World University Rankings. The ANU provides attractive benefits and excellent support to maintain a healthy work/life balance and offers generous remuneration benefits, including four weeks paid vacation per year, assistance with relocation expenses, and 17% employer contribution to superannuation. We also offer generous parental leave, a parental and aged care support program, dual career hire programs, staff and family tuition fee discounts, ANU school holiday programs, and childcare facilities on campus.
+You'll find ANU in the heart of Canberra, Australia's capital city. The ANU campus is well renowned for its landscape setting and is an easy walk, bike ride, or drive from some of Australia's most significant political and cultural institutions including Australian Parliament House. Canberra’s beauty, accessibility and friendliness make it the perfect place to work.
+Expressions of interest should be accompanied by at least three letters of recommendation. The initial interviews will be conducted online starting December 2026.
+For more information, please contact Andy Martin, School Manager: schoolmanager.rse@anu.edu.au</t>
+  </si>
+  <si>
+    <t>$124,638 to $166,338 AUD</t>
+  </si>
+  <si>
+    <t>AUSTRALIA Australian Capital Territory Canberra</t>
+  </si>
+  <si>
+    <t>2026-12-05 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Ave Maria University</t>
+  </si>
+  <si>
+    <t>Business</t>
+  </si>
+  <si>
+    <t>Ave Maria, Florida, Business, Finance</t>
+  </si>
+  <si>
+    <t>Faculty Position-Finance/Business Administration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Department at Ave Maria University invites applications for a full-time, open-rank, non-tenured faculty position to start in the 2027-2028 academic year. 
+Preference will be given to:
+	Candidates with teaching, industry, and research experience.
+        Candidates who have earned a doctoral degree in Finance or a closely related field. 
+	Candidates equipped to contribute to the University’s Catholic identity and mission.
+Applicants must be authorized to work in the United States for full consideration. 
+The following documents must be submitted:
+ Cover Letter
+ Curriculum Vitae, including a  list of publications
+ Graduate and Undergraduate University Transcripts (unofficial transcripts are acceptable initially, official transcripts to be furnished upon request)
+ Teaching Philosophy as it Relates to the Apostolic Constitution Ex Corde Ecclesiae
+ Research Statement: Research in progress and further interests
+ Three Letters of Recommendation
+ Optional supporting materials: Sample syllabi from courses taught, course evaluations
+Review of applications will begin on November 1st, 2026 and will continue until the position is filled. Rank and salary will be commensurate with the candidate’s credentials.
+Ave Maria University is a private Catholic university offering over 30 majors, including master’s and doctoral degrees. A Newman Guide School faithful to the Catholic Church’s Magisterium, our university provides one of the strongest classical liberal arts curricula in the country, as well as exceptional opportunities for specialized study in the sciences and humanities. The campus is located in sunny Southwest Florida, in the vibrant and growing town of Ave Maria, Florida.
+Contact Information
+Dr. TJ Iijima
+Chair, Department of Business Administration
+Email:  Timothy.Iijima@avemaria.edu
+Applications must be sent to our ADP Career Center, copy and paste the URL below to your web browser to submit your application: https://workforcenow.adp.com/mascsr/default/mdf/recruitment/recruitment.html?cid=70cb71c1-96f8-4956-8cce-ce625b0b2943&amp;ccId=19000101_000001&amp;jobId=636720&amp;lang=en_US
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Florida Ave Maria</t>
+  </si>
+  <si>
+    <t>2027-01-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Bank of Finland</t>
+  </si>
+  <si>
+    <t>Research Unit</t>
+  </si>
+  <si>
+    <t>Monetary Policy and Research Department</t>
+  </si>
+  <si>
+    <t>macroeconomics
+monetary policy
+financial stability</t>
+  </si>
+  <si>
+    <t>Visiting Scholars Programme</t>
+  </si>
+  <si>
+    <t>The Bank of Finland's Research Unit invites applications for its Visiting Scholars Programme. We welcome applicants working in areas of interest to the Bank, particularly macroeconomics, monetary policy, and financial stability.
+Timing and Duration
+Visits may take place anytime between March 2027 and February 2028, excluding July due to holiday season. Visits typically last one to two weeks. Visiting Scholars are expected to stay with the Research Unit for the full duration of their visit.
+Applicants
+We invite scholars from academia, central banks, and other policy institutions. Applicants should hold a doctoral degree in Economics or Finance at the time of application and be active researchers. Preference will be given to applications that have the potential to develop into research collaboration with the Bank’s researchers.
+Funding and accommodation
+We reimburse a single round-trip economy class ticket to Helsinki. We offer a remuneration intended to cover accommodation and food expenses. For visitors unable to accept Bank of Finland remuneration, these arrangements are negotiable. For example, we can cover accommodation costs directly.
+Engagement with the Research Unit
+We encourage Visiting Scholars to actively participate in the Research Unit’s academic life, including attending research seminars and other research-related events, and presenting their work.</t>
+  </si>
+  <si>
+    <t>FINLAND Helsinki</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics
+F - International Economics
+G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-10-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-14 00:00:00</t>
+  </si>
+  <si>
+    <t>Bank of Japan</t>
+  </si>
+  <si>
+    <t>Institute for Monetary and Economic Studies (IMES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macroeconomics
+Monetary Economics
+Finance
+International Finance 
+Econometrics
+</t>
+  </si>
+  <si>
+    <t>Economist</t>
+  </si>
+  <si>
+    <t>The Institute for Monetary and Economic Studies (IMES) of the Bank of Japan is interested in hiring new and experienced Ph.D.s in economics and related fields. The IMES expects candidates to carry out high-quality research in the fields of macroeconomics, monetary economics, international finance, econometrics, or finance (including artificial intelligence in finance and high frequency data analysis). The IMES encourages academic research as its primary duty, while some policy-related research may be required for in-house purposes. The IMES offers salary and benefits competitive with that of an academic position in Japan. Although many research papers are written in English, the main working language at the IMES is Japanese; therefore, it is recommended that candidates have excellent Japanese speaking, reading, and writing skills.</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Tokyo</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+E - Macroeconomics and Monetary Economics
+F - International Economics
+G - Financial Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>2026-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-21 00:00:00</t>
+  </si>
+  <si>
+    <t>Bates White Economic Consulting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economic consulting
+Econometrics
+Industrial organization
+Labor economics 
+Healthcare economics 
+Health economics 
+Financial economics 
+Applied microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bates White specializes in providing advanced economic, financial, and econometric analysis to law firms, companies, and government agencies. We help clients tackle tough issues with confidence and pride ourselves on delivering top-notch expert testimony and consulting advice. But what makes us successful is our commitment to providing a positive and rewarding experience—for our employees, our clients, and the community. 
+Bates White, located in Washington, DC, is seeking PhD candidates and experienced PhDs to work closely with senior staff and partners on high-profile engagements. Responsibilities include economic research, empirical analysis, report and presentation preparation, and project management. The firm is looking for candidates who possess strong written and oral communication skills as well as the ability to think creatively, analyze complex data, develop clear, concise, and logical documents, and collaborate in teams. 
+We are seeking individuals interested in solving applied microeconomic problems. Expertise in industrial organization, labor, healthcare, econometrics, financial economics, applied microeconomics, or data science is helpful, but not required. 
+Our firm is recognized by leading academics and professionals as a premier place to work. Bates White has an innovative and entrepreneurial culture where bright minds from diverse backgrounds come together to solve difficult challenges facing legal, business, and government decision makers in the United States and around the world. In addition, the firm maintains strong relationships with key academics and industry experts.
+We are deeply committed to providing a quality work experience and fostering and maintaining a diverse workforce and an inclusive culture. This is evidenced in the firm’s academic focus, career development programs, and employee engagement activities. As part of our quality work experience and supportive culture, here is what you can expect from us:
+ Competitive compensation—the salary for this position is $250,000/year. Economists are eligible for promotion review and bonus consideration every six months. 
+ Comprehensive benefits package—includes low health care premiums, wellness benefits, generous paid time off, and more! To learn more about our benefits offerings, refer to: https://www.bateswhite.com/careers-life-benefits.html
+ Immigration support and sponsorship of visas and green cards.
+ A hybrid work environment with three coordinated in-office days/week with personal flexibility.
+ A team-based approach to client work where you’ll work side-by-side with peers, managers, and experts, making it easy to learn, network, and contribute to cases.
+ A transparent culture where your voice is heard, your input is sought, and your contributions are rewarded.
+ Investment in your career through intensive training programs, an assigned mentor and peer coach, and frequent feedback.
+ Networking opportunities through employee interest groups, our Women’s, International, and BWProud Networks, and our Engagement, Inclusion, and Diversity Council.
+ A fun and engaging culture including social events such as practice-area happy hours, team dinners, and firmwide celebrations.
+ Amenities including standing desks, a fitness center, a rooftop terrace, espresso, fresh fruit, breakfast and afternoon snacks, billiards, and ping pong.
+ Employee-driven community outreach featuring creative fundraising events (e.g., trivia, game shows, cooking competitions), volunteer opportunities, pro bono opportunities, and matching funds along with our pro bono program. 
+Application process:
+For consideration, please submit a resume, cover letter, transcript, and job market paper. Please also send three letters of recommendation to aea2027@bateswhite.com. The application deadline is Sunday, November 8, 2026. If you are focusing your job search on economic consulting and would like to start the interview process early, please submit your application by Sunday, October 18, indicate your focus in your cover letter, and email our Talent Manager, Eileen Tharrington, at eileen.tharrington@bateswhite.com.  For more information, refer to https://www.bateswhite.com/careers.html. 
+Bates White is an equal opportunity employer and does not discriminate based upon race, color, religion, sex, sexual orientation, gender identity, national origin, age, genetic information, protected veteran status, status as a qualified individual with a disability, or any other characteristic protected by law. If you are an individual with a disability and you need an accommodation or other assistance during the application process, please call our Human Resources department at (202) 408-6110 or email your request to careers@bateswhite.com. All qualified applicants are encouraged to apply. Refer to the Know your Rights Poster for more information here: https://www.eeoc.gov/sites/default/files/2022-10/EEOC_KnowYourRights_screen_reader_10_20.pdf
+</t>
+  </si>
+  <si>
+    <t>$250,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>D0 - General
+G0 - General
+H0 - General
+I0 - General
+J0 - General
+L0 - General
+P0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Bentley University</t>
+  </si>
+  <si>
+    <t>Academic Affairs</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Free Enterprise
+Entrepreneurship
+Economic Freedom
+Competition and Antitrust
+Innovation and Regulation
+Markets and Capitalism</t>
+  </si>
+  <si>
+    <t>Endowed Bartlett Chair Professor/Associate Professor, (Free Enterprise)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bentley University invites applications for the Bartlett Chair of Free Enterprise, an endowed position at the Associate or Full Professor level, to begin in Fall 2027.
+Funded by a generous gift from Bruce and Patricia Bartlett, the Bartlett Chair of Free Enterprise affirms Bentley's commitment to fostering free expression, intellectual pluralism, and the constructive exchange of ideas as central to a liberal education.  Free Enterprise encompasses the institutions and conditions that enable individuals and organizations to pursue entrepreneurial ideas, enter and compete in markets, and create economic and societal value, while examining the legal, ethical, technological, and regulatory frameworks necessary to ensure fair competition and meaningful participation.
+This position is part of a broader Bartlett initiative that also includes a companion Chair of Free Speech. The two chairs will work together to build programming, events, and curricular initiatives under the Bartlett banner that promote inquiry, debate, and engagement across disciplines.
+The Bartlett Chair of Free Enterprise carries a 1-1 teaching load, providing substantial support for research, public engagement, and leadership of the Bartlett initiative. This support includes summer salary, a chair stipend, and a generous research and travel account.
+Qualifications:
+A Ph.D. in a related business, economics, technology, law or policy related field is required.
+The successful candidate will demonstrate:
+A distinguished record of research, teaching, and public engagement appropriate to appointment at the Associate or Full Professor level.
+An active and high-quality research agenda that reflects a robust commitment to the principles of free enterprise.
+Strength in interdisciplinary teaching and dialogue across fields.
+We especially welcome candidates whose work engages some of the following potential areas of focus:
+Entrepreneurship, new venture creation, and barriers to market entry.
+Historical, ethical, and legal considerations in free enterprise and market/capitalist economies.
+Competition, market concentration, and antitrust.
+Regulation and its effects on innovation and business formation.
+The role of digital technologies, such as A.I., in shaping market participation, innovation, competition, and entrepreneurial opportunity.
+Candidates with experience in public-facing scholarship, civic dialogue, media engagement, or leading campus and community conversations are particularly encouraged to apply.
+Responsibilities
+Teaching:
+Teach one course per semester, reflecting a 1-1 teaching load.
+Offer undergraduate courses on free enterprise, free markets, and related topics.
+Develop a Free Enterprise course within the Falcon Discovery Seminar (first-year program).
+Foster rigorous, inclusive, and intellectually open classroom environments in which students can engage constructively with competing ideas and perspectives.
+Scholarship:
+Maintain an active and visible research agenda related to free enterprise, or closely connected areas of inquiry.
+Publish in scholarly journals and public-facing venues.
+Present research and ideas at national and international conferences, public forums, and professional gatherings.
+Contribute to public conversations about free enterprise through writing, speaking, media engagement, or related activities.
+Develop and sustain relationships with relevant scholarly, professional, and civic organizations (e.g., American Enterprise Institute, Heritage Foundation, or Cato Institute).
+Campus Engagement and the Bartlett Initiative:
+Collaborate closely with the Bartlett Chair of Free Speech on joint programming, including speaker series, public events, and curricular initiatives.
+Help shape and advance a compelling long-term vision for the Bartlett initiative.
+Lead campus conversations on the role of free enterprise and its place in society.
+Working with the Dean of Arts &amp; Sciences and the Dean of Business, the Bartlett Chairs will jointly shape a visible and intellectually vibrant set of initiatives that connect free speech and free enterprise as foundations of liberal education.
+Bentley is committed to the teacher-scholar model, where teaching, scholarship, service, and community engagement are valued. Bentley values intellectual diversity alongside diversity of background and experience and seeks faculty who can contribute to a culture of open inquiry, free expression, mutual respect, and constructive engagement across differences in viewpoint.
+Bentley University, located in suburban Boston, is an AACSB and NECHE accredited institution that enrolls approximately 5,200 students at the undergraduate, graduate, and doctoral levels. Bentley is ranked at or near the top in several categories by US News &amp; World Report, including Best Regional Universities North and Most Innovative Schools, with Bloomberg ranking Bentley in the top 20 undergraduate business programs. Bentley’s high graduation and retention rates and top-ranked Pulsifer Career Center reflects a commitment to student success and inclusiveness. With a strong faculty of teacher-scholars, Bentley strives to be a “Force for Good” through the integration of business with the arts and sciences, and a strong emphasis on ethics and social responsibility. Providing a stimulating academic community for faculty, staff, and students, Bentley supports its faculty as they pursue cutting-edge research and bring their expertise and real world understanding into the classroom.
+Application Deadline: For full consideration, applications should be submitted by November 1, 2026. Candidate reviews will continue until the position is filled.
+Bentley University requires reference checks and may conduct other pre-employment screening.
+Diversity Statement
+Bentley University strives to create a campus community that welcomes the exchange of ideas and fosters a culture that values differences and views them as a strength in our community.
+Bentley University is an Equal Opportunity Employer, building strength through diversity. The University is committed to building a community of talented students, faculty and staff who reflect the diversity of global business. We strongly encourage applications from persons from underrepresented groups, individuals with disabilities, covered veterans and those with diverse experiences and backgrounds.
+</t>
+  </si>
+  <si>
+    <t>Professor Rank Range: $160,000 - $260,000;  Associate Professor Rank Range: $140,000 - $235,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Waltham</t>
+  </si>
+  <si>
+    <t>P1 - Capitalist Economies
+I3 - Welfare, Well-Being, and Poverty
+K2 - Regulation and Business Law
+L1 - Market Structure, Firm Strategy, and Market Performance
+L2 - Firm Objectives, Organization, and Behavior
+L3 - Nonprofit Organizations and Public Enterprise
+L4 - Antitrust Issues and Policies
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>2026-11-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Binghamton University</t>
+  </si>
+  <si>
+    <t>Economics Department</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor in Applied Microeconomics </t>
+  </si>
+  <si>
+    <t>Applications are invited for a tenure-track Assistant Professor appointment in Applied Microeconomics, beginning in Fall 2027. The successful candidate is expected to engage in high-quality research publishable in top journals, be an effective classroom teacher who will contribute to the curriculum at all levels, and assist students in research projects, theses, and dissertations. Candidates with empirical and computational skills, including modern data analysis methods, are encouraged to apply.
+The Department of Economics at Binghamton University operates PhD, MA, and undergraduate programs. Our faculty have expertise across a broad range of economic disciplines, with a focus on empirical applications of economic theories. For more information, visit our website: https://www.binghamton.edu/economics/
+We welcome applications from a diverse pool of candidates and especially those from groups that are underrepresented in the economics profession. Binghamton University is an Equal Opportunity/Affirmative Action Employer.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Binghamton</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+O - Economic Development, Innovation, Technological Change, and Growth
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2027-02-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-23 00:00:00</t>
+  </si>
+  <si>
+    <t>Bocconi University</t>
+  </si>
+  <si>
+    <t>Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Two Assistant Professor Positions in Economics </t>
+  </si>
+  <si>
+    <t>Bocconi University invites applications for two tenure-track positions at the Assistant Professor level in the Department of Economics, starting in Fall 2027.
+Key information:
+ This call is open to applicants whose Ph.D. in Economics, Finance, or a related field was officially conferred before September 1, 2023.
+ Applications are welcome from all fields of Economics.
+ The appointment is for a six-year tenure-track contract. Candidates may be considered for promotion to a tenured position, subject to successful evaluation.
+ Compensation and teaching responsibilities are competitive, with a minimum salary of 100,000 euros. The remuneration package will be determined based on the candidate's experience, in accordance with the University's principles of transparency and non-discrimination.
+ Candidates should demonstrate a record of, or potential for excellence in research and teaching.
+ The application deadline is Monday, October 5, 2026, at 23:59 (CEST).
+ Candidates are required to provide the contact details of three qualified academic referees.
+Additional information:
+ Applicants whose Ph.D. has not yet been conferred, or whose Ph.D. was conferred on or after September 1, 2023, should apply through Bocconi University’s separate call for Assistant Professor positions in Economics for Junior Candidates, which will be published in September 2026.</t>
+  </si>
+  <si>
+    <t>ITALY Milano</t>
+  </si>
+  <si>
+    <t>A1 - General Economics</t>
+  </si>
+  <si>
+    <t>2026-10-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12 00:00:00</t>
+  </si>
+  <si>
+    <t>BRG</t>
+  </si>
+  <si>
+    <t>Industrial Organization, Panel Data, Econometrics, Financial Economics, Antitrust &amp; Competition, Intellectual Property</t>
+  </si>
+  <si>
+    <t>Managing Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bring your research to the questions that shape markets, industries, and high-stakes legal outcomes. As a Managing Economist in BRG’s Economics, Disputes, and Investigations practice, you will work alongside leading economists, academics, industry specialists, and data professionals to apply economic theory, empirical research, and rigorous analysis to complex real-world matters.
+BRG combines world-leading academic credentials with practical business expertise and a collaborative, entrepreneurial culture. Our economists contribute to significant litigation and consulting engagements, including matters involving antitrust and competition, intellectual property, securities and financial markets, and other complex economic disputes. With direct access to senior professionals and experts, you will have the opportunity to take meaningful ownership of your work, expand your technical and leadership capabilities, and build a long-term career as an economic consultant.
+BRG has been recognized by Forbes as one of America’s Best Management Consulting Firms and by Global Competition Review as a leading economics consultancy. Our continued growth creates outstanding opportunities for 2027 job market candidates who want to deepen their expertise, solve consequential problems, and develop in a firm that prioritizes intellectual rigor, collaboration, and career growth.
+We are seeking Economists, Financial Economists, and Econometricians who are motivated to address complex applied economics questions. BRG supports the development of its PhD hires through hands-on engagement experience, structured training, and mentorship from senior staff and experts. Our economists work in highly collaborative environments across our Boston, Chicago, Los Angeles, and Washington, D.C. offices.
+This position requires a highly motivated problem solver with strong analytical abilities, excellent organizational and writing skills, and a desire to collaborate as an integral member of our project teams. Ideal candidates will have prior experience or a strong interest in litigation or economic consulting.
+Managing Economists execute and oversee engagement workstreams that may be quantitative or qualitative. Responsibilities include:
+- Designing economic, statistical, and financial analyses.
+- Developing models of financial data and markets.
+- Managing client relationships and developing and presenting client deliverables.
+- Managing and mentoring junior staff.
+- Conducting quality control and industry research and contributing to business development.
+This position offers advancement opportunities within a rapidly growing expert services and consulting firm.
+Qualifications
+- A PhD in economics from a reputable university, with a research focus in empirical industrial organization, applied economics, microeconomics, econometrics, finance, or labor economics.
+- Experience applying econometric modeling techniques.
+- Prior internship or work experience in antitrust, securities, financial economics, or capital markets is preferred.
+- A strong interest in economic, statistical, or financial analysis and research.
+- Experience using artificial intelligence tools to support research, data analysis, modeling, or other analytical workflows.
+- A strong record of technical expertise demonstrated through authored publications or research.
+- Proficiency in Microsoft Excel and analytical or relational database software, such as Stata, R, or Microsoft SQL, and a desire to expand those capabilities.
+- Excellent communication, critical thinking, analytical, and leadership skills.
+This year, BRG is offering an early decision process for candidates who intend to focus their job search on private-sector economic consulting. To qualify, candidates must expect to complete their PhD by spring 2027 or earlier. The application deadline is October 18, 2026. To be considered, please submit a résumé, cover letter, job market paper, and two letters of recommendation using the link below. In addition, please email PhD_recruiting@thinkbrg.com to indicate your interest in the early decision process. Interviews will take place in November and December, and offers are expected to be made before the end of the year. Candidates who participate in the early decision process should be prepared to decide on any offer received before the American Economic Association (AEA) Annual Meeting in January.
+For candidates following the standard AEA job market timeline, the application deadline is January 31, 2027. First-round interviews will be conducted virtually after the application deadline. Candidates who advance will be asked to present their job market paper and participate in additional interviews with BRG staff and experts at one of the listed offices.
+BRG offers a market-leading compensation and benefits package. The base salary for Managing Economists is expected to range from $240,000 to $260,000, depending on qualifications, skills, and relevant experience. Employees may also be eligible for a signing bonus and annual performance bonuses, along with a clear path for career growth and advancement.
+Salary Range: $240,000 to $260,000
+</t>
+  </si>
+  <si>
+    <t>$240,000 to $260,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES Massachusetts Boston
+UNITED STATES Illinois Chicago
+UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>L4 - Antitrust Issues and Policies
+G2 - Financial Institutions and Services
+D4 - Market Structure, Pricing, and Design
+D7 - Analysis of Collective Decision-Making</t>
+  </si>
+  <si>
     <t>Brigham Young University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economics</t>
   </si>
   <si>
     <t>Any field</t>
   </si>
   <si>
     <t>Economics Faculty CFS Professorial</t>
   </si>
   <si>
     <t>The Department of Economics at Brigham Young University invites applications for two Continuing Faculty Status (CFS)-track faculty positions, beginning Fall 2027. Applicants must hold a PhD in any area of economics, completed by the start date.
 Successful candidates will demonstrate potential for high-quality teaching, maintain a strong research agenda, and be committed to giving the university's students a sound academic experience.
 BYU is committed to hiring faculty members who embrace and advance its unique mission. Include a one-page mission alignment statement as part of your application (see the approved Job Requisition for more information).
 Applicants who are not members of The Church of Jesus Christ of Latter-day Saints include a one-page mission alignment statement that describes their understanding of and commitment to the Mission of Brigham Young University and the AIMS of a BYU Education.</t>
   </si>
   <si>
     <t>UNITED STATES Utah Provo</t>
   </si>
   <si>
-    <t>00 - 00 - Default: Any Field</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-09 00:00:00</t>
   </si>
   <si>
     <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Brown University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics </t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics seeks to recruit an Assistant Professor of Economics (tenure-track), beginning July 1, 2027. We seek candidates in any field of economics whose research demonstrates exceptional importance and originality and who will benefit from and enrich the department’s existing strengths. Candidates at the Assistant Professor level should have a Ph.D. in hand or firmly expected by August 2027, be engaged in a research program with the potential to influence their field, and demonstrate the potential for excellence in undergraduate and graduate teaching and advising. Applicants should submit a cover letter, curriculum vitae, and copies of or links to important publications and/or working papers. Applicants must arrange for three letters of recommendation to be submitted online. Applicants should address in their cover letter how they would contribute to the research and/or teaching missions of our diverse and inclusive university community. All candidates must apply online at https://econjobmarket.org/positions/12612. Applications must be received by November 21, 2026 to be guaranteed full consideration, but will be accepted until the position is filled.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Rhode Island Providence</t>
+  </si>
+  <si>
+    <t>2027-03-01 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brown University </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+methodology </t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor Rank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics invites applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics, with a particular focus on research that innovates methodologically.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12563. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-08-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Economics, Watson School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics and the Watson School of International and Public Affairs invite applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics (excluding development), with a particular focus on research that innovates methodologically while still speaking directly to policy-relevant issues in the world.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, practitioners and an interdisciplinary range of scholars around the implications of their research for international and public affairs.  Income and wealth inequality are topics of particular interest to this search, though they are not required and candidates without related work will not be at a disadvantage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12562. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed. 
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Thomas J. Watson Jr. School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>School of Public Health</t>
+  </si>
+  <si>
+    <t>health economics
+health policy
+economics
+public policy
+public affairs</t>
+  </si>
+  <si>
+    <t>Tenure track Assistant, Associate or Full Professor</t>
+  </si>
+  <si>
+    <t>Brown University Watson School of International and Public Affairs and School of Public Health invite applications for a tenure track faculty position for a health economist at the rank of Assistant, Associate, or Full Professor. The position is joint between the Department of Health Services, Policy, &amp; Practice as the School of Public Health and the Watson School of International and Public Affairs. The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. 
+We seek candidates with a background in health economics whose research makes rigorous and policy-relevant contributions to the scholarly literature in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, policymakers, and an interdisciplinary range of scholars around the implications of their research for public policy. We are particularly interested in scholars conducting innovative research in health policy or health economics. The successful candidate will join a vibrant interdisciplinary community of scholars working at the intersection of health policy, economics, public policy, and public affairs, with opportunities to collaborate across both schools.</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions</t>
+  </si>
+  <si>
+    <t>2026-09-07 00:00:00</t>
   </si>
   <si>
     <t>California Polytechnic State University, San Luis Obispo, CA</t>
   </si>
   <si>
     <t>College of Agriculture, Food and Environmental Sciences</t>
   </si>
   <si>
     <t>Agribusiness</t>
   </si>
   <si>
     <t>Agricultural Economics</t>
   </si>
   <si>
     <t>Assistant/Associate Professor, Agricultural Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Agricultural Business Department (AGB) in the College of Agriculture, Food and Environmental Sciences at California Polytechnic State University, San Luis Obispo, CA, is seeking a full-time, academic year, tenure‐track Assistant/Associate Professor of Agricultural Economics starting approximately August 12, 2027. Rank and salary will be commensurate with qualifications and experience. View the following link for more information and to apply online:  https://jobs.calpoly.edu/en-us/job/559543/assistantassociate-professor-agricultural-economics.
  </t>
   </si>
   <si>
     <t>Commensurate with qualifications and experience.</t>
   </si>
   <si>
     <t>UNITED STATES California San Luis Obispo</t>
   </si>
   <si>
     <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Center for Global Development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innovation Economics
+Market Shaping
+Advanced Market Commitments
+Market Design
+Industrial Organization
+Global Health
+Climate Policy
+Pull Incentives 
+</t>
+  </si>
+  <si>
+    <t>Fellow/Senior Fellow - Market Shaping Accelerator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Market Shaping Accelerator (MSA) housed at the Center for Global Development is hiring a Fellow or Senior Fellow to lead research and policy work on market shaping, pull incentives, and innovation.
+MSA designs advance market commitments, prizes, milestone payments, and other mechanisms that align private incentives with social value and accelerate innovation in global health, pandemic preparedness, climate, AI safety, and drug repurposing.
+The successful candidate will lead a research agenda combining economic theory, industrial organization, market design, quantitative analysis, and policy design. Responsibilities include producing policy-relevant research, engaging policymakers and funders, mobilizing funding, representing MSA externally, and mentoring staff.
+Applicants should hold, or expect to complete before starting, a PhD in economics and should also have experience with (or demonstrated interest in) translating research into policy. The position is based in CGD’s Washington, DC office, with at least three in-office days per week. Employees must reside in DC, Maryland, or Virginia. Visa sponsorship is available. 
+Apply in the external link below with (1) a cover letter, (2) a writing sample and (3) a CV. Candidates will be reviewed in two cycles after Nov 1, 2026 and February 1, 2027, with virtual interviews following each.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES District of Columbia Washington </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+D4 - Market Structure, Pricing, and Design
+L5 - Regulation and Industrial Policy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>Central Bank of the Republic of Türkiye</t>
+  </si>
+  <si>
+    <t>The Central Bank of the Republic of Türkiye (CBRT) seeks highly qualified candidates for Economist positions with strong potential to contribute substantially to research and policy analysis.
+Successful candidates will conduct both independent and policy-directed research on central banking issues and will contribute to the policy-making process. Strong oral and written communication skills are required, along with excellent analytical and quantitative skills. Candidates should be able to present complex economic analysis clearly to diverse audiences. 
+Economists at the CBRT work closely with policymakers and regularly present their analysis as part of the Bank’s decision-making process. At the same time, the CBRT offers a stimulating and collaborative research environment, with generous support for research activities and conference travel, as well as access to a rich and continuously expanding range of economic and financial data. The Bank regularly hosts workshops and conferences that bring together researchers and policymakers from leading central banks, international organizations, and universities.
+Applicants must be Turkish citizens and meet the eligibility requirements in the CBRT’s employment regulations, except the age requirement. Candidates are expected to have completed, or to complete, a doctoral degree by the end of 2027.
+The CBRT offers a competitive compensation package and attractive benefits.</t>
+  </si>
+  <si>
+    <t>TURKEY Istanbul</t>
+  </si>
+  <si>
+    <t>C5 - Econometric Modeling
+E - Macroeconomics and Monetary Economics
+F - International Economics
+G - Financial Economics
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-10-23 00:00:00</t>
+  </si>
+  <si>
+    <t>Chapman University</t>
+  </si>
+  <si>
+    <t>Institute for the Study of Religion, Economics and Society (IRES)</t>
+  </si>
+  <si>
+    <t>Economics of Religion</t>
+  </si>
+  <si>
+    <t>IRES Postdoctoral Fellowship in Economics of Religion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Fellowship in the Economics of Religion
+The Institute for the Study of Religion, Economics, and Society (IRES) at Chapman University invites applications for a Postdoctoral Fellowship in the Economics of Religion. The fellowship will begin in Fall 2027 and may be renewed for up to two years, contingent upon satisfactory performance and continued funding.
+Founded in 2009 by Dr. Laurence R. Iannaccone, IRES is dedicated to advancing interdisciplinary scholarship on the relationships among religion, economics, and society. The institute brings together economists, sociologists, and other social scientists to investigate religious behavior, institutions, and their broader social and economic impacts. IRES supports this mission through a wide range of activities, including scholarly publications, research seminars, conferences, training workshops, academic courses, public lectures, and online resources.
+IRES serves as the home of the Association for the Study of Religion, Economics, and Culture (ASREC) and is a partner of the Association of Religion Data Archives (ARDA). Through these affiliations, the institute has become a central hub within a growing international network of scholars and students engaged in the scientific study of religion.
+</t>
+  </si>
+  <si>
+    <t>72,384</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Orange</t>
+  </si>
+  <si>
+    <t>Z1 - Cultural Economics; Economic Sociology; Economic Anthropology</t>
+  </si>
+  <si>
+    <t>2027-01-29 00:00:00</t>
+  </si>
+  <si>
+    <t>Charles River Associates</t>
+  </si>
+  <si>
+    <t>North America</t>
+  </si>
+  <si>
+    <t>Econometrics
+Finance
+Health; Education; Welfare
+Industrial Organization
+Labor; Demographic Economics
+Law and Economics
+Management, Health Care
+Microeconomics
+Statistics</t>
+  </si>
+  <si>
+    <t>Senior Associate</t>
+  </si>
+  <si>
+    <t>Charles River Associates is a leading global consulting firm that provides independent economic and financial analysis on litigation matters, guides businesses through critical strategy and operational issues, and advises governments on the economic impact of policies and regulations. Practice groups focus on specific areas of expertise or industries to deliver two main services – litigation support and management consulting.
+Hiring Practices and Locations:
+ Antitrust and Competition Economics (Boston, MA; Chicago, IL; Oakland, CA; Washington, DC, Toronto, ON)
+ Energy (Boston, MA; New York, NY; Washington, DC)
+ Finance (Boston, MA; Chicago, IL)
+ Labor &amp; Employment (College Station, TX; Los Angeles, CA; Tallahassee, FL; Washington, DC)
+Senior Associates work closely with senior consultants on project teams. Successful candidates have a strong knowledge of economic concepts and a range of research and quantitative skills. A typical Senior Associate would:
+ Conduct research in a team-oriented environment alongside highly respected academics, industry experts and regulators;
+ Identify and conceptualize issues, design economic models to analyze data, and manage the research process;
+ Supervise, train and mentor junior analysts;
+ Assist in the development and presentation of client deliverables, including expert reports and white papers summarizing opinions, conclusions, and recommendations using market, industry or client-proprietary data;
+ Act as a primary point of contact for attorneys and other industry or government clients on a variety of practice-relevant issues;
+ Program, build models and/or perform regression analyses in statistical analysis programs (such as Stata, SAS, Python, R, MATLAB or Mathematica);
+ Ensure the integrity and accuracy of analyses and opinions;
+ Participate in practice-building activities (training, recruiting, publication, expertise sharing, etc.).
+As most of our work is done in the office, minimal travel is required.
+Qualifications:
+Successful candidates will have a Ph.D. or ABD in economics, finance, or accounting or a closely aligned field, and will have specific expertise in the fields of industrial organization, applied microeconomics, econometrics, labor, health, intellectual property, pricing, corporate finance, financial accounting, or other quantitative areas. Previous experience in teaching, research, or industry is desirable.
+Charles River Associates is an equal opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, age, disability, status as a protected veteran, or any other protected characteristic under applicable law.</t>
+  </si>
+  <si>
+    <t>$170,000 - $235,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston
+UNITED STATES Illinois Chicago
+UNITED STATES Texas College Station
+UNITED STATES California Los Angeles
+UNITED STATES New York New York
+UNITED STATES California Oakland
+UNITED STATES Florida Tallahassee
+UNITED STATES District of Columbia Washington
+CANADA Ontario Toronto</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+G - Financial Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>2026-11-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-10 00:00:00</t>
+  </si>
+  <si>
+    <t>China Europe International Business School</t>
+  </si>
+  <si>
+    <t>Economics and Decision Sciences</t>
+  </si>
+  <si>
+    <t>Faculty Positions (Open Rank) in Economics at CEIBS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions (Open Rank) in Economics at CEIBS
+The Department of Economics and Decision Sciences invites applications for a tenure-track faculty position (open-rank) in empirical industrial organization. We will also consider strong candidates from other fields. The school's working language is English, and faculty may choose to be based at any of CEIBS’ Chinese mainland campuses in Shanghai, Beijing, or Shenzhen.
+Applicants must hold a PhD in economics or a relevant field from a highly regarded doctoral programme, with all degree requirements completed by the time of appointment. Candidates should demonstrate strong potential for publishing in leading academic journals and a clear commitment to teaching excellence. The successful applicant will be expected to pursue a rigorous and sustained research agenda, contribute actively to the intellectual community of the school, and teach courses at the MBA and executive level. 
+CEIBS offers one of the most competitive faculty compensation packages globally, commensurate with qualifications and experience. In addition to an internationally attractive base salary, the school provides a comprehensive range of benefits, including a generous housing allowance, education support for children attending international schools, premium family medical insurance, and a private pension plan. The school also offers generous research funding and reduced teaching loads in recognition of high-quality scholarly publications, thereby supporting faculty in achieving research excellence.
+To apply, please submit a cover letter, a curriculum vitae, a sample research paper, evidence of effective teaching (if available), and three reference letters (for applicants for Assistant Professorship) via JOE Application. Applications received by December 1, 2026 will be given full consideration.  Inquiries regarding the positions may be directed to Ms. Daisy Li at ldaisy@ceibs.edu. All applications will be treated confidentially and will be reviewed until the positions are filled.
+About CEIBS
+Founded in 1994 as a non-profit joint venture between the Chinese Government and the European Union, CEIBS is widely regarded as one of the leading business schools in Asia. The school offers a full range of programmes, including the MBA – ranked No. 1 in Asia by the Financial Times since 2017, the Finance MBA, Part-time MBA, Global MiM (Switzerland), EMBA, Global EMBA – ranked among the global top two by the Financial Times since 2020, Hospitality EMBA, DBA (Switzerland), PhD, and a broad portfolio of Executive Education programmes. These programmes aim to cultivate responsible leaders with “China Depth, Global Breadth” and have fostered a global alumni network of over 35,000 graduates who actively contribute to economic and social development. CEIBS operates campuses in Shanghai, Beijing, Shenzhen, Zurich, and Accra.
+CEIBS is accredited by both EQUIS and AACSB. Its faculty are internationally recognised for combining China Depth with Global Breadth in their research and teaching. The school’s research excellence is reflected in its strong performance in global scholarly rankings. In January 2026, eighteen CEIBS faculty members were included in Elsevier’s Highly Cited Chinese Researchers (2025) list – the highest number among all business schools in China. In September 2025, seven CEIBS professors were listed among the World’s Top 2% Scientists (2025). These achievements underscore the school’s growing impact on global management scholarship and its continued commitment to academic excellence.
+ASSA Interviews:
+The application deadline for applicants seeking an interview at the 2027 Allied Social Science Associations (ASSA) Annual Meeting in Washington, DC is December 20, 2026. 
+</t>
+  </si>
+  <si>
+    <t>CHINA Shanghai Shanghai</t>
+  </si>
+  <si>
+    <t>D - Microeconomics</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Scholar Recruitment Campaign
+City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with special focuses on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but not limited to:
+- biomedical science and engineering
+- veterinary science
+- computer science and data science
+- neuroscience and neural engineering
+- bio-statistics and AI-healthcare
+- smart/semi-conductor manufacturing
+- AI/robotics/autonomous systems
+- aerospace and microelectronics engineering
+- energy generation and storage
+- digital business and innovation management
+- fintech and business analytics
+- computational social sciences
+- digital humanities
+- digital and new media
+- law and technology
+- private law
+- healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)
+</t>
+  </si>
+  <si>
+    <t>HONG KONG</t>
+  </si>
+  <si>
+    <t>Department of Economics and Finance</t>
+  </si>
+  <si>
+    <t>Chair Professor/Professor/Associate Professor/Assistant Professor (Economics)</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity, and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with a special focus on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but are not limited to:
+ biomedical science and engineering
+ veterinary science
+ computer science and data science
+ neuroscience and neural engineering
+ biostatistics and AI-healthcare
+ smart/semi-conductor manufacturing
+ AI/robotics/autonomous systems
+ aerospace and microelectronics engineering
+ energy generation and storage
+ digital business and innovation management
+ fintech and business analytics
+ computational social sciences
+ digital humanities
+ digital and new media
+ law and technology
+ private law
+ healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Applications and nominations are invited for :
+Substantiation-Track
+Chair Professor/Professor/Associate Professor/Assistant Professor (Economics) in the Department of Economics and Finance [Ref. R/269/26]
+Duties
+The appointees are expected to make significant contributions to conducting quality research, teaching courses at undergraduate and graduate levels, and supervising MPhil/PhD students. The appointee at Chair Professor/Professor/Associate Professor is also expected to undertake administrative duties as required by the Head of Department.
+Requirements
+The Department invites applications at all levels: Assistant Professor, Associate Professor or Professor and Chair Professor. We seek strong candidates in all areas of economics, with particular interest in empirical economics and macroeconomics. Candidates are required to possess a PhD in Economics or closely related fields, with strong research potential and evidence of quality teaching.
+Salary and Conditions of Service
+The remuneration package will be driven by market competitiveness and individual performance. Excellent fringe benefits include gratuity, leave, medical and dental schemes, and relocation assistance (where applicable).  Initial appointment will be made on a fixed-term contract.
+Information and Application
+Further information on the posts and the University is available at http://www.cityu.edu.hk, or from the Department of Economics and Finance, City University of Hong Kong, Tat Chee Avenue, Kowloon Tong, Hong Kong (email: efpost@cityu.edu.hk).
+To apply, please submit an online application at http://jobs.cityu.edu.hk and include a current curriculum vitae, job market paper, research statement, and files related to teaching performance. Nominations can be sent directly to the Department (email: efpost@cityu.edu.hk). Applications and nominations received by 30 November 2026 will receive full consideration. Only shortlisted applicants will be contacted, and those shortlisted for the post of Assistant Professor will be requested to arrange for at least 2 reference reports to be sent directly by the referees to the Department, specifying the position applied for. The University’s privacy policy is available on the homepage.
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)</t>
+  </si>
+  <si>
+    <t>2026-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Chair Professor/Professor/Associate Professor/Assistant Professor (Finance)</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity, and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with a special focus on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but are not limited to:
+ biomedical science and engineering
+ veterinary science
+ computer science and data science
+ neuroscience and neural engineering
+ biostatistics and AI-healthcare
+ smart/semi-conductor manufacturing
+ AI/robotics/autonomous systems
+ aerospace and microelectronics engineering
+ energy generation and storage
+ digital business and innovation management
+ fintech and business analytics
+ computational social sciences
+ digital humanities
+ digital and new media
+ law and technology
+ private law
+ healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Applications and nominations are invited for :
+Substantiation-Track
+Chair Professor/Professor/Associate Professor/Assistant Professor (Finance) in the Department of Economics and Finance [Ref. R/266/26]
+Duties
+Appointees are expected to make significant contributions to quality research, teach undergraduate and graduate courses, and supervise MPhil/PhD students. The appointee at Professor/Associate Professor is also expected to undertake administrative duties as required by the Head of Department.
+Requirements
+The Department seeks strong candidates in all areas of Finance. Candidates must hold a PhD in Finance or a closely related field, with strong research potential and evidence of quality teaching.
+Salary and Conditions of Service
+The remuneration package will be driven by market competitiveness and individual performance.  Excellent fringe benefits include gratuity, leave, medical and dental schemes, and relocation assistance (where applicable).  Initial appointment will be made on a fixed-term contract.
+Information and Application
+Further information on the posts and the University is available at http://www.cityu.edu.hk, or from the Department of Economics and Finance, City University of Hong Kong, Tat Chee Avenue, Kowloon Tong, Hong Kong (email: efpost@cityu.edu.hk).
+To apply, please submit an online application at http://jobs.cityu.edu.hk and include a current curriculum vitae, job market paper, research statement, and files related to teaching performance. Nominations can be sent directly to the Department (email: efpost@cityu.edu.hk). Applications and nominations received by 30 November 2026 will receive full consideration. Only shortlisted applicants will be contacted, and those shortlisted for the post of Assistant Professor will be requested to arrange for at least 2 reference reports to be sent directly by the referees to the Department, specifying the position applied for. The University’s privacy policy is available on the homepage.
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)</t>
   </si>
   <si>
     <t>Claremont McKenna College</t>
   </si>
   <si>
     <t xml:space="preserve"> Kravis Leadership Institute</t>
   </si>
   <si>
     <t>Director/ Full or Advanced Associate Professor</t>
   </si>
   <si>
     <t xml:space="preserve">Claremont McKenna College (CMC) invites applications for the position of Director of the Kravis Leadership Institute (KLI), a tenured appointment at the rank of Full Professor. In exceptional cases, applications from advanced Associate Professors will be considered, with the expectation that the successful candidate will be considered for promotion to Full Professor soon after arriving. The position will begin July 1, 2027. The successful candidate is expected to hold a Ph.D. in a relevant discipline. Claremont McKenna College's mission is to prepare students for thoughtful and productive lives and responsible leadership in business, government, and the professions. As part of its commitment to The Open Academy, the College values freedom of expression, viewpoint diversity, and constructive dialogue.
 KLI is an established, interdisciplinary research center dedicated to advancing scholarship on leadership across a broad range of fields while supporting undergraduate leadership development. KLI’s mission is “to be a premier academic center for the promotion and understanding of responsible, innovative leadership and to provide unique opportunities for CMC students to develop as outstanding real-world leaders in the public, private and social sectors.”
 The Director will provide intellectual and strategic leadership for the Institute, overseeing KLI’s research initiatives, curricular innovation, and co-curricular leadership programs central to the CMC student experience. Working closely with KLI’s Advisory Board, full-time staff, and faculty affiliates, the Director will shape the Institute’s academic and programmatic vision, steward its resources, strengthen student engagement, and foster interdisciplinary collaboration across the College and beyond. The Director will promote faculty and student research collaborations, mentor students, and oversee signature leadership and experiential opportunities. The Director will support externally engaged programming, conferences, and partnerships; assist with fundraising; and represent KLI nationally and internationally. The Director will play a central role in ensuring that KLI continues to provide innovative, high-impact opportunities that prepare students to become effective and responsible leaders across public, private, and social sectors.
 The successful applicant will teach three courses related to leadership per academic year. The candidate must have demonstrated the ability to maintain an active, high-quality research program and a strong commitment to excellence in teaching and mentorship. 
 The anticipated annual salary range is $180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend. Complete applications will be reviewed beginning September 11, 2026. For full position description and application instructions, visit https://webapps.cmc.edu/jobs/faculty/faculty_opening.php
 </t>
   </si>
   <si>
     <t>$180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend</t>
   </si>
   <si>
     <t>UNITED STATES California Claremont</t>
   </si>
   <si>
     <t>G4 - Behavioral Finance
 D9 - Micro-Based Behavioral Economics
 M5 - Personnel Economics
 L3 - Nonprofit Organizations and Public Enterprise
 D6 - Welfare Economics
 J4 - Particular Labor Markets
 L2 - Firm Objectives, Organization, and Behavior</t>
   </si>
   <si>
     <t>2026-09-11 00:00:00</t>
   </si>
   <si>
+    <t>CNA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist
+Statistician
+Applied microeconomics
+Econometric methods
+Behavioral Health
+Medicine
+</t>
+  </si>
+  <si>
+    <t>Research Analyst (Economist)</t>
+  </si>
+  <si>
+    <t>The Resources and Force Readiness (RFR) division of CNA is seeking an applied microeconomist. Experience, background, or interest in behavioral health or military medicine is a plus.
+Applicants should possess or be nearing completion of a PhD in economics and have an interest in applied, policy-oriented research and the ability to write, speak, and present to both technical and non-technical audiences in a clear and concise format. Applicants also should have:
+• Strong analytic curiosity and creativity; 
+• The ability to operate both independently and collaboratively in a multidisciplinary environment;
+• Strong critical thinking skills;
+• Knowledge of research techniques; 
+• Strong planning and organizational skills; 
+• Excellent interpersonal, oral, and written communication skills; and
+• The ability to interact positively and somewhat independently with clients. 
+Strong consideration will be given to applicants with skills in Python and R.
+As a Research Analyst, you will provide analysis to help develop and evaluate policies, practices, and programs that increase the effectiveness and efficiency of personnel, budgets, and other assets. Major research areas include workforce management and warfighter readiness, energy, health analytics and medical readiness, resource allocation, and facilities infrastructure. Whether through empirical research, modeling and simulation, or combined quantitative and qualitative approaches, we provide our sponsors with objective analyses that directly affect policy and practice. Recent hires who have advanced rapidly have exhibited a strong capacity and interest in applying their skills across a variety of complex problems.
+CNA is a nonprofit organization specializing in providing objective analyses to government agencies and foundations. We have conducted such research for the Navy and Marine Corps for over 75 years, and much of our work continues to be with the Department of War. CNA fosters an inclusive culture that values varied backgrounds and perspectives. Our flexible and engaging work environment encourages collaboration throughout the problem-solving process. Our employees use scientific, data-driven approaches to develop effective solutions that help clients manage their programs.
+Applicants must be US citizens and be able to obtain and maintain an Active Security Clearance. Headquarters is located in Arlington, VA; on-site presence is a requirement. CNA began by deploying scientists on Navy ships to collect and analyze data and to this day we operate alongside U.S. military personnel around the world. Most of our analysts are based at CNA Headquarters at any given time but willingness to consider relocation or temporary deployment opportunities is important.
+*Start date is flexible</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia Arlington</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>2026-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia Business School</t>
+  </si>
+  <si>
+    <t>Strategy
+Management</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor - Management</t>
+  </si>
+  <si>
+    <t>The Management Division of Columbia Business School has opened the search for qualified applicants for a tenure-track position in Strategy at the Assistant or Associate Professor rank. Applications that are received by October 1 will receive full consideration. However, we encourage applicants to submit their material as soon as possible as we are evaluating applications on a rolling basis.
+Applicants for an Assistant Professor level appointment should have completed, or be close to completing, a PhD from an accredited institution, demonstrate promise of becoming an outstanding scholar in every respect, including research and teaching, and should combine exceptional disciplinary training in Management or related fields with a strong interest in the professional mission of the school.
+Applicants for an Associate Professor level appointment (non-tenured) should have a PhD from an accredited institution, a record of being an excellent scholar in every respect, including research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school and show great promise of attaining distinction in the field of Management.
+We have a particular interest in Strategy and other related areas of Management.
+Please visit our online application site to submit your application at: https://apply.interfolio.com/190032.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+M0 - General
+M1 - Business Administration</t>
+  </si>
+  <si>
+    <t>2026-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-10 00:00:00</t>
+  </si>
+  <si>
+    <t>Decision, Risk, and Operations</t>
+  </si>
+  <si>
+    <t>Operations Management
+Operations Research
+Business Analytics
+Managerial Statistics
+Supply Chain
+empirical applications
+Sustainability
+Climate
+Energy
+Business AI</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>The Decision, Risk, and Operations Division at Columbia Business School is seeking to hire qualified faculty members for tenure-track appointments at the assistant or associate professor level.
+Applicants for an assistant professor level appointment should have, or be close to completing, a Ph.D. from an accredited institution, demonstrate promise of becoming an outstanding scholar in every respect, including research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school.
+Applicants for an associate professor level appointment should have a Ph.D. from an accredited institution, a record of scholastic achievement in both research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school.
+The Division has teaching responsibilities for business analytics, statistics, and operations management courses at the MBA and Ph.D. levels.
+Priority will be given to applications that are submitted before November 1, 2026. For applicants that will be attending the INFORMS Annual Conference in San Francisco, it is highly recommended that they submit their initial materials (CV and statements) by October 19, 2026.
+Anticipated start date: July 1, 2027</t>
+  </si>
+  <si>
+    <t>Columbia University</t>
+  </si>
+  <si>
+    <t>School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>Assistant Professor of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Description
+The School of International and Public Affairs at Columbia University in the City of New York invites applications from scholars working in the field of environmental, resource, and/or energy economics. 
+The successful candidate will contribute to teaching and intellectual leadership in the SIPA Climate, Environment, and Energy curriculum at the master’s and undergraduate levels. 
+This position is at the rank of Assistant Professor, tenure track, and will begin July 1, 2027, or as soon as possible thereafter.
+Qualifications
+Ph.D. in Economics or a field closely related to environmental, resource, and/or energy economics is required at the time of appointment. Candidates will be expected to sustain a strong commitment to research, publication, and teaching.
+Application
+Applicants must submit a cover letter, curriculum vitae, job market paper, and three letters of recommendation. Please visit our online application site at https://apply.interfolio.com/190500 for further information about this position and to submit your application.
+The deadline for submissions is November 15th, 2026. For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs, at hm2135@columbia.edu
+</t>
+  </si>
+  <si>
+    <t>165,000 - 175,000</t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 00:00:00</t>
+  </si>
+  <si>
     <t>US: Other Academic (Part-time or Adjunct)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Columbia Business School</t>
   </si>
   <si>
     <t>Economics Division</t>
   </si>
   <si>
     <t>Assistant/Associate/Full Adjunct Professor - Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Graduate School of Business at Columbia University invites applications for Adjunct Professors of Economics to teach electives during the 2027 Spring term. The position is part-time and non-tenure-track.  Please note, our part-time faculty positions are posted based on anticipated need and student enrollment.
 We are seeking three adjuncts — one for each of the following electives:
  Economics of High-performing Organizations — topics such as incentives, decision-making, information, organizational design, and firm performance, with emphasis on translating economic insights into actionable strategies relevant for managers and executives
  Economics of Platforms, AI and Tech — topics such as platforms, AI, and the business models employed by tech firms, bringing a rigorous yet practical perspective to real-world business challenges.
  Economics of Healthcare and/or Pharma — the economics of the healthcare and pharmaceutical sectors, connecting economic frameworks to real-world business challenges.
 For each position, candidates must have substantial industry experience applying economic frameworks to real-world business challenges. We are particularly interested in candidates who can bridge economic theory and business practice, and who bring firsthand insight into how organizations operate in complex, real-world environments. 
 Adjunct faculty at CBS play an essential role in delivering rigorous, analytically grounded instruction that connects economic theory to real-world business, financial, and policy contexts. The successful candidate will contribute to CBS’s mission of advancing the understanding and practice of economics in the global economy.
 Responsibilities
  Teach at least one course in the MBA program
  Design and deliver high-quality, engaging class sessions
  Integrate economic frameworks with real-world business applications
  Draw on industry experience to enrich classroom discussion
  Prepare syllabi, assignments, and assessments in accordance with CBS academic standards
  Evaluate student performance and provide timely, constructive feedback
  Hold office hours and actively engage with students
  Coordinate with CBS faculty and comply with university and school policies
  Contribute to the intellectual life of the Economics Division
 Appointment Details
  Appointment type: Part-time, non-tenure-track
  Compensation: Competitive and commensurate with qualifications and experience, consistent with Columbia 
  Business School guidelines
  Location: On-campus in New York City
 If you have any questions, please email econsearch@gsb.columbia.edu. </t>
   </si>
   <si>
     <t>$9,500 to $15,500 depending on whether the class being taught is a full or half course.</t>
   </si>
   <si>
-    <t>UNITED STATES New York New York</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-09-30 00:00:00</t>
   </si>
   <si>
     <t>2026-08-03 00:00:00</t>
   </si>
   <si>
+    <t>Columbia University School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>The School of International and Public Affairs at Columbia University invites applications for a tenure-track Assistant Professor in Artificial Intelligence and Data Science for Policy, beginning July 1, 2027. Candidates should have deep expertise in AI, machine learning, data science, or related computational methods and a research agenda that bridges a public policy domain with technical work.
+Relevant areas include the regulatory, political, or economic questions arising from increasing reliance on AI in the public and private sectors; the consequences of algorithmic approaches to public policy implementation; and methodological development at the intersection of social science and AI/machine learning. We especially welcome scholars interested in translating technical innovation into real-world policy impact and in teaching computational or numerical skills in public policy-related domains.
+A Ph.D. in Data Science, Machine Learning, Computer Science, Political Science, Economics, Statistics, or another policy-related discipline is required by the time of appointment.
+Full consideration deadline: September 30, 2026. Full description and application: https://apply.interfolio.com/190715</t>
+  </si>
+  <si>
+    <t>Z0 - General</t>
+  </si>
+  <si>
+    <t>Committee for a Responsible Federal Budget</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artificial Intelligence
+Federal Budget Policy
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AI and Fiscal Policy Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Committee for a Responsible Federal Budget (Committee) is a nonpartisan nonprofit organization devoted to educating policymakers, the media and citizens about the fiscal challenges facing the country, as well as policy options and solutions. 
+The Committee is seeking an AI and Fiscal Policy Fellow for a one-year fellowship who would be responsible for helping build a body of research and analysis examining the intersection of artificial intelligence, the federal budget, and the U.S. economy. The fellow will seek to answer questions including: How will potential economic growth from AI affect federal revenues? How will AI’s effects on the workforce impact federal spending, including existing or new forms of safety net programs? How should policymakers think about fiscal risks and opportunities created by the rapid and uncertain pace of technological change associated with AI? What budget policies may best position the United States to maximize AI's benefits while achieving fiscal sustainability? (For more details, go to https://www.crfb.org/jobs/ai-and-fiscal-policy-fellow). 
+This fellowship offers a unique opportunity to help shape an emerging field of public policy while contributing to the Committee’s mission of educating the public and policymakers about the nation's fiscal challenges and advancing responsible fiscal policy solutions. 
+</t>
+  </si>
+  <si>
+    <t>$75,000 to $115,000, contingent upon specific skills and experience of the selected candidate, with generous benefits package including health, dental, life and disability insurance. Stipend for part-time fellow of $35,000-$50,000, based on experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington, DC</t>
+  </si>
+  <si>
+    <t>H6 - National Budget, Deficit, and Debt</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
+  </si>
+  <si>
+    <t>Compass Lexecon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Econometrics
+IO
+</t>
+  </si>
+  <si>
+    <t>Senior Economist - PhD</t>
+  </si>
+  <si>
+    <t>Compass Lexecon, one of the world's leading economic consulting firms specializing in financial and economic analysis of issues that arise in litigation, regulatory proceedings, and policy matters, is seeking well-qualified candidates for its Senior Economist positions. Leading law firms, corporations, government entities, and others engage Compass Lexecon to assist in high profile finance and antitrust litigation, merger reviews, government investigations, and other matters in the United States, European Union, and worldwide. Compass Lexecon provides state of the art economic, econometric, and financial research relying on the expertise of its in-house economists and academic affiliates.
+Qualifications
+We are currently seeking full-time economist and econometrician candidates. Ideal candidates possess (or are expecting) a PhD; and have strong analytical and quantitative skills. Senior Economists are involved in all phases of casework, including:
+1. Identifying key economic and financial issues
+2. Supporting senior staff and academic case experts in formulating case strategy
+3. Applying academic research to economic and financial analyses
+4. Developing and implementing economic and financial models
+5. Conducting quantitative and qualitative research
+6. Working with datasets and programming in statistical software such as STATA, R, Python, or MatLab
+7. Collaborating on case teams and managing project workstreams, including supervising and advising junior staff
+8. Meeting with clients to present concise explanations of complex analyses
+All candidates must possess strong communication skills and the ability to work in a team environment. Relevant academic, government or consulting experience is viewed favorably, but not required.
+For candidates with a relevant PhD, the base salary for the Senior Economist role is $250,000.  Senior Economists are also eligible for a signing bonus and an annual discretionary bonus.
+How to Apply
+1. Complete an online application
+2. Upload the following documents with your online application:
+         Cover Letter (please include any additional location preference)
+         Curriculum vitae
+         Authored job market paper
+3. Arrange for three letters of recommendation to be sent electronically to Economist.Recruiting@CompassLexecon.com.
+All materials must be received by November 15, 2026. Applications are reviewed on a rolling basis, so applicants are encouraged to apply as soon as possible. Candidates who are focusing their search on industry and consulting and would like to be considered early should indicate that focus in their cover letter.
+We acknowledge that AI is now commonly used for drafting; however, we emphasize the importance of personalization to truly reflect your unique experiences. We are able to recognize applications that are solely created using AI and those that demonstrate individuality.
+Position Classification: Exempt
+The base salary for this position is $250,000. Sr. Economists are also eligible for an annual discretionary bonus after their first year, based on several factors, including but not limited to employee performance and the overall performance of the firm. Additional compensation may be considered based on relevant work experience, education, and skills. Compass Lexecon offers a compensation and benefits package competitive with other leading economic consulting firms.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago
+UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>D0 - General
+L0 - General
+G0 - General</t>
+  </si>
+  <si>
+    <t>Cornell University</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor, Finance</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor, Finance
+Cornell SC Johnson College of Business
+Cornell University
+The Cornell SC Johnson College of Business invites applicants for three positions at the rank of Assistant or Associate Professor in our finance area, each with a respective affiliation in one of our following schools; the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), or the Cornell Peter and Stephanie Nolan School of Hotel Administration (Nolan). Candidates would be appointed at the rank that is appropriate given their experience and performance. The intended start date for these positions is July 1, 2027. The positions will be based in Ithaca, NY.
+Responsibilities of each position include: 1) research in area(s) of expertise, 2) teaching basic and advanced courses at the undergraduate, master's, and/or Ph.D. levels, 3) supervision of doctoral candidates, and 4) service to the Area, School, and College.
+The ideal candidate will possess a Ph.D. degree in Finance, Economics, or a related field. Preferred candidates will demonstrate a strong record of research, teaching, and service and will complement and extend the strengths of the finance faculty of the Cornell SC Johnson College of Business.
+It is expected that our faculty teach across multiple schools within the College of Business.
+The Cornell SC Johnson College of Business (established on July 1, 2016) combines three Schools: the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), and the Nolan School of Hotel Administration (Nolan).
+The Samuel Curtis Johnson Graduate School of Management offers MBA, Accelerated MBA, Executive MBA, and Ph.D. programs. Courses and programs are taught at Cornell's main Ithaca campus, the Cornell Tech campus in New York City, and other locations across the globe.
+The Charles H. Dyson School of Applied Economics and Management houses a top-ranked undergraduate business program as well as graduate programs that award Ph.D., M.S., and M.P.S. degrees. Areas of faculty research include management; environmental, energy, and resource economics; food and agricultural economics; and international and development economics. Faculty members in the Dyson School frequently collaborate with colleagues in Computer and Information Sciences, Economics, Engineering, Natural Resources, and other units on campus.
+The Cornell Peter and Stephanie Nolan School of Hotel Administration is the top-ranked management program worldwide, with undergraduate, master's, and Ph.D. programs. The Nolan School of Hotel Administration (Nolan) has approximately 800 undergraduates and 60 graduate students. Founded in 1922, Nolan is an AACSB-accredited business school, with a resident faculty of 65 and over 10,000 alumni worldwide. Important resources available to faculty include extraordinary access to industry leaders, excellent research funding, the Center for Hospitality Research (CHR), and the cultural and intellectual resources of the Cornell University community.
+To be considered for this position, apply at [https://academicjobsonline.org/ajo/jobs/32569]. For full consideration, please ensure that your application is complete by November 22, 2026. Review of applications will begin immediately and continue until the position has been filled.
+The following materials are required:
+1. Letter of interest, with clear indication of position being applied for;
+2. Curriculum vitae;
+3. Up to three research papers;
+4. Three recommendation letters;
+5. Report of courses taught and evidence of teaching effectiveness; and
+6. Any other supporting documents, such as curriculum development materials
+Consistent with Cornell's practice, appointment to academic positions requires candidates to disclose relevant information about their prior employment, including whether they have been found to have violated institutional or employer policies related to or governing unlawful discrimination and harassment, academic and research misconduct, or financial misconduct.
+In compliance with New York's Pay Transparency Act, the minimum annual base salary range for this position is $260,000 - $400,000. This pay range represents base pay only (for 9 months, paid over 12 months) and excludes any additional items such as incentives, bonuses, or other items. Cornell University considers factors such as (but not limited to) scope and responsibilities of the position, candidate's work experience, education/training, key skills, internal peer equity, as well as market and organizational considerations when extending an offer.
+je-c8617025b8764413bd64236b7505fc99</t>
+  </si>
+  <si>
+    <t>$260,000 - $400,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Ithaca</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-11-22 00:00:00</t>
+  </si>
+  <si>
+    <t>Associate or Full Professor, Finance</t>
+  </si>
+  <si>
+    <t>Associate or Full Professor, Finance
+Cornell SC Johnson College of Business
+Cornell University
+The Cornell SC Johnson College of Business invites applicants for a tenured Associate or Full Professor in our finance area, with an affiliation in one of our following schools; the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), or the Cornell Peter and Stephanie Nolan School of Hotel Administration (Nolan). Candidates would be appointed at the rank that is appropriate given their experience and performance. The intended start date for this position is July 1, 2027. The position will be based in Ithaca, NY.
+Responsibilities of the position include: 1) research in area(s) of expertise, 2) teaching basic and advanced courses at the undergraduate, master's, and/or Ph.D. levels, 3) supervision of doctoral candidates, and 4) service to the Area, School, and College.
+The ideal candidate will possess a Ph.D. degree in Finance, Economics, or a related field. Preferred candidates will demonstrate a strong record of research, teaching, and service and will complement and extend the strengths of the finance faculty of the Cornell SC Johnson College of Business.
+It is expected that our faculty teach across multiple schools within the College of Business.
+The Cornell SC Johnson College of Business (established on July 1, 2016) combines three Schools: the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), and the Nolan School of Hotel Administration (Nolan).
+The Samuel Curtis Johnson Graduate School of Management offers MBA, Accelerated MBA, Executive MBA, and Ph.D. programs. Courses and programs are taught at Cornell's main Ithaca campus, the Cornell Tech campus in New York City, and other locations across the globe.
+The Charles H. Dyson School of Applied Economics and Management houses a top-ranked undergraduate business program as well as graduate programs that award Ph.D., M.S., and M.P.S. degrees. Areas of faculty research include management; environmental, energy, and resource economics; food and agricultural economics; and international and development economics. Faculty members in the Dyson School frequently collaborate with colleagues in Computer and Information Sciences, Economics, Engineering, Natural Resources, and other units on campus.
+The Cornell Peter and Stephanie Nolan School of Hotel Administration is the top-ranked management program worldwide, with undergraduate, master's, and Ph.D. programs. The Nolan School of Hotel Administration (Nolan) has approximately 800 undergraduates and 60 graduate students. Founded in 1922, Nolan is an AACSB-accredited business school, with a resident faculty of 65 and over 10,000 alumni worldwide. Important resources available to faculty include extraordinary access to industry leaders, excellent research funding, the Center for Hospitality Research (CHR), and the cultural and intellectual resources of the Cornell University community.
+To be considered for this position, apply at [https://academicjobsonline.org/ajo/jobs/32566]. For full consideration, please ensure that your application is complete by November 22, 2026. Review of applications will begin immediately and continue until the position has been filled.
+The following materials are required:
+1. Letter of interest, with clear indication of position being applied for;
+2. Curriculum vitae;
+3. Up to three research papers;
+4. Three recommendation letters;
+5. Report of courses taught and evidence of teaching effectiveness; and
+6. Any other supporting documents, such as curriculum development materials
+Consistent with Cornell's practice, appointment to academic positions requires candidates to disclose relevant information about their prior employment, including whether they have been found to have violated institutional or employer policies related to or governing unlawful discrimination and harassment, academic and research misconduct, or financial misconduct.
+In compliance with New York's Pay Transparency Act, the minimum annual base salary range for this position is $300,000 - $500,000. This pay range represents base pay only (for 9 months, paid over 12 months) and excludes any additional items such as incentives, bonuses, or other items. Cornell University considers factors such as (but not limited to) scope and responsibilities of the position, candidate's work experience, education/training, key skills, internal peer equity, as well as market and organizational considerations when extending an offer.
+je-1adaa1a0e83f468ab80ed5295b2cf547</t>
+  </si>
+  <si>
+    <t>$300,000 - $500,000</t>
+  </si>
+  <si>
+    <t>College of Arts &amp; Sciences</t>
+  </si>
+  <si>
+    <t>International Trade</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Cornell University invites applications for an Assistant Professor position in international trade.  We are especially interested in candidates whose work focuses on China, though applicants specializing in other regions will also receive full consideration. [Outstanding candidates in adjacent fields also will be considered.] Candidates must have received a Ph.D. by July 2027 and must demonstrate excellence in research and excellence in teaching.  
+Information about the Economics Department appears at http://www.economics.cornell.edu. Priority will be given to applications received by November 7, 2026.
+Pay Range: $170,000 - $195,000
+Actual salary offers in the College of Arts and Sciences will be based on education, experience, discipline, and relevant skills.
+Disclosure:
+Consistent with Cornell’s practice, appointments to academic positions require candidates to disclose relevant information about their prior employment including whether they have been found to have violated institutional or employer policies related to or governing unlawful discrimination and harassment, academic and research misconduct, or financial misconduct.
+EEO Tagline:
+Cornell welcomes students, faculty, and staff with diverse backgrounds from across the globe to pursue world-class education and career opportunities, to further the founding principle of “... any person ... any study.” No person shall be denied employment on the basis of any legally protected status or subjected to prohibited discrimination involving, but not limited to, such factors as race, ethnic or national origin, citizenship and immigration status, color, sex, pregnancy or pregnancy-related conditions, age, creed, religion, actual or perceived disability (including persons associated with such a person), arrest and/or conviction record, military or veteran status, sexual orientation, gender expression and/or identity, an individual’s genetic information, domestic violence victim status, familial status, marital status, or any other characteristic protected by applicable federal, state, or local law. 
+Cornell University embraces diversity in its workforce and seeks job candidates who will contribute to a climate that supports students, faculty, and staff of all identities and backgrounds. We hire based on merit, and encourage people from historically underrepresented and/or marginalized identities to apply. Consistent with federal law, Cornell engages in affirmative action in employment for qualified protected veterans as defined in the Vietnam Era Veterans’ Readjustment Assistance Act (VEVRRA) and qualified individuals with disabilities under Section 503 of the Rehabilitation Act. We also recognize a lawful preference in employment practices for Native Americans living on or near Indian reservations in accordance with applicable law.</t>
+  </si>
+  <si>
+    <t>$170,000 - $195,000</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+F0 - General
+F1 - Trade</t>
+  </si>
+  <si>
+    <t>2026-11-07 00:00:00</t>
+  </si>
+  <si>
+    <t>Industrial Organization</t>
+  </si>
+  <si>
+    <t>Associate or Full Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Cornell University invites applications for an Associate or Full Professor position in industrial organization. Outstanding candidates in other fields also will be considered. Candidates must have their Ph.D. and must demonstrate excellence in research and excellence in teaching at both the graduate and undergraduate levels at the senior level. Salary will be commensurate with qualifications and experience. 
+Information about the Economics Department appears at http://www.economics.cornell.edu. Priority will be given to applications received by November 7, 2026.
+Pay Range: $210K - $400K
+Actual salary offers in the College of Arts and Sciences will be based on education, experience, discipline, and relevant skills.
+Disclosure:
+Consistent with Cornell’s practice, appointments to academic positions require candidates to disclose relevant information about their prior employment including whether they have been found to have violated institutional or employer policies related to or governing unlawful discrimination and harassment, academic and research misconduct, or financial misconduct.
+EEO Tagline:
+Cornell welcomes students, faculty, and staff with diverse backgrounds from across the globe to pursue world-class education and career opportunities, to further the founding principle of “... any person ... any study.” No person shall be denied employment on the basis of any legally protected status or subjected to prohibited discrimination involving, but not limited to, such factors as race, ethnic or national origin, citizenship and immigration status, color, sex, pregnancy or pregnancy-related conditions, age, creed, religion, actual or perceived disability (including persons associated with such a person), arrest and/or conviction record, military or veteran status, sexual orientation, gender expression and/or identity, an individual’s genetic information, domestic violence victim status, familial status, marital status, or any other characteristic protected by applicable federal, state, or local law. 
+Cornell University embraces diversity in its workforce and seeks job candidates who will contribute to a climate that supports students, faculty, and staff of all identities and backgrounds. We hire based on merit, and encourage people from historically underrepresented and/or marginalized identities to apply. Consistent with federal law, Cornell engages in affirmative action in employment for qualified protected veterans as defined in the Vietnam Era Veterans’ Readjustment Assistance Act (VEVRRA) and qualified individuals with disabilities under Section 503 of the Rehabilitation Act. We also recognize a lawful preference in employment practices for Native Americans living on or near Indian reservations in accordance with applicable law.</t>
+  </si>
+  <si>
+    <t>$210,000-$400,000</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+L0 - General
+L1 - Market Structure, Firm Strategy, and Market Performance
+L2 - Firm Objectives, Organization, and Behavior
+L3 - Nonprofit Organizations and Public Enterprise
+L4 - Antitrust Issues and Policies
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing
+L7 - Industry Studies: Primary Products and Construction
+L8 - Industry Studies: Services
+L9 - Industry Studies: Transportation and Utilities</t>
+  </si>
+  <si>
+    <t>Cornerstone Research</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About Cornerstone Research
+Cornerstone Research is at the forefront of economic and financial consulting, delivering the rigorous analytical solutions required to navigate complex disputes. The firm draws from an extensive network of prominent academic and industry experts to support each matter effectively. Pairing a deep understanding of economics and finance with a suite of industry-leading artificial intelligence and machine learning tools, Cornerstone provides clients with a sophisticated, tailored approach. A reputation for innovation, precision, and excellence has defined Cornerstone since 1989. That momentum continues with over 1,000 professionals collaborating across nine offices in the US, UK, and EU.
+Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues.  We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency. 
+More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
+Associates at Cornerstone Research
+Associates play a central role at Cornerstone Research in developing project strategy, conducting and guiding research, directing analysis, understanding and interpreting data, and proposing effective approaches to the problems faced by their teams. Associates work closely with senior staff, clients, and experts to define objectives, guide research efforts, and mentor junior staff. Associates apply theoretical and empirical research skills gained through their graduate-level training to conduct innovative and rigorous analysis to interesting real-world problems. The outcomes of our cases regularly have a direct impact on public policy and corporate strategy.
+Cornerstone Research provides an interesting and rewarding work environment. Those joining our firm enjoy long-term career opportunities supported by our investments in their professional development. Career development includes staying attuned to the latest academic research, advancing one’s research skills, enhancing communication skills, and building managerial abilities. The firm supports the development of those interested in becoming testifying experts, and of those not choosing that path—either approach provides opportunities for career advancement. Cornerstone Research offers a market-leading salary and benefits package with a compensation structure that escalates along the career path.
+Candidate Profile
+We seek candidates who have pursued doctoral studies in economics, finance, accounting, or marketing, and who have graduated or will be graduating in the coming year. Candidates must have the ability to apply academic research to real-world issues. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law. 
+Interested Candidates 
+Candidates should submit a cover letter (including location preferences), resume, and job market paper through our careers website. 
+Please also email three letters of recommendation to:
+Associate Talent Acquisition Manager
+Email: associate-recruiting@cornerstone.com
+Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Associate role with a relevant Ph.D. will be $250,000 in the United States. In addition to the base salary, new Associates will be eligible for a signing bonus depending on skills, education, and experience. Associates are eligible for discretionary bonuses based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
+Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York
+UNITED STATES Massachusetts Boston
+UNITED STATES District of Columbia Washington, D.C.
+UNITED STATES Illinois Chicago
+UNITED STATES California San Francisco
+UNITED STATES California Los Angeles
+UNITED STATES California Menlo Park
+UNITED KINGDOM London
+BELGIUM Brussels</t>
+  </si>
+  <si>
+    <t>2026-08-24 00:00:00</t>
+  </si>
+  <si>
+    <t>Summer Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About Cornerstone Research
+Cornerstone Research is at the forefront of economic and financial consulting, delivering the rigorous analytical solutions required to navigate complex disputes. The firm draws from an extensive network of prominent academic and industry experts to support each matter effectively. Pairing a deep understanding of economics and finance with a suite of industry-leading artificial intelligence and machine learning tools, Cornerstone provides clients with a sophisticated, tailored approach. A reputation for innovation, precision, and excellence has defined Cornerstone since 1989. That momentum continues with over 1,000 professionals collaborating across nine offices in the US, UK, and EU.
+Cornerstone Research is involved in a broad variety of high-profile projects. Current exemplary matters include claims of anticompetitive conduct, potential mergers and the impact on market competition, the impact of intellectual property infringement, allegations of misleading marketing or false claims, allegations of manipulation of financial markets, evaluation of fair merger prices, securities litigation, claims in consumer finance, anticompetitive conduct in financial markets, labor market disputes, and corporate governance issues.  We cover topics in a broad range of industries including consumer goods, life sciences, high technology, energy, telecommunications, industrial markets, banking, securities, fintech, private equity, insurance, and cryptocurrency. 
+More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
+Summer Associates at Cornerstone Research
+Cornerstone Research offers candidates pursuing doctoral studies in finance, economics, accounting, or marketing the opportunity to join the firm for eight weeks to gain first-hand experience in our work as a Summer Associate. The role is designed to mirror the experience of a first-year Associate and includes case assignments and formal training.
+Summer Associates work closely with senior staff, clients, and experts to define objectives, guide research efforts, manage deadlines, and mentor junior staff. Daily responsibilities typically include assisting with developing project strategy, conducting research, directing analysis, understanding and summarizing data and key findings, and proposing effective solutions to problems faced by their teams. This is a great opportunity for doctoral candidates to use theoretical and empirical research skills gained through their graduate-level training to devise and apply innovative and rigorous analytical approaches to interesting real-world issues. The outcomes of our cases can have a direct and immediate impact on public policy and corporate strategy.
+While many Summer Associates choose to spend their summer with us, the timing and duration of this position are flexible and can be arranged over the summer or during the academic year.
+Candidate Profile
+We seek candidates who are pursuing doctoral studies in finance, economics, econometrics, accounting, or marketing, and who will be graduating in 2028 or 2029. Candidates must have the ability to apply academic research to real-world issues. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, Bay Area (San Francisco and Silicon Valley), New York, and Washington, D.C., offices. 
+Summer Associate candidates must be eligible to work in the United States. Cornerstone Research will consider international candidates with F-1 status who can independently obtain work authorization.
+Interested Candidates 
+Candidates should submit a cover letter (including a statement describing your interest in economic and financial consulting and location preferences) and a resume through our careers website. 
+Contact
+Associate Recruiting Team Cornerstone Research
+Email: associate-recruiting@cornerstone.com
+Website: http://www.cornerstone.com
+Cornerstone Research offers market-leading compensation. The biweekly salary for the Summer Associate role is $9,615.39 in the United States. 
+Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.
+</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Senior Economist for Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA), within the Executive Office of the President, seeks a Health Economist to serve as the Council's senior economist for health on a one-year assignment. CEA provides the President with objective economic analysis and advice across domestic and international economic policy and prepares the annual Economic Report of the President.
+The economist will design and conduct original economic analysis on healthcare policy — including healthcare financing, Medicare and Medicaid, insurance markets, pharmaceutical pricing and innovation, provider competition, and public health — and translate that analysis into concise, decision-ready advice for the Chairman, the Members, and the President's senior policy advisors and councils.
+A defining focus of the position is the economics of the essential-medicines supply chain: assessing options to reshore production to the United States and friend-shore it to allied and partner nations for active pharmaceutical ingredients (APIs), key starting materials (KSMs), and critical medical products; reducing dependence on concentrated or geographically vulnerable foreign sources; and sustaining domestic manufacturing capacity, private investment, and the sector's technological and intellectual-property leadership. Relevant tools include production and investment incentives, procurement and trade measures, and Defense Production Act and related industrial-base authorities.
+The position also involves reviewing regulatory impact analyses and cost estimates from health agencies, representing CEA in interagency policy development, and contributing healthcare content to the Economic Report of the President.
+Qualifications 
+Ph.D. in economics or a closely related field (or equivalent research and policy experience); demonstrated expertise in health economics and applied microeconomics/econometrics; strong knowledge of the U.S. healthcare system, with an advantage for candidates versed in supply-chain, industrial-organization, or trade policy; and the ability to communicate rigorous analysis clearly to senior non-economist policymakers under tight deadlines. U.S. citizenship and a favorable background investigation are required.
+This is a full-time, nonacademic position based in Washington, DC.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details. </t>
+  </si>
+  <si>
+    <t>I1 - Health
+I0 - General
+H5 - National Government Expenditures and Related Policies
+L6 - Industry Studies: Manufacturing
+F1 - Trade
+L5 - Regulation and Industrial Policy</t>
+  </si>
+  <si>
+    <t>Labor Economics</t>
+  </si>
+  <si>
+    <t>Senior Economist for Labor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA) seeks a Senior Economist in labor economics for a one-year appointment beginning as soon as possible, with the possibility of extension.
+CEA was established by the Employment Act of 1946 to provide the President with objective economic analysis and advice. Senior Economists are the core of the Council's professional staff. Each holds a substantive portfolio, writes directly for the Council's Members, and represents CEA in the interagency policy process.
+The labor portfolio typically includes:
+ Assessment of labor market conditions, including pre-release review of BLS data and preparation of materials briefing the President and senior White House staff on the monthly Employment Situation report
+ The labor market components of the Administration's macroeconomic forecast — employment, unemployment, participation, hours, compensation, and productivity — developed jointly with Treasury and OMB
+ Authorship of chapters and original analysis for the Economic Report of the President
+ Policy analysis and interagency representation on labor supply, immigration and the workforce, education and training, unemployment insurance, occupational licensing, labor standards, and care infrastructure
+ Review of proposed regulations and legislative proposals with material labor market consequences
+ Representation of the United States in international fora, including OECD working parties
+Qualifications 
+PhD in economics or a closely related field, ideally with an established research record in labor economics. Strong applied econometric skills, facility with large survey and administrative microdata, and the ability to produce rigorous analysis on short deadlines and explain it clearly to non-economists. Tenured and tenure-track faculty on leave and economists at research institutions are especially encouraged to apply; CEA has a long tradition of one-year appointments of this kind, and prior CEA service is common among leading labor economists.
+CEA's usefulness to the President rests on the quality and integrity of its analysis, and the Council's work is held to professional research standards.
+Conditions of Employment
+U.S. citizenship; favorable background investigation; financial disclosure and compliance with executive branch ethics rules, which may require divestiture or recusal from consulting and other outside activities. Position is located in Washington, DC and is not remote-eligible.
+</t>
+  </si>
+  <si>
+    <t>The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details.</t>
+  </si>
+  <si>
+    <t>J0 - General
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J1 - Demographic Economics
+J3 - Wages, Compensation, and Labor Costs
+J6 - Mobility, Unemployment, Vacancies, and Immigrant Workers</t>
+  </si>
+  <si>
+    <t>Council of Economic Advisers, The White House</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics
+Macroeconomics
+International Economics
+Labor Economics
+Industrial Organization
+Public Economics
+Financial Economics
+Other</t>
+  </si>
+  <si>
+    <t>Senior Economist</t>
+  </si>
+  <si>
+    <t>The Council of Economic Advisers (CEA) is seeking Senior Economists to join its staff in Washington, DC. Senior Economists conduct rigorous, policy-relevant economic analysis and work closely with CEA leadership, other components of the Executive Office of the President, and federal agencies on a wide range of economic policy issues.
+CEA welcomes applications from economists across a broad range of fields. Candidates whose research and expertise can be applied to current economic policy questions are encouraged to apply.
+Qualifications: 
+Applicants should have a Ph.D. in economics or a closely related field, strong analytical and empirical skills, and a demonstrated ability to conduct high-quality economic research. Successful candidates will be able to apply economic research and data to policy questions, communicate findings clearly to both technical and nontechnical audiences, and work effectively in a fast-paced, collaborative environment.
+CEA's usefulness to the President rests on the quality and integrity of its analysis, and the Council's work is held to professional research standards.
+Conditions of Employment:
+U.S. citizenship; favorable background investigation; financial disclosure and compliance with executive branch ethics rules, which may require divestiture or recusal from consulting and other outside activities. Position is located in Washington, DC, and is not remote-eligible.</t>
+  </si>
+  <si>
+    <t>2026-09-16 00:00:00</t>
+  </si>
+  <si>
+    <t>Delaware State University</t>
+  </si>
+  <si>
+    <t>Behavioral Science Related to Environmental and Water Resources</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Science and Technology</t>
+  </si>
+  <si>
+    <t>Environmental Economics
+Behavioral Economics
+Experimental Economics
+Resource Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor </t>
+  </si>
+  <si>
+    <t>The Visiting Assistant Professor in Behavioral Science, Environmental and Water Resources at Delaware State University, College of Agriculture, Science and Technology, is a full-time, non-tenured annual position with a 75% focus on research and 25% devoted to teaching, student engagement, and student experiential learning efforts. The professor will develop an active research program focused on Water Resources, collaborate with the University of Delaware’s Center for Experimental and Applied Economics and other partner institutions. This position will have opportunities to co-author peer-reviewed publications on behavioral responses to water resource challenges, participate in national conferences and professional development activities, contribute to policy-relevant research that informs climate adaptation strategies, mentor undergraduate and graduate students in cutting-edge behavioral research, access state-of-the-art research facilities, including an experimental economics lab, and collaborate with faculty across the state of Delaware to enhance the program capabilities and opportunities for students and young scientists. The position also encourages collaboration with faculty statewide to expand program capabilities and student opportunities.</t>
+  </si>
+  <si>
+    <t>$65,000 - $75,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Delaware Dover</t>
+  </si>
+  <si>
+    <t>C9 - Design of Experiments</t>
+  </si>
+  <si>
+    <t>2027-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>DePaul University</t>
+  </si>
+  <si>
+    <t>Driehaus College of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Economics </t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Business Economics
+Urban Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at DePaul University invites applications for two tenure-track positions at the Assistant Professor level with an expected start date of July 1, 2027.  We are looking for empirically oriented candidates in three distinct areas.  These include macroeconomics, urban economics, and business economics, which we broadly think of as the application of economics to business strategy and decision-making.  The business economics position could span a range of fields, including behavioral economics, and the right candidate will actively contribute to our MBA program. Within macroeconomics, we are particularly interested in candidates specializing in international macroeconomics, macro-finance, or macroeconomic history. We are open to a broad range of areas within urban economics.
+Qualifications:
+ Ph.D. in Economics or a closely related field by the start date.
+ Demonstrated potential for producing significant research contributions.
+ Strong teaching skills and a commitment to excellence in undergraduate and graduate education.
+Application Deadline: Preference will be given to applications received before November 15, 2026
+DePaul University is the largest Catholic university in the nation. The Economics Department is located in the Loop in downtown Chicago and is a part of the Driehaus College of Business. The Department’s graduate programs include a quantitative Master of Science in Economics and an MBA concentration in Business Strategy and Decision-Making.
+DePaul draws students of many backgrounds and cultures in a diverse urban setting. We are interested in recruiting and maintaining a diverse faculty. Members of all underrepresented groups, women, veterans, and persons with disabilities are strongly encouraged to apply. DePaul University offers equal employment opportunities to all persons in accordance with applicable federal, state, and local EEO laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>E4 - Money and Interest Rates
+F4 - Macroeconomic Aspects of International Trade and Finance
+N1 - Macroeconomics and Monetary Economics; Industrial Structure; Growth; Fluctuations
+L1 - Market Structure, Firm Strategy, and Market Performance
+L2 - Firm Objectives, Organization, and Behavior
+M2 - Business Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Department of Finance and Real Estate</t>
+  </si>
+  <si>
+    <t>Finance
+Assistant Professor
+Tenure Track
+Faculty
+Higher Education
+Financial Economics
+Business Education
+Research
+Undergraduate Education
+Graduate Education
+Chicago</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Finance (Tenure-Track)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Finance and Real Estate in the Driehaus College of Business at DePaul University invites applications for a tenure-track faculty position in finance in all areas of specialty and at the rank of Assistant Professor.
+Located in the center of Chicago's downtown, DePaul’s Driehaus College of Business immerses students in one of the world’s great business centers to provide transformative, hands-on educational experiences. Enrolling over 5,400 students, Driehaus’s undergraduate and graduate programs are highly ranked and nationally recognized. Founded in 1912, Driehaus was among the first 10 business colleges in the United States and the first at an American Catholic university. The Driehaus mission is to empower students to become socially responsible leaders who make an impact in their communities. Guided by our Catholic and Vincentian values and aided by our deep roots in the City of Chicago, we deliver a cutting-edge business education, generate pathbreaking research, and collaborate closely with our community and industry partners to drive positive social outcomes. Visit https://business.depaul.edu/Pages/default.aspx.
+Responsibilities
+Deliver high-quality undergraduate and graduate courses in the various areas of finance.
+Develop and maintain an active research agenda that results in quality journal publications.
+Collaborate with colleagues and actively contribute to the intellectual life of the department.
+Participate in service activities at all levels (departmental, college, and university-level).
+Contribute to the support of the department's student recruitment and retention efforts.
+Contribute to the overall success of the department and college by participating in workshops, events, and other relevant activities.
+Qualifications
+Ph.D. in Finance, Economics, or a related field.
+Demonstrated potential for making significant contributions to the field of finance.
+Strong teaching skills and a commitment to excellence in undergraduate and graduate education.
+Applicants should submit the following materials
+Cover Letter detailing interest in the position
+Curriculum Vitae
+Names and contact information of three individuals prepared to provide letters of recommendation
+A representative sample of teaching evaluations (if available)
+Research paper(s)
+</t>
+  </si>
+  <si>
+    <t>G0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-27 00:00:00</t>
+  </si>
+  <si>
+    <t>Development Innovation Lab</t>
+  </si>
+  <si>
+    <t>Development Economics
+Job Market Candidates
+PhD Economics
+Assistant Professor
+Postdoctoral Fellowship
+Low-Income Countries
+Middle-Income Countries
+Research Fellowship
+Academic Positions
+Economics Research
+Junior Faculty
+Developing Countries
+Research Funding
+Agricultural Economics
+Public Policy
+Early Career Researchers
+International Development
+Academic Research
+Fellowship Support
+Salary Supplement
+Research Expenses</t>
+  </si>
+  <si>
+    <t>Weiss Fund Fellowship for Junior Researchers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Weiss Fund Fellowship provides supplementary financial support for exceptional job market PhD candidates accepting positions in Weiss Fund-eligible countries and doing work aligned with the Weiss Fund's mission and objectives. The Fellowship award will be offered for a maximum of three years, with annual extensions based on performance evaluations at the end of every year.
+Applicants are encouraged to seek and apply early to positions in Weiss-eligible countries, as receiving an offer from such a position is a core eligibility requirement. However, candidates do not need to have secured such a position at the time of application, and we encourage potential applicants with eligible jobs to apply for this fellowship as soon as possible. The fellowship is intended to support candidates for whom it is marginal to the decision to take a position in a Weiss-eligible country, that is, candidates weighing such a position against a competing option elsewhere.
+Eligibility
+Fellowships are awarded through a competitive selection process, with a limited number of offers. Applicants must be graduating from globally leading universities and fall into one of the following two categories:
+Track 1:  Assistant Professor Positions
+Applicants with Assistant Professor position offers at an academic institution in a Weiss-eligible country. These are countries with a per capita GDP below $13,750 in current USD, with a preference for countries with a per capita GDP below $6,875.
+Track 2: Postdoctoral or Equivalent Research Positions
+Applicants who have an affiliation with a globally leading university (e.g. a postdoctoral fellowship or an equivalent academic research position) but who would be based in a country eligible for the Weiss Fund will also be considered. They would be expected to spend at least 65% of their time in Weiss-eligible countries. Applicants in this second track will submit a research statement covering project(s) they will pursue further during the fellowship. These proposals must align with the goals of the Weiss Fund. These applicants would be required to make themselves part of a research community in the countries or region where they're based. That could be by securing an affiliation at a university or another development-oriented institution in a research capacity (e.g. a World Bank country office or an office of an organization such as IPA).
+We are looking for strong candidates who:
+ Are currently on the job market for a role starting 2027-28.
+ Have completed a PhD in Economics, Agricultural Economics, Resource Economics, Public Policy or a closely-related field by July 1, 2027. Applicants who completed their PhD prior to 2025 are not eligible to apply.
+ Will be based in a Weiss-eligible developing country with no other employment for the duration of the fellowship.
+ Will be conducting research that meets the eligibility criteria for support from the Weiss Fund.
+Fellowship Benefits
+The fellowship will provide $20,000 per year to supplement the Fellow's salary and $20,000 per year to cover research expenses aligned with the goals of the Weiss Fund and/or visits to globally leading economics departments.Applicants in category two (e.g. postdocs) could request flexibility between the funding categories. 
+For all recipients, the subsidy would be phased out with a marginal tax rate of 50% of the base salary over $40,000, and thus would fully phase out for those earning $80,000 or more. This calculation will not include in-kind benefits or amenities that may be part of your offer. More details will be shared at a later stage.  Successful candidates will be eligible to apply to the Weiss Fund’s calls for proposals.
+Selection Criteria
+The Committee will select based on the following criteria:
+ Candidates will be selected to maximize the impact on useful research in development economics.
+ A key factor for selecting among applicants will be the strength of the applicant's research, but all else equal, the fellowship will have a preference for applicants taking assistant professor positions.
+The committee will consider the likely long-run impact on the applicant's research trajectory.
+Candidates will be expected to focus their research on development economics.
+Candidates will be asked about their job market options, including competing offers, flyouts, and interviews. The fellowship is intended to support candidates for whom it is marginal to the decision to take a position in a Weiss-eligible country, that is, candidates weighing such a position against a competing option elsewhere. The subcommittee will give weight to these outside options, alongside research quality and fit, in making awards.
+Duration
+The award will be for three years, with annual renewals conditional on satisfactory performance, which will include complying with fellowship conditions (e.g. spending the majority of time in Weiss-eligible countries, evidence of participation in a research community in the region) and satisfactory progress on research, as judged by criteria such as securing funding for research, submitting pre-analysis plans, completing fieldwork, submitting papers, and moving papers through the publication process.
+Required Materials 
+ A current CV
+ Three letters of reference
+ Information on all interviews, flyouts, and offers, including Weiss-eligible positions applied to or under consideration
+ Research statement (no more than 3 pages)
+ Job market paper 
+Timeline
+The review of applications will continue on an ongoing basis until the search is closed.
+Questions?
+Please feel free to reach out to us with any questions at weissfund@uchicago.edu.
+</t>
+  </si>
+  <si>
+    <t>2027-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Duke Kunshan University</t>
+  </si>
+  <si>
+    <t>microeconomics
+macroeconomics
+econometrics</t>
+  </si>
+  <si>
+    <t>Faculty Position in Economics (Teaching Stream)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU) invites applications for a faculty position in Economics to begin in the 2027–2028 academic year. We seek outstanding educators who are passionate about undergraduate teaching in a liberal arts environment and who are eager to contribute to the development of innovative, engaging, and inclusive curricula. Candidates are expected teach principles of economics, intermediate economics courses, as well as upper-level courses in their fields of expertise. Initial 4-year appointments will be made within DKU’s Professor of the Practice teaching track. We welcome senior and junior candidates.
+Professors of the Practice at DKU focus primarily on excellence in teaching, mentoring students, and contributing to the educational mission of the university. Responsibilities include teaching undergraduate courses, designing and refining curriculum, mentoring and advising students, and participating actively in program and university service, including academic leadership. We particularly welcome candidates who value teaching and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+These are renewable multi-year appointments with opportunities for promotion within the Professor of the Practice ranks (Assistant Professor of the Practice, Associate Professor of the Practice, and Professor of the Practice). DKU values educators who view teaching as a central intellectual endeavor and who wish to build long-term careers focused on teaching excellence, pedagogical innovation, and meaningful service to DKU’s academic community.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of master’s programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching is required. Experience with curriculum development, interdisciplinary teaching, undergraduate mentoring, or leadership in teaching innovation is particularly valued.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a statement on the integration of teaching and research, and three letters of reference. All application materials must be submitted through Academic Jobs Online:https://academicjobsonline.org/ajo/jobs/32544. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+   </t>
+  </si>
+  <si>
+    <t>CHINA Jiangsu Kunshan</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-10-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">environmental economics
+health economics
+labor economics
+development economics
+industrial organization
+</t>
+  </si>
+  <si>
+    <t>Faculty Position in Applied Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU) invites applications to a tenured or tenure-track faculty position (open rank) in Applied Economics beginning in the academic year 2027-2028. We are looking for an applied economist working on one or more of the following fields: environmental, health, development,  labor economics, or industrial organization. The successful candidate will be expected to teach introductory and intermediate courses in economics, as well as upper-level courses in their fields of expertise.
+We particularly welcome candidates who value both teaching and research and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of masters programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching and research is required. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a research statement, and three letters of reference. All application materials must be submitted through Academic Jobs Online:  https://academicjobsonline.org/ajo/jobs/32545. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. 
+</t>
+  </si>
+  <si>
+    <t>Competitive</t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>behavioral economics
+experimental economics
+behavioral science</t>
+  </si>
+  <si>
+    <t>Faculty Position in Behavioral Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke Kunshan University (DKU)  invites applications to a tenured or tenure-track faculty position (open rank) in Behavioral Economics beginning in the academic year 2027-2028. We are looking for a behavioral economist who uses experimental methods to study decision making in an individual or group setting. Preference will be given to candidates whose work connects well with adjacent areas of behavioral science (e.g. behavioral public policy applied to the domains of health and environment, or experimental economics grounded in applied social psychology). The successful candidate will be expected to teach economics and behavioral science courses.
+We particularly welcome candidates who value both teaching and research and demonstrate a commitment to student-centered teaching practices, active learning, inclusive pedagogy, and project-based or experiential approaches to education. Evidence of engagement with teaching innovation, curriculum development, or the scholarship of teaching and learning is highly valued.
+DKU is an international intellectual community that values diversity, openness, and creative learning. We welcome outstanding educators from around the world who bring diverse perspectives and experiences to a global learning and research environment, and we particularly encourage applications from individuals from underrepresented groups, including candidates from underrepresented parts of the world. Teaching undergraduate students from diverse international contexts is a core responsibility of all DKU faculty.
+Duke Kunshan University is a collaborative partnership among Duke University, Wuhan University, and the Municipality of Kunshan, China (https://dukekunshan.edu.cn). The university offers an innovative and interdisciplinary undergraduate liberal arts education to approximately 2,200 students taught by more than 220 faculty members. With an acceptance rate below 8%, DKU attracts students representing over 75 countries. In addition to its undergraduate program, DKU offers a select number of masters programs, including the Master of Engineering in Electrical and Computer Engineering, the Master of Science in Global Health, and the Master of Environmental Policy.
+The DKU pedagogical model draws on Duke University’s educational experience and resources while reimagining undergraduate education within a small, collaborative campus environment. Similar to leading liberal arts colleges in the United States, DKU emphasizes close faculty–student interaction, interdisciplinary learning, and innovative teaching approaches.
+Applicants must hold a Ph.D. or equivalent terminal degree in a relevant field related to the advertised position. Demonstrated excellence or strong potential in teaching and research is required. DKU offers internationally competitive compensation, housing allowance, child education benefits (for applicable faculty positions), and professional development support for teaching faculty.
+Applicants should submit a cover letter describing their interest in DKU, a curriculum vitae, a teaching statement, a research statement, and three letters of reference. All application materials must be submitted through Academic Jobs Online: https://academicjobsonline.org/ajo/jobs/32546. The search committee also welcomes letters of nomination for potential candidates. Nominations and inquiries may be sent to social-sciences@dukekunshan.edu.cn with the subject line “Faculty Search Social Sciences.”
+Priority will be given to applications received by October 12, 2026, although applications will be accepted until the positions are filled.
+In order to meet Chinese visa requirements, international (non-Chinese) candidates must, prior to the position start date, have at least two years of full-time work experience in a relevant area after receiving their bachelor’s degree (work experience obtained while studying full-time is not considered). Alternatively, candidates may begin their appointment within 12 months of obtaining their master’s or Ph.D. degree, provided they have not held employment between the degree conferral date and the start of the appointment.
+The DKU campus is located in Kunshan, approximately 37 miles west of Shanghai, and is easily accessible via high-speed rail and metro systems. 
+ </t>
+  </si>
+  <si>
+    <t>D7 - Analysis of Collective Decision-Making
+D1 - Household Behavior and Family Economics
+D8 - Information, Knowledge, and Uncertainty
+D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
     <t>Duke University</t>
+  </si>
+  <si>
+    <t>Clarence F. Korstian Professor of Forest Economics &amp; Management</t>
+  </si>
+  <si>
+    <t>Clarence F. Korstian Professor of Forest Economics &amp; Management
+Division of Environmental Social Systems, Nicholas School of the Environment, Duke University
+Durham, NC | Anticipated Start Date: July 1, 2027
+Position Description
+The Division of Environmental Social Systems (ESS) at the Nicholas School of the Environment invites applications for the Clarence F. Korstian Professor of Forest Economics &amp; Management. This tenured position is awarded to a scholar of excellence in forest resource management, with expertise in environmental and resource economics and policy and a background in regional and/or global forest management issues.
+The successful applicant will have an established, innovative research program recognized as exceptional by peers, an ability to sustain external funding, a record of training graduate students, and academic service and leadership.
+Teaching Expectations
+The standard teaching load for tenured faculty at the Nicholas School is 2.5 courses per year, including a master's-level introductory course in environmental and resource economics; remaining courses will be assigned based on the candidate's expertise and MF program needs. The candidate will lead the MF program, advise MEM and MF students, and participate in doctoral training through ESS or the University Program in Environmental Policy (UPEP).
+About the Position
+Duke's forestry tradition dates to 1931, when Clarence F. Korstian directed the Duke Forest and, in 1938, founded the Duke School of Forestry — the first graduate forestry school in the US South. That legacy continues through the MF program and the 7,000+-acre Duke Forest, and connects to a broader community of ten resource economics faculty across the Nicholas School, Sanford School of Public Policy, and Department of Economics.
+Qualifications
+Basic: Ph.D. or equivalent in forestry, economics, natural resources, public policy, or a related field.
+Preferred: An outstanding record of research and teaching; plans for an innovative research program advancing forestry economics and management; and excellence in teaching and mentoring students from diverse backgrounds.
+Application Requirements
+Cover letter; CV; two-page research statement; two-page teaching/mentoring statement; a brief (1-2 page) statement on leading or administering academic programs; up to 3 representative publications; and a list of references (contacted later in the search).
+For the full ad or to apply now, see AcademicJobsOnline, Job #32409.
+Questions may be directed to Search Committee Chair Martin Doyle (mailto:martin.doyle@duke.edu). The search committee will begin reviewing applications October 1, 2026.
+Duke is an Equal Opportunity Employer. Full EEO policy: https://oie.duke.edu/policies-procedures-and-statements/equal-employment-opportunity-statement/
+Duke's reference-check policy: https://facultyaffairs.provost.duke.edu/duke-reference-check-regular-rank-faculty/</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Durham</t>
   </si>
   <si>
     <t>Fuqua School of Business</t>
   </si>
   <si>
     <t>Finance
 Economics</t>
   </si>
   <si>
     <t>Tenure-Track Faculty</t>
   </si>
   <si>
     <t xml:space="preserve">Duke University’s Fuqua School of Business invites applications for a tenure-track faculty position in Finance for the 2027-2028 academic year, subject to university approval. We will consider candidates across all ranks.
 We seek candidates with high research potential or achievement, and an interest in teaching in the School’s daytime MBA, other Master’s, and Ph.D. programs. Candidates should have a Ph.D. degree in Finance, Economics, or related discipline, and a strong research record.
 Duke University offers an excellent research environment and is consistently ranked among the world’s top universities. The Raleigh-Durham-Chapel Hill area provides an exceptional mix of a growing innovation hub, high quality of life, and extensive cultural and leisure opportunities.
 Applications must include a curriculum vitae, job market paper, and three letters of recommendation,  and should be submitted electronically at:
 https://academicjobsonline.org/ajo/jobs/32259
 The application deadline is November 15, 2026.
 Duke University is an Affirmative Action/Equal Opportunity Employer. Please see Duke’s entire Equal Employment Opportunity Policy Statement here: https://hr.duke.edu/policies/eeo/
 </t>
   </si>
   <si>
-    <t>UNITED STATES North Carolina Durham</t>
-[...7 lines deleted...]
-  <si>
     <t>2026-08-07 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Full-Time Nonacademic</t>
   </si>
   <si>
     <t>Econ One Research</t>
   </si>
   <si>
     <t>Antitrust
 Econometrics
 Litigation
 Expert Testimony
 Damages
 Applied Microeconomics
 Industrial Organization
 Stata
 SAS
 Litigation Consulting
 Remote
 Fully Remote Position</t>
   </si>
   <si>
     <t>Econometrician/Senior Economist</t>
   </si>
   <si>
     <t>Fully Remote
 Econ One provides economic consulting and expert testimony in antitrust, class action, labor &amp; employment, finance, health economics, and other commercial litigation. Our team combines expertise in applied statistics, data management, economic theory, and econometrics with decades of experience across all stages of litigation.
 We seek an Econometrician (remote) to support testifying experts on antitrust and damages matters, applying rigorous econometric and statistical methods to real-world data. The ideal candidate manages workstreams, mentors junior staff, and communicates complex concepts clearly to technical and non-technical audiences in a fast-paced remote environment.
 Responsibilities include designing and implementing econometric models and statistical analyses; managing workstreams for accuracy and quality; mentoring junior staff; conducting independent research; cleaning and analyzing data in SAS and/or Stata; producing written work product (memoranda, reports, exhibits); and communicating findings to attorneys, clients, and experts while managing case timelines.
 Requirements: Ph.D. in Economics (or equivalent experience) in microeconomics, applied microeconomics, industrial organization, or econometrics; minimum three years supporting testifying experts in antitrust litigation; demonstrated econometric and statistical modeling proficiency; significant SAS and/or Stata experience; strong analytical, research, and writing skills; proven leadership and mentoring experience; and ability to work independently and in teams with a commitment to quality.</t>
   </si>
   <si>
     <t>170,000-200,000</t>
   </si>
   <si>
     <t>UNITED STATES California
 UNITED STATES New Hampshire
 UNITED STATES New Jersey
 UNITED STATES New York
 UNITED STATES District of Columbia
 UNITED STATES Rhode Island
 UNITED STATES Massachusetts
 UNITED STATES Pennsylvania
 UNITED STATES Connecticut</t>
   </si>
   <si>
     <t>C0 - General
 D - Microeconomics
 L - Industrial Organization
 K - Law and Economics</t>
   </si>
   <si>
-    <t>2027-01-31 00:00:00</t>
-[...2 lines deleted...]
-    <t>Educational Testing Service/RAISE</t>
+    <t>Econic Partners</t>
+  </si>
+  <si>
+    <t>PhD Associate</t>
+  </si>
+  <si>
+    <t>Company Overview: Econic Partners is a premier economic consulting firm specializing in competition economics, regulatory analysis, and strategic advisory services. Our team of experts provides data-driven insights to law firms, corporations, and government agencies.
+Job Overview:  Econic Partners is hiring PhD Associates to join us during the Summer of 2027 for all US office locations. We are seeking candidates who have either completed or will complete their PhD by the summer of 2027.
+Associates analyze complex data; conduct qualitative research; provide direction to junior staff; and assist with the preparation of client-deliverable work product.  Associates are responsible for:
+ Analyzing complex economic data using a variety of tools, including STATA, SAS, R, Python, and other coding languages.
+ Supervising and directing research staff with respect to gathering and processing data and information.
+ Supervising the production of tables, graphs, and other visual representations of analytical results.
+ Assisting with the development and implementation of a variety of analyses, including using software packages to conduct econometric and other statistical analyses.
+ Conducting and supervising the execution of qualitative research assignments related to economic and industry-specific issues relevant to ongoing client engagements.
+ Reviewing and identifying relevant information with respect to documents and other case-specific materials.
+ Assisting with the preparation of expert testimony and other client-deliverable work product.
+ Directing the execution of audits and ensuring the accuracy of analyses and work product.
+ Participating in internal and external meetings as requested and appropriate.
+ Assisting with the management of case teams and junior staff.
+ Communicating with clients as appropriate and directed.
+ Contributing to the professional development of Research Analysts.
+To Apply:
+Candidates must submit the following (Please upload all these documents to the Resume portal):
+ Cover Letter
+ CV/Resume
+ Transcript
+ Job Market Paper
+Additionally, candidates must submit three letters of recommendation. Letters can be emailed to Recruiting@Econic.com 
+The deadline to apply for this role is November 18, 2026.
+The salary for the PhD Associate role is $250,000. Associates are also eligible for a signing bonus and a year-end discretionary bonus, which are determined based on a variety of factors.  Econic Partners also offers a competitive suite of benefits.</t>
+  </si>
+  <si>
+    <t>250,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES California Los Angeles
+UNITED STATES California Oakland
+UNITED STATES Illinois Chicago
+UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>L0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edgeworth Economics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consulting
+Antitrust
+Labor
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist </t>
+  </si>
+  <si>
+    <t>Job Summary: 
+From the moment you walk through the doors at Edgeworth Economics, you will be treated as a valued addition to a team that is rich in diversity of cultures, education, and perspectives. Whether you are a consultant or a member of the administrative team, you can expect to build meaningful professional and personal relationships that will help you develop your talents, interests, and career path. 
+Edgeworth is an economic and quantitative consulting ﬁrm that provides economic analysis and expert testimony for clients facing complex litigation, regulatory, and other challenges involving antitrust, class certification, intellectual property, and labor and employment. Edgeworth’s expert economists, statisticians, data analysts, and other professionals assist clients with innovative solutions rooted in the rigorous application of economic principles and hard data. Organizations including leading law ﬁrms, Fortune 500 companies, and government agencies rely on Edgeworth Economics to help them navigate through their most critical legal disputes and other challenges.
+Edgeworth is seeking candidates who are passionate about solving real-world economic, quantitative, and business problems. Principal Economists are responsible for providing project team leadership in the preparation of economic and statistical analyses for a variety of interesting and challenging projects. 
+Key Areas of Responsibility: 
+Identifying key economic issues and developing relevant analytical frameworks
+ Formulating economic and statistical models
+ Conducting empirical studies
+ Performing quantitative and qualitative research
+ Assisting economic testifying experts
+ Presenting results of analyses
+ Helping companies leverage analytic tools to better manage innovation
+Qualifications and Requirements: 
+ Candidates should hold a PhD degree with expertise in economics, statistics, or related areas such as econometrics, competitive economics, market structure, price theory, industrial organization or labor issues is a plus
+ At least three years of experience in economic consulting or a related quantitative field is preferred
+ Proficiency in programming languages and data tools like SAS, Stata, R, Python
+ Successful candidates will demonstrate strong written and verbal communication skills
+ Ability to work independently and in a team environment
+Benefits and Compensation:
+Edgeworth Economics offers a comprehensive and competitive benefits package to help you succeed personally and professionally. Eligible employees can take advantage of a variety of benefits and perks that include:Hybrid work model and casual dress code
+        Health, dental, and vision coverage options
+        A generous 401k plan
+        Paid time off
+        Monthly phone and fitness reimbursements
+        Weekly wellness sessions
+        Company-sponsored social events
+        And more!
+The applicable base salary range for this role is $190,000-235,000 per year. The base pay offered will be determined by factors such as experience, skills, training, location, certifications, and education. In addition to the base salary, this role may be eligible for a performance-based bonus.</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+D - Microeconomics
+C0 - General</t>
+  </si>
+  <si>
+    <t>El Colegio de México</t>
+  </si>
+  <si>
+    <t>Center for Economic Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Mexico
+Latin America </t>
+  </si>
+  <si>
+    <t>The Center for Economic Studies at El Colegio de México invites applications for a tenure-track position at the Assistant Professor level starting in August 2027. We invite applications from candidates in all fields of economics. Duties will include teaching, research, and service, with an expected teaching load of two courses per year.
+Candidates must demonstrate a commitment to excellence in both research and teaching, and be willing to teach and work in Spanish in the midterm. Applicants are expected to possess a doctoral degree in economics or be in the final process of completion.
+Full applications must include:
+1. Cover letter of at least two pages explaining why they are interested in living in Mexico City and working at El Colegio de México
+2. Curriculum Vitae
+3. Job market paper
+4. Three recommendation letters
+All materials, including the cover letter described above, are required to ensure full consideration. Applications received by December 6, 2026, will be considered for an initial review round. Applications will continue to be accepted and reviewed until January 1, 2027.
+Pre-selected candidates from either round may be contacted by email to arrange interviews. 
+Please check the full listing at: https://bit.ly/PlazasCEE</t>
+  </si>
+  <si>
+    <t>MEXICO Mexico City Mexico City</t>
+  </si>
+  <si>
+    <t>2026-09-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Emory University</t>
+  </si>
+  <si>
+    <t>Emory College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Econometrics
+AI Policy
+Digital markets
+Emerging Technologies
+Economic Policy
+Innovation Policy</t>
+  </si>
+  <si>
+    <t>Advanced Assistant Professor or Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Emory University invites applications for a faculty position in Econometrics and AI Policy at the (advanced) Assistant Professor or Associate Professor level, beginning August 1, 2027. We welcome candidates whose research connects econometric methods with artificial intelligence, economic policy, digital markets, innovation, or the economic consequences and regulation of emerging technologies. Expertise in teaching Artificial Intelligence, Economic Policy, Emerging Technologies, and Innovation Policy will be essential.
+Emory University, located in Atlanta, Georgia—one of the nation’s most vibrant and cosmopolitan cities—is consistently ranked among the top institutions of higher education in the United States. The Department of Economics has experienced significant growth in both size and reputation over the past decade and continues to build toward becoming one of the leading departments in the country. The successful candidate must have a Ph.D. in Economics or related fields; a distinguished record of scholarly achievement, demonstrated by publications in leading journals; an active research agenda; and a strong record of teaching excellence and mentorship at the undergraduate and/or graduate levels. Salary is competitive.
+Emory is an equal opportunity employer, and qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, protected veteran status, or other characteristics protected by state or federal law. Emory University complies with Section 503 of the Rehabilitation Act of 1973, the Vietnam Era Veterans' Readjustment Assistance Act, and applicable executive orders, federal and state regulations regarding nondiscrimination, equal opportunity, and affirmative action (for protected veterans and individuals with disabilities). Inquiries should be directed to the Emory University Department of Equity and Civil Rights Compliance, 201 Dowman Drive, Administration Building, Atlanta, GA 30322. Telephone: 404- 727-9867 (V) | 404-712-2049 (TDD).
+To Apply: Applications should include: (a) a cover letter, (b) a curriculum vitae, and (c) the names of three references, all sent to https://apply.interfolio.com/192543.  For inquiries, contact @eeichin@emory.edu. Review of applications will begin on October 22 and continue until the position is filled.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Georgia Atlanta</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+J2 - Demand and Supply of Labor
+J6 - Mobility, Unemployment, Vacancies, and Immigrant Workers
+K3 - Other Substantive Areas of Law
+L5 - Regulation and Industrial Policy
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>ETS/COLLEGE BOARD/RAISE</t>
   </si>
   <si>
     <t xml:space="preserve"> Advanced Placement (AP) Reader</t>
   </si>
   <si>
     <t xml:space="preserve">AP Macroeconomics &amp; AP Microeconomics Reader (June 2–8, 2027) 
 The College Board is seeking economists to serve as AP Macroeconomics and AP Microeconomics Readers during the 2027 AP Reading. Readers evaluate free-response exam responses using established scoring guidelines as part of a collaborative team of economics educators. 
 The 2027 AP Reading will be held June 2–8, 2027, with opportunities to participate in person in Kansas City or remotely. Readers are compensated at $30/hour, including paid training. In-person participants receive travel reimbursement as well as lodging and meals. 
 Serving as an AP Reader offers a unique opportunity to: 
 Collaborate with college faculty and AP teachers from across the country.  
 Deepen your understanding of assessment design and scoring.  
 Strengthen your own teaching through exposure to thousands of student responses.  
 Gain insight into how students think about core economic concepts.  
-College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  
- </t>
+College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  </t>
   </si>
   <si>
     <t>$30.00 per hour</t>
   </si>
   <si>
-    <t>UNITED STATES</t>
-[...8 lines deleted...]
-    <t>US: Other Academic (Visiting or Temporary)</t>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>European University Institute</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowships
+European University Institute
+Max Weber Programme
+Robert Schuman Centre for Advanced Studies
+School of Transnational Governance
+Social and Political Sciences
+Economics
+History
+Law</t>
+  </si>
+  <si>
+    <t>Max Weber and Jean Monnet Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>Max Weber Post-doctoral Fellowships
+Among the most prestigious, competitive, and innovative postdoctoral programmes in the humanities and social sciences, the Max Weber Programme is located in an exceptionally beautiful setting with truly outstanding faculty, and research and training facilities. As a multidisciplinary programme, we offer fully funded postdoctoral fellowships to applicants from anywhere in the world in the fields of economics, history, law and social and political sciences. Applicants must be within 5 years of the award of their PhD. The Programme has a very strong track record of supporting Fellows in securing positions in academia and other research-related careers.
+Up to 20 Jean Monnet Post-doctoral Fellowships
+The Robert Schuman Centre for Advanced Studies offers Jean Monnet Fellowships for scholars who have obtained their doctorate more than 5 years prior to the start of the fellowship. The programme is open to post-docs, tenure-track academics, and those wishing to spend their sabbatical at the Robert Schuman Centre, a lively and creative academic community. Candidates’ research proposal should fit well with one of the Centre’s main research themes, programmes and projects.</t>
+  </si>
+  <si>
+    <t>ITALY Florence</t>
+  </si>
+  <si>
+    <t>2027-03-31 00:00:00</t>
   </si>
   <si>
     <t>Fairfield University</t>
   </si>
   <si>
     <t>non-tenure track
 economics</t>
   </si>
   <si>
     <t>Visiting Assistant Professor</t>
   </si>
   <si>
     <t xml:space="preserve">Job Description:
 The Department of Economics invites applications for a Visiting Assistant Professor position for Spring 2027. The successful candidate will have a four-course teaching load for the semester and will primarily teach introductory courses at either the Fairfield and/or Bridgeport campus, with the potential to contribute to upper-level field-specific undergraduate courses in economics.
 Requirements:
 A Ph.D. in economics is required by January 1st, and a commitment to innovation and demonstrated excellence in teaching and using technology in the classroom are required. Review of applications will begin immediately and will continue until the position is filled, subject to budget approval. 
 Application Instructions:
 To be considered for an interview, please click "Apply" and upload the following:
  Cover letter
  Curriculum vitae
  Graduate transcript
  Letters of recommendation
  A statement of teaching philosophy
  Official summaries of teaching evaluations
 Fairfield University provides equal employment opportunities to all employees and applicants for employment and prohibits discrimination and harassment of any type without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws. </t>
   </si>
   <si>
     <t>UNITED STATES Connecticut Fairfield</t>
   </si>
   <si>
     <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
   </si>
   <si>
-    <t>2026-10-01 00:00:00</t>
+    <t>Federal Reserve Bank of Atlanta</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Research Department</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Business Cycle Dynamics
+Monetary Transmission Channels
+Fiscal and Monetary Policy Interactions
+Inflation Dynamics
+Employment Dynamics</t>
+  </si>
+  <si>
+    <t>Research Economist</t>
+  </si>
+  <si>
+    <t>The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire two established research economists with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding research records in the fields of macroeconomics or monetary economics who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy, and exceptional verbal and written communication skills are required. A demonstrated ability to translate research to nonacademic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer whose policies prohibit discrimination based on race, color, religion, national origin, age, sex, genetic information, sexual orientation, gender identity or expression, disability, or veteran status. The Federal Reserve Bank of Atlanta has long embraced diversity and inclusion as essential to who it is and believes that diversity in backgrounds, experience, and perspective makes it a stronger organization, enabling it to more capably fulfill its mission. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+E0 - General</t>
+  </si>
+  <si>
+    <t>2026-10-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-21 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEL Classifications:
+J – Labor
+Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of labor markets and worker behavior that informs monetary policy, financial stability, and inclusive economic growth. Evidence of research using administrative data and modern empirical methods is especially desirable. We welcome applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta.  Successful candidates will be expected to regularly interact with senior policymakers at the bank on labor market topics that will inform monetary policy. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of your research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to  atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research
+</t>
+  </si>
+  <si>
+    <t>J0 - General</t>
+  </si>
+  <si>
+    <t>Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit</t>
+  </si>
+  <si>
+    <t>JEL Classifications:
+G5 – Household Finance
+Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of household financial behavior and can inform monetary policy, financial stability, and inclusive economic growth. We are seeking applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta, along with the Bank’s Community and Economic Development function. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy and issues affecting the economic and financial well-being of households. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>G5 - Household Finance</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Chicago</t>
+  </si>
+  <si>
+    <t>Financial Economics</t>
+  </si>
+  <si>
+    <t>finance, financial economics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist/Economic Advisor - Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for an Economist, Senior Economist or Economic Advisor position on the Finance team.
+The Bank will consider applications from seasoned candidates with a strong publication record in finance and economics journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunity for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data. 
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. </t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G5 - Household Finance
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-08-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Macroeconomics</t>
+  </si>
+  <si>
+    <t>macroeconomics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist/Senior Economist/Economic Advisor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for an Economist, Senior Economist or Economic Advisor position on the Macroeconomics team.
+The Bank will consider applications from seasoned candidates with a strong publication record in economics and finance journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunities for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. 
+</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Cleveland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inflation
+Macroeconomics
+Monetary Economics
+Forecasting
+Banking and Finance
+Applied Microeconomics
+Public Economics
+Industrial Organization
+Labor Economics
+Regional and Urban Economics
+</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist/Economic Policy Advisor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Research Department at the Federal Reserve Bank of Cleveland seeks new or experienced economists with research interests in any field of economics. Expertise in inflation, monetary/macro, regional economics, labor economics, or other applied micro fields is especially welcome.  Job responsibilities include publishing research in professional journals, writing for Bank publications, and advising Bank leadership on economic conditions and policy issues. To qualify, a Ph.D. in economics or finance is required. Experienced candidates are required to have a publication record commensurate with experience.
+To Apply:
+Please apply on Econ Job Market and include (1) a current CV, in pdf format; (2) a current research paper; and (3) three letters of reference for new candidates or three names of references for experienced candidates by November 15, 2026.  Each applicant must select three recommenders in the Econ Job Market system. 
+Experienced candidates can inform these recommenders that they do not need to upload letters. 
+Applications can be submitted through December 6, 2026; however, full consideration will be given to applications received on or before November 15, 2026.
+Citizenship Requirements:
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to “Protected Individuals” as defined in the U.S. federal immigration law. Protected individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an enhanced background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.  For more information on the program for the security of FOMC information, see here.  
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Ohio Cleveland</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+E3 - Prices, Business Fluctuations, and Cycles
+E - Macroeconomics and Monetary Economics
+C - Mathematical and Quantitative Methods
+C5 - Econometric Modeling
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+R1 - General Regional Economics</t>
+  </si>
+  <si>
+    <t>2026-12-06 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inflation
+Inflation Expectations
+Monetary Policy
+</t>
+  </si>
+  <si>
+    <t>Senior Economist/Economic Policy Advisor/Senior Economic Policy Advisor</t>
+  </si>
+  <si>
+    <t>The Federal Reserve Bank of Cleveland is seeking a Senior Economist who would also serve as the Deputy Director of the Center for Inflation Research or an Economic Policy Advisor who would also serve as the Co-Director of the Center for Inflation Research. The successful candidate will have substantial experience conducting high-quality academic research on inflation and related topics as evidenced by an extensive publication record, expertise in monetary policy, and the ability to improve public understanding of inflation. Job responsibilities also include writing for Bank publications and advising Bank leadership on economic conditions and policy issues. This individual will report directly to the Vice President of the Center for Inflation Research.
+Specific expectations of the role include:
+Conducting high-quality academic research on inflation and related topics.
+Ability to think strategically about elevating the profile of the Center for Inflation Research among researchers, policymakers, and the public.
+Driving engagement with the public by enhancing the Center for Inflation Research’s external website presence and conducting outreach.
+Lead the development of new inflation-related products.
+Working collaboratively with the other members of the Center for Inflation Research to actively promote research productivity.
+Participate in monetary policy preparations within the Research department prior to meetings of the Federal Open Market Committee.
+Provide assistance in organizing the Center for Inflation Research’s annual Inflation: Drivers and Dynamics conference series as well as organizing sessions at other high profile research conferences.
+Qualifications:
+A Ph.D. in economics or finance is required.
+Demonstrated success commensurate with experience in publishing research related to inflation and related topics in top academic journals.
+Experience using a range of analytical and empirical tools and models related to inflation and macroeconomic analysis.
+Ability to provide in-depth advice on matters related to monetary policy.
+Ability to think strategically to elevate the profile of the Center for Inflation Research.
+Excellent oral and written communication skills, including the ability to communicate complex economics concepts to members of the public through a variety of formats, including in the Bank’s Economic Commentary series, public outlook speeches, media interviews, and products on our website.
+Citizenship Requirements:
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to “Protected Individuals” as defined in the U.S. federal immigration law. Protected individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an enhanced background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship. For more information on the program for the security of FOMC information, see here.  
+To apply:
+Please apply on Econ Job Market and include:
+1. a current CV, in pdf format;
+2. a sample of current research, in pdf format; and
+3. a cover letter, in pdf format, that outlines inflation-focused qualifications relevant for this position.
+Applications can be submitted through January 15, 2027; however, full consideration will be given to applications received on or before December 15, 2026.</t>
+  </si>
+  <si>
+    <t>E3 - Prices, Business Fluctuations, and Cycles
+E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2027-01-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of New York</t>
+  </si>
+  <si>
+    <t>Research and Statistics Group</t>
+  </si>
+  <si>
+    <t>PhD Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When you work at the New York Fed, you have the opportunity to make an impact in our communities and across the nation. Our mission-driven, curious, and dedicated colleagues apply their diverse perspectives and unique talents to support the strength of the U.S. economy and stability of the global financial system. At the Bank, we work full-time onsite with our teams. We believe being physically together allows us to draw on our collective strengths, while recognizing that the ability to work flexibly from time to time remains important to achieving our mission.
+What we do: 
+Economists provide analytic support for the New York Fed's core missions and engage in scholarly research on a broad range of topics. They contribute to the formulation and implementation of monetary policy, the supervision of financial institutions, the smooth operations of the payments system, the analysis of the impact of policies on consumers and communities and the way in which the financial system supports economic growth using insights from macroeconomics, microeconomics asset pricing and corporate finance. Areas of research include financial intermediation, monetary policy, household and public policy and financial stability. 
+As an Economist, you will: 
+Conduct scholarly research for publication in high-quality, peer-reviewed academic journals. 
+Provide rigorous analysis of policy issues related to the Bank’s mandate using advanced modeling and econometric techniques. 
+Contribute analytical work and prepare technical memoranda and briefings for senior bank leaders in support of policy decisions. 
+Collaborate with subject matter experts on model development, forecasts, and analysis. 
+Engage in outreach to the academic and official sector research communities through participation in seminars and conferences, as well as technical working groups. 
+Perform in accord with the Bank’s touchstone behaviors, as described below. 
+What we are looking for: 
+PhD in Economics, Finance, or a related field preferred.
+Interests, expertise and proficiency in macro/monetary, labor economics, econometrics/time series analysis, asset pricing and real estate are especially welcome. 
+Please indicate your area of interest in your cover letter and/or application: 
+Fields of interest: 
+C – Mathematical and Quantitative Methods 
+D – Microeconomics 
+E – Macroeconomics and Monetary Economics 
+F – International Economics 
+G – Financial Economics 
+H – Public Economics 
+J – Labor and Demographic Economics 
+L – Industrial Organization 
+R – Regional, Real Estate, and Transportation Economics 
+Candidates will be considered for economist roles at different levels based on their experience, skills, and research background.
+For more information about joining the New York Fed as a Research Economists, please visit: https://www.newyorkfed.org/research/careers/careers_phd 
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York, NY</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of San Francisco</t>
+  </si>
+  <si>
+    <t>Economic Research</t>
+  </si>
+  <si>
+    <t>Economist/Sr. Economist/Research Advisor/Sr. Research Advisor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description Summary: 
+Title: Economist/Sr. Economist/Research Advisor/Sr. Research Advisor 
+Section: Full-Time Nonacademic 
+Location: San Francisco, California, United States 
+JEL Classifications: 
+F – International Economics  
+E – Macroeconomics and Monetary Economics 
+J – Labor Economics 
+The Research Department of the Federal Reserve Bank of San Francisco is looking to hire experienced or new Ph.D. economists in the areas of International Economics, Labor Economics and Macroeconomics and Monetary Economics. For all candidates, solid research achievement and potential are essential. All economists are expected to publish in top academic journals and be able to prepare high-level analysis for Bank policy briefings and publications. Excellent communication skills are required. 
+The Department provides an outstanding research environment and has a proven track record of producing highly cited work. Salary and benefits are competitive. Information about the Research Department may be found at: https://www.frbsf.org/economic-research/. 
+Key Responsibilities: 
+Conducts independent and original research on economic issues. 
+Conveys the results externally to the academic community and general public through published articles and presentations and internally to the Research Department, Bank President, and Boards of Directors. 
+Provides commentary and recommendations on current economic developments and policy issues to senior management and others. 
+Works with and mentors Research Associates. 
+Requirements: 
+Economist level: PhD in Economics or Finance. 
+Sr. Economist level typically requires four or more years of professional experience, in addition to PhD in Economics or Finance. 
+Research Advisor level typically requires eight or more years of professional experience, in addition to PhD in Economics or Finance. 
+Sr. Research Advisor level typically requires fifteen or more years of professional experience, in addition to PhD in Economics or Finance. 
+This position requires access to confidential FOMC and/or supervisory information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position if they sign a declaration of intent to become a U.S. citizen and lawful permanent resident and meet other eligibility requirements, including not being a citizen of a restricted country.  The Department of State’s Directorate of Defense Trade Controls maintains a list of current restricted countries at: https://www.pmddtc.state.gov/ddtc_public?id=ddtc_public_portal_country_landing. 
+If you are a citizen of a Restricted Country, and you also hold citizenship from a country not on the Restricted Country list, this may help you meet this eligibility requirement. 
+Base Salary Range – Economist/Sr. Economist:  Min: $159,900 – Max $290,900 (Location: San Francisco) 
+Base Salary Range – Advisor/Sr. Advisor: Min: $230,600 - Max: $406,000 (Location: San Francisco) 
+Final salary and offer will be determined by the applicant’s background, experience, skills, internal equity, and alignment with geographic and other market data. 
+Application Instructions: 
+Please go to https://econjobmarket.org/positions/12609 and complete the application. Complete applications must include a cover letter, CV, and at least one research paper. Candidates with experience should provide a list of references, while new PhDs should have three reference letters. 
+The application deadline is November 18, 2026. The Research Department plans to hold interviews virtually by early December. 
+We offer a wonderful benefits package including: Medical, Dental, Vision, Pre-tax Flexible Spending Account, Backup Child Care Program, Pre-Tax Day Care Flexible Spending Account, Paid Family Care Leave, Vacation Days, Sick Days, Paid Holidays, Pet Insurance, Matching 401(k), and Retirement/Pension. 
+The Bank is committed to providing reasonable accommodations to individuals with disabilities to participate in the job application or interview process, perform essential job functions and receive other benefits and privileges of employment. The SF Fed is an Equal Opportunity Employer. If you need any assistance or accommodations due to a disability, please let us know at sf.hr.recruitment@sf.frb.org. 
+Due to the nature of access to sensitive information all final offers are subject to the clearance of an enhanced background check. This enhanced screening will require the following items: academic and employment verifications, FBI fingerprint check (criminal and civil cases), credit check, family history, residential records and foreign travel for the previous 7 years, citizenship verification, reference checks, and personal interview with an investigator and can take between 21 – 60 days to clear. 
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Base Salary Range – Economist/Sr. Economist:  Min: $159,900 – Max $290,900 (Location: San Francisco)   Base Salary Range – Advisor/Sr. Advisor: Min: $230,600 - Max: $406,000 (Location: San Francisco) </t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>F - International Economics
+E - Macroeconomics and Monetary Economics
+J - Labor and Demographic Economics</t>
+  </si>
+  <si>
+    <t>Franklin &amp; Marshall College</t>
+  </si>
+  <si>
+    <t>Economics Perspectives
+Value and Distribution
+Heterodox Economics
+Political Economy Approaches</t>
+  </si>
+  <si>
+    <t>Tenure Track position in the Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin &amp; Marshall College invites applications for a tenure-track position in the Department of Economics beginning August 2027.  The appointment is for nine months per year (August - May). The rank will be Assistant Professor or Instructor depending on qualifications.  Applicants should possess or be close to completing a doctoral degree.  We are interested in candidates who can teach ECO 103 Intro to Economics Perspectives and ECO 203 Value and Distribution. These courses require training in heterodox economics and political economy approaches. We are also interested in a candidate who can teach elective courses on global economic issues, such as postcolonial perspectives on economic development and the ongoing impact of colonial legacies in the global South. In addition, the candidate would offer courses that build on the Department’s offerings along with contributions in the College’s general education program, Connections. Faculty maintain active research programs and contribute to the College’s shared governance.
+We provide immigration sponsorship for specific roles that meet our sponsorship criteria. Our criteria do not permit sponsorship for H-1B cases that require payment of the $100,000 proclamation fee. 
+Candidates must submit the following items electronically via Interfolio:  (https://apply.interfolio.com/191986): a cover letter; curriculum vitae; graduate transcript(s) (unofficial copies are fine); a holistic statement on your approach to inclusive excellence in teaching and student success; a research statement; teaching evaluations and/or observations (if available); and one list of three reference names (Note: letters of reference will be solicited at a later stage, and once they are solicited referees will need to supply them within two weeks). For full consideration, applications should be received by October 30, 2026.
+Our department and Franklin &amp; Marshall College are committed to teaching and mentoring individuals with varied backgrounds and perspectives. In your cover letter, please describe how you could work with us to create a more inclusive and equitable educational community where diverse cultures, viewpoints, and experiences are valued.
+Individuals who need accommodation due to a disability in order to submit an application or to otherwise participate in the employment process should contact the lead academic coordinator, Shari Vegso, at svegso@fandm.edu. 
+Franklin and Marshall College is also committed to providing a safe and productive learning, living, and working community. To assist in achieving this goal, we conduct background investigations for all prospective applicants being considered for employment. 
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Lancaster</t>
+  </si>
+  <si>
+    <t>B - History of Economic Thought, Methodology, and Heterodox Approaches
+P - Political Economy and Comparative Economic Systems</t>
+  </si>
+  <si>
+    <t>Franklin and Marshall College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Business, Organizations and Society </t>
+  </si>
+  <si>
+    <t>Business
+Organizations
+Society
+Education
+Quantitative methods
+Finance
+Business analytics
+Applied data analysis
+Emerging technologies
+Financial accounting
+Operations
+Management information systems</t>
+  </si>
+  <si>
+    <t>Assistant Professor or Instructor</t>
+  </si>
+  <si>
+    <t>Franklin &amp; Marshall College invites applications for a tenure-track position in the Department of Business, Organizations and Society beginning August 2027. Appointment is for nine months per year (August - May). The rank will be Assistant Professor or Instructor DOQ. Applicants should possess or be close to completing a doctorate. We are interested in candidates who can contribute to the department’s quantitative methods curriculum and teach upper-level undergraduate courses in business analytics, applied data analysis, and/or emerging technologies. The successful candidate will  also contribute to a secondary area of the business curriculum, such as financial accounting, finance, marketing, operations, or management information systems. In addition, the candidate would offer courses that  build on the Department’s offerings along with contributions in the College’s general education program. Faculty maintain active research programs and contribute to the College’s shared governance.
+Immigration sponsorship is provided for specific roles that meet our sponsorship criteria. Our criteria do not permit sponsorship for H-1B cases that require payment of the $100,000 proclamation fee. 
+For more detail and to apply, go to Interfolio (https://apply.interfolio.com/190634).</t>
+  </si>
+  <si>
+    <t>Fudan University</t>
+  </si>
+  <si>
+    <t>School of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digital Economics (including its interdisciplinary research with other fields of economics):
+International Economics (including International Trade and International Finance); 
+Financial Economics; 
+AI Related; 
+Public Economics (Public Finance, Accounting and Taxation); 
+Political Economy (especially Socialist Political Economy with Chinese Characteristics); 
+Insurance. 
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor/Associate Professor/Full Professor</t>
+  </si>
+  <si>
+    <t>The School of Economics at Fudan University warmly invites applications for faculty positions at all ranks and in relevant fields of economics.
+To know more about the School of Economics, please visit https://econ.fudan.edu.cn/
+Applicants must submit a cover letter, curriculum vitae, and job market paper(s) electronically to econsearch@fudan.edu.cn (Only electronic submissions will be accepted) and have three reference letters sent by email to econsearch@fudan.edu.cn. 
+The application email title should be in the format of Name + Research Field (specified below) + Desired Position, e.g., Zhang, San+ digital economy +Assistant Professor.
+When submitting your applications, please specify one of the following fields as your primary research field:
+Digital Economics (including its interdisciplinary research with other fields of economics):
+International Economics (including International Trade and International Finance); 
+Financial Economics; 
+AI-related; 
+Public Economics (Public Finance, Accounting and Taxation); 
+Political Economy (especially Socialist Political Economy with Chinese Characteristics); 
+Insurance. 
+Kind reminder: The School of Economics at Fudan University is likely to conduct interviews for junior candidates only during the CICE Job Market in Beijing for this time.
+Application Deadline: November 1, 2026 (23:59 Beijing Time). Only complete applications received by the deadline will be considered for interviews.
+Contact Us
+Email: econsearch@fudan.edu.cn
+Tel：86-21-65641015</t>
+  </si>
+  <si>
+    <t>Getulio Vargas Foundation</t>
+  </si>
+  <si>
+    <t>EPGE Brazilian School of Economics and Finance</t>
+  </si>
+  <si>
+    <t>We invite applications for a full‐time tenure‐track Assistant Professor position. Our school offers doctoral, master's, and bachelor's degrees in Economics. We are committed to high‐quality and impactful research. Candidates in all fields of economics will be considered. The school provides faculty with competitive compensation and research support. Knowledge of Portuguese is not required.
+Equal Opportunity Employer
+E-mail: jbmkt.epge@fgv.br</t>
+  </si>
+  <si>
+    <t>BRAZIL Rio de Janeiro Rio de Janeiro</t>
+  </si>
+  <si>
+    <t>Hamilton College</t>
+  </si>
+  <si>
+    <t>Urban Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department at Hamilton College invites applications for a tenure-track position at the rank of Assistant Professor, beginning July 1, 2027. Applicants should be committed to excellence in both undergraduate teaching and scholarly research. The successful candidate will teach courses and conduct research in urban economics. The 15 tenured and tenure-track faculty members in the Economics Department cover a range of fields, and the Department coordinates a joint seminar series with nearby Colgate University. (https://hamilton.edu/academics/departments/Economics) 
+We are seeking candidates who can demonstrate their experience in teaching or working with broadly diverse student populations while contributing to a vibrant learning community that values academic freedom, creativity, and intellectual curiosity. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals. The position requires institutional service including academic advising of undergraduate students after the first year.
+Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is four courses during the first year and five courses thereafter. The expected 9-month base salary range for this position is $118,125 to $125,500. The College provides ample support for research, including start-up funds. Candidates should submit cover letter, C.V., research sample, graduate transcript, and documentation of teaching effectiveness via Interfolio at https://apply.interfolio.com/190717. Please also arrange to have three letters of recommendation uploaded to Interfolio. For full consideration, completed applications should be received by November 16, 2026. Questions regarding the search may be directed to Paul Hagstrom  (search committee chair) at phastro@hamilton.edu.
+Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum (https://www.hamilton.edu/academics/open-curriculum). Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as human beings. Hamilton’s commitment to diversity is embodied in its need-blind admission policy and meeting the full demonstrated financial need of every accepted student for their entire undergraduate program. Please visit the college website for more information (www.hamilton.edu). 
+Hamilton College is an equal opportunity employer and is committed to creating an accessible, supportive environment and an educational experience that recognizes a wide array of experiences, backgrounds and viewpoints as integral components of academic excellence. Candidates who can contribute to those goals are encouraged to apply and discuss their strengths in these areas. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at https://www.hercjobs.org/regions/higher-ed-careers-upstate-new-york/, as well as additional information at https://www.hamilton.edu/dof/faculty-development/resources-for-prospective-or-new-faculty/opportunities-for-spouses-or-partners (Opportunities for Spouses or Partners). Hamilton provides domestic partner benefits.
+</t>
+  </si>
+  <si>
+    <t>$118,125 to $125,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Clinton</t>
+  </si>
+  <si>
+    <t>R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Entrepreneurial Management Unit</t>
+  </si>
+  <si>
+    <t>Entrepreneurship
+Innovation
+Economics
+Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Entrepreneurial Management Unit of Harvard Business School seeks candidates for full-time tenure-track Assistant Professor positions starting July 2027. Applicants should be new or recent graduates with a strong record in a doctoral program.  
+The ideal candidates will conduct research influencing both academics and practitioners. Candidates with formal training in economics, sociology, finance, strategy, organization theory, psychology, as well as inter-disciplinary candidates, are encouraged to apply. Research interests should include one or more of the following: entrepreneurial finance and organization; emerging industries and technologies; innovation; or financing ventures and growth. 
+Applicants with a background in management, organization theory, sociology, psychology, or strategy should submit a complete job packet by 11:59 pm Thursday, October 15, 2026. These candidates should select the job title option "Entrepreneurship: Management, Organizations, &amp; Strategy (MOS)" when choosing a position on the application. Applicants with a background in economics or finance should submit a complete job packet by 11:59 pm Monday, November 9, 2026. These candidates should select the job title option "Entrepreneurship: Economics &amp; Finance (ECF)" when choosing a position on the application. Job packets must contain a cover letter specifying that you are applying for the “EM Unit”, current CV, three letters of reference, and job market paper (identified as such).
+Recommenders should submit letters online by the respective dates. All application materials should be uploaded by the respective closing dates. To apply, please visit https://www.hbs.edu/faculty/Pages/positions.aspx. 
+________________________________________
+Harvard University is committed to equal opportunity and non-discrimination. For more information, visit https://www.hbs.edu/research/faculty-recruiting
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching</t>
+  </si>
+  <si>
+    <t>2026-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Tenure-Track Position in Finance - 2027</t>
+  </si>
+  <si>
+    <t>Description
+Harvard Business School is seeking candidates in all fields for tenure-track positions in its Finance Unit. We are in search of candidates with outstanding research potential, and a willingness to develop highly effective teaching skills, as well as course material.
+The deadline for submitting applications is Monday, November 16th. We will be interviewing candidates in December 2026.
+Qualifications
+Applicants should have outstanding records in Doctoral programs, and strong demonstrated potential and interest to conduct research at the forefront of their field.
+Application Instructions
+Candidates should apply online by submitting a current curriculum vitae, job market paper, copies of other publications and current working papers, and three letters of recommendation. 
+Harvard University is committed to equal opportunity and non-discrimination.  For more information, visit https://www.hbs.edu/faculty/Pages/positions.aspx</t>
+  </si>
+  <si>
+    <t>$315,000</t>
+  </si>
+  <si>
+    <t>Strategy Unit</t>
+  </si>
+  <si>
+    <t>Business Strategy
+Corporate Strategy
+Global Strategy
+Technology and Innovation Strategy
+Competitive Dynamics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Position in Strategy</t>
+  </si>
+  <si>
+    <t>Tenure-Track Position in Strategy
+Position Description
+The Strategy Unit at Harvard Business School is seeking outstanding candidates for tenure-track positions at the assistant and (non-tenured) associate levels.
+We invite applications from candidates who focus their research on business strategy; on competitive interactions; on market or industry attractiveness; and on companies’ positioning in markets. Successful candidates should have an interest in exploring the strategy challenges faced by firms and managers in the real world. HBS offers faculty the opportunity to interact with managers and business leaders. We are looking for candidates willing to embrace the opportunity to have their research inspired from these interactions, and who are motivated to produce research that has a real impact not only on scholars but also on practicing managers.
+Faculty in the Strategy Unit have backgrounds in economics (theory or empirical), business administration, sociology, and related fields. What brings the Unit together is an aspiration to be the world’s leading developer and disseminator of knowledge relevant to business strategists, through research rooted in practice and intensely engaging teaching. We offer a range of courses on topics including business unit strategy, corporate strategy, global strategy, strategy and technology, innovation strategy, strategy implementation, and competitive interactions. The Unit also supports a doctoral program in strategy.
+With time, candidates are expected to become strong, effective teachers. We encourage faculty to develop elective courses closely tied to their research agendas and to exploit complementarities between research and course development.
+Job Requirements
+We are interested in exceptionally strong candidates with discipline-based training and research skills. The successful candidate should have a strong interest in the concerns of practicing managers and excellent communication skills. Applicants should have outstanding records in a doctoral program, and strong demonstrated potential and interest to conduct research at the forefront of the strategy field.
+Teaching/Research Preferences:
+1. Business Strategy; Corporate Strategy; Global Strategy
+2. Technology and Innovation Strategy
+3. Competitive Dynamics
+Application Requirements
+Please submit the following with your application: CV, Job Market Paper, Letters of Recommendation (3), Teaching and Research statements, and Cover Letter.
+Application Instructions:
+Please apply to the following Interfolio link: https://apply.interfolio.com/193487 
+The deadline to apply is 11/15/2026</t>
+  </si>
+  <si>
+    <t>Technology and Operations Management</t>
+  </si>
+  <si>
+    <t>empirical operations management
+new product development
+economics and management of innovation
+economics of information technology
+digital transformation
+applied AI/data science and analytics in business contexts
+supply chain management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure-Track Position in Technology and Operations Management </t>
+  </si>
+  <si>
+    <t>Description
+The Technology and Operations Management Unit of Harvard Business School seeks candidates for a full-time tenure-track Assistant Professor position starting July 2027.
+To be considered, applicants should submit a complete job packet by 29 November 2026.
+The 12-month base salary associated with these positions is $315,000.  Exact compensation may be dependant on particular experience/expertise.
+Qualifications
+Applicants should have outstanding records in a doctoral program and strong demonstrated potential and interest to conduct research at the forefront of their field. Applicants should conduct research in one or more of the following fields: empirical operations management; new product development; economics and management of innovation; economics of information technology; digital transformation; applied AI/data science and analytics in business contexts; and supply chain management.
+Application Instructions
+Applicants should either be planning to receive their Ph.D. in the current academic year or have recently graduated with a Ph.D. (preferably within the last three (3) years). Applicants should submit a current curriculum vitae, job market paper, research statement, teaching statement, copies of other publications and working papers, and three letters of recommendation.
+Closing date: 29 November 2026.</t>
+  </si>
+  <si>
+    <t>2026-11-29 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Kennedy School</t>
+  </si>
+  <si>
+    <t>Urban Economics
+Housing
+Transportation
+Infrastructure</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Urban Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Harvard Kennedy School invites applications for a junior economist who studies urgent issues affecting cities and regions in the US and other contexts. Areas of research include housing, transportation, and infrastructure, or other topics that touch on issues of spatial importance in urban environments. Qualifications include a Ph.D. (received or expected by June 2027), strong evidence of a commitment to research, strong teaching skills and a demonstrated interest in public policy issues.
+Applicants should submit a cover letter, a C.V., a research statement, a description of past or planned teaching (along with teaching evaluations, if available), one or two representative research papers, and three letters of recommendation.  
+Materials can be submitted online at: https://academicpositions.harvard.edu/postings/16730.
+Full consideration will be given to applications received before Nov. 1, 2026. 
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. 
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, ethnicity, color, national origin, sex, sexual orientation, gender identity, veteran status, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.
+</t>
+  </si>
+  <si>
+    <t>165k - 185k</t>
+  </si>
+  <si>
+    <t>JR Urban Econ</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Cambridge</t>
+  </si>
+  <si>
+    <t>R0 - General</t>
+  </si>
+  <si>
+    <t>AI
+Data Science
+Computer Science
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Technology and Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Harvard Kennedy School invites applications for a senior tenured faculty member in technology and public policy. We specifically seek applications from scholars who are developing and/or applying new technologies to solve public problems. We are particularly interested in computer scientists or quantitative social scientists who harness tools of AI, data science, computer science, or system science to improve the performance of public and social sector institutions in critical policy areas. 
+Candidates should have a demonstrated interest in public or policy engagement and applying their perspectives to the practice of public policy. Applicants are required to have a doctorate or equivalent credential in a relevant field and a strong capacity to integrate methods and insights across disciplinary boundaries.  
+Applicants should submit a cover letter (approximately two pages) describing their current research and teaching interests and their fit for the position; a curriculum vitae; two relevant publications, preprints, or working papers; and recent teaching evaluations. Materials can be submitted online at: https://academicpositions.harvard.edu/postings/16670.
+Full consideration will be given to applications received before September 15, 2026.  We will consider applications until the position is filled.
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes. 
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, ethnicity, color, national origin, sex, sexual orientation, gender identity, veteran status, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.
+</t>
+  </si>
+  <si>
+    <t>Negotiable</t>
+  </si>
+  <si>
+    <t>SRTECH</t>
+  </si>
+  <si>
+    <t>2026-09-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-26 00:00:00</t>
   </si>
   <si>
     <t>Harvard University</t>
   </si>
   <si>
-    <t xml:space="preserve">The Harvard Academy for International and Area Studies </t>
-[...29 lines deleted...]
-applicationinquiries@wcfia.harvard.edu 
+    <t xml:space="preserve"> Government</t>
+  </si>
+  <si>
+    <t>assistant, associate, faculty, instructor, tenure track 
+Boston, Cambridge, Massachusetts, MA, Northeast, New England 
+Open field, American politics, International Relations, Quantitative Methods, Formal Theory</t>
+  </si>
+  <si>
+    <t>Tenure-Track Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Government seeks to appoint a tenure-track professor in Government. The appointment is expected to begin on July 1, 2027. The tenure-track professor will be responsible for teaching at the undergraduate and graduate levels. The search is open with respect to subfield, with particular interests in American Politics and International Relations, as well as scholars who can advance research and pedagogy in quantitative methods or formal theory. 
+Basic Qualifications: Doctorate or terminal degree in Political Science, Government  or related discipline required by the time the appointment begins. 
+Additional Qualifications: Demonstrated strong commitment to teaching and advising is desired. 
+Special Instructions: Please submit the following materials through the ARIeS portal (https://academicpositions.harvard.edu). Applications must be submitted no later than September 20, 2026.  
+1.   Cover letter 
+2.   Curriculum Vitae 
+3.   Teaching/advising statement (describing the candidate’s teaching philosophy and practices as well as their approach to creating a learning environment in which students are encouraged to ask questions and share their ideas) 
+4.   Research statement 
+5.   Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies 
+6.   Names and contact information of 3-5 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. At least one letter must come from someone who has not served as the candidate’s undergraduate, graduate, or postdoctoral advisor. 
+7.   Publications or copies of creative works, if applicable </t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts</t>
+  </si>
+  <si>
+    <t>P0 - General</t>
+  </si>
+  <si>
+    <t>2026-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Science</t>
+  </si>
+  <si>
+    <t>assistant
+associate
+faculty
+instructor
+tenure track
+Boston
+Cambridge
+Massachusetts
+MA
+Northeast
+New England</t>
+  </si>
+  <si>
+    <t>Tenure-Track Professor in Economics</t>
+  </si>
+  <si>
+    <t>Position Description:
+The Department of Economics seeks to appoint a tenure-track professor in Economics. The appointment is expected to begin on July 1, 2027. The tenure-track professor will be responsible for teaching at the undergraduate and graduate levels.
+In Harvard’s Faculty of Arts and Sciences, tenure-track positions are untenured.
+Basic Qualifications:
+Doctorate or terminal degree in Economics or related discipline required by the time the appointment begins.
+Additional Qualifications:
+Demonstrated strong commitment to teaching and advising is desired.
+Special Instructions:
+Please submit the following materials through the ARIeS portal (https://academicpositions.harvard.edu/postings/16594). Applications must be submitted no later than November 3, 2026.
+1. Cover letter
+2. Curriculum Vitae
+3. Teaching/advising statement (describing the candidate’s teaching philosophy and practices as well as their approach to creating a learning environment in which students are encouraged to ask questions and share their ideas)
+4. Research statement
+5. Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies.
+6. Names and contact information of 3-5 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. At least one letter must come from someone who has not served as the candidate’s undergraduate, graduate, or postdoctoral advisor.
+7. Publications or copies of creative works, if applicable
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes.
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.</t>
+  </si>
+  <si>
+    <t>$210,000 – $290,000</t>
+  </si>
+  <si>
+    <t>2026-11-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Hong Kong University of Science and Technology</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics invites applications for tenure-track position(s) at any rank (Assistant, Associate, or Full) in all fields of Economics. We are particularly interested in candidates with expertise in Applied Microeconomics. Outstanding candidates in other areas are also encouraged to apply. 
+HKUST is a world-renowned English-speaking international research university in one of Asia’s most vibrant cities. The Department of Economics at HKUST strives to excel in both its research and teaching missions. In 2025, the Economics Department was ranked No. 27 in the world, No. 4 in Asia, and No. 1 in Hong Kong, according to the QS World University Rankings by Subject—Economics &amp; Econometrics.
+Salary is highly competitive. The university offers a comprehensive fringe benefits package, including medical/dental care, annual leave, and housing benefits, for eligible appointees. 
+Candidates must receive a Ph.D. by August 2027 and must demonstrate the potential to achieve excellence in both research and teaching at the graduate and undergraduate levels.
+To receive full consideration, applications, including a curriculum vitae, recent publications or research papers, and three letters of recommendation, must be submitted electronically by November 22, 2026, at 11:59 PM Eastern Time.
+https://apply.interfolio.com/191029
+Inquiries may be addressed to econjob@ust.hk.
 </t>
   </si>
   <si>
-    <t>80,000-90,000</t>
-[...5 lines deleted...]
-    <t>2026-09-18 00:00:00</t>
+    <t>HONG KONG Hong Kong Hong Kong</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+D - Microeconomics</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Hoover Institution</t>
+  </si>
+  <si>
+    <t>Hoover Fellow</t>
+  </si>
+  <si>
+    <t>2027 Hoover Fellow Position
+Opportunities for Early-Career Scholars
+The Hoover Institution at Stanford University seeks outstanding scholars for positions as a Hoover Fellow. The term of the appointment is from one to three years. The position is located at the Hoover Institution, Stanford, CA.
+During their fellowship, Hoover Fellows are expected to publish scholarly articles and books with implications for public policy and to contribute to the intellectual life of the Hoover Institution. This position carries no teaching responsibilities. The 12‑month base salary range is $169,950 to $230,000, plus a $20,000 annual housing allowance.
+Candidates must have a Ph.D. or equivalent degree in a relevant field, such as economics, history, international relations, national security, political science, or public policy, and expect to complete that degree by September 1st, 2027. 
+Hoover Fellows are encouraged to engage with Stanford’s broader research community in their respective fields. The Hoover Institution is a research center at Stanford University, located in the heart of Stanford’s campus.
+Application Deadline: November 17, 2026
+Apply: https://www.hoover.org/hoover-fellows-program
+For inquiries, contact: hooverfellowship@stanford.edu</t>
+  </si>
+  <si>
+    <t>$169,950 - $230,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California</t>
+  </si>
+  <si>
+    <t>2026-11-17 00:00:00</t>
+  </si>
+  <si>
+    <t>W. Glenn Campbell and Rita Ricardo-Campbell National Fellow</t>
+  </si>
+  <si>
+    <t>The Hoover Institution's Glenn Campbell and Rita Ricardo-Campbell National Fellows Program enables outstanding scholars from colleges, universities, and institutions worldwide to step away from their academic and professional responsibilities for one year to pursue unrestricted, creative research and publication. The fellowships provide an opportunity to complete an original, significant research project, with the expectation of producing a publishable manuscript while in residence at the Hoover Institution at Stanford University in Stanford, California.
+Participation in the program begins on September 1, 2027, and ends on August 31, 2028. National Fellows are encouraged to engage in the intellectual life of the Hoover Institution and are expected to deliver at least one presentation on their research to an appropriate group of scholars during their year in residence. Total compensation for full participation ranges from $125,000 to $155,000.
+Qualified candidates should hold a Ph.D. degree or its equivalent or should expect to complete the Ph.D. by September 2027. They should have an established publication record or promising pipeline of unpublished works. National Fellows typically resume or begin full-time appointments at highly regarded institutions or universities upon completion of the National Fellows Program.
+Application Deadline: November 17, 2026
+Apply: https://www.hoover.org/fellows/category/national-fellows
+For inquiries, contact: hooverfellowship@stanford.edu</t>
+  </si>
+  <si>
+    <t>$125,000 - $155,000</t>
+  </si>
+  <si>
+    <t>Imperial College Business School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+</t>
+  </si>
+  <si>
+    <t>Assistant, Associate or Full Professor in Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imperial Business School is seeking outstanding candidates to join its Finance Department at Assistant, Associate or Full Professor level.
+You will contribute to Imperial College London’s academic mission through world-class research, scholarship and education, while also supporting departmental administration.
+Applicants should hold a PhD in Finance or a related field, or an equivalent qualification. Requirements relating to academic reputation, research funding and leadership experience will vary according to the level of appointment. Assistant Professor candidates should demonstrate the potential to publish innovative, rigorous and relevant research in leading academic journals. Associate and Full Professor candidates should have an established record of research excellence.
+Imperial offers tailored academic career development, a transparent promotion process, a sector-leading remuneration package, 43 days off per year and generous pension provision. You will join a diverse, inclusive and collaborative community at a world-leading institution.
+To apply, submit an online application including your CV and Job Market paper. Entry-level Assistant Professor applicants must also arrange for three reference letters to be emailed to financerecruitment@imperial.ac.uk.
+Closing date: 15 November 2026 (midnight GMT).
+</t>
+  </si>
+  <si>
+    <t>Internationally competitive salary</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM London</t>
+  </si>
+  <si>
+    <t>Indiana University</t>
+  </si>
+  <si>
+    <t>Kelley School of Business</t>
+  </si>
+  <si>
+    <t>applied econometrics
+industrial organization
+economic policy
+environmental economics</t>
+  </si>
+  <si>
+    <t>Open Rank Tenure Track positions, Business Economics and Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Economics and Public Policy Department at the Kelley School of Business, Indiana University, Bloomington, invites applications for open rank tenure-track/tenured faculty positions to begin Fall 2027. 
+Candidates must have a doctoral degree in Economics, or related area (or ABD status in the case of the Assistant rank) and strong records (or promise in the case of Assistant rank) in both research and teaching. Teaching requirements may include undergraduate, masters, and doctoral level classes. Preference will be given to candidates with strength and interest in applied econometrics, with a focus on energy or environmental economics, industrial organization, and/or economic policy.
+Interested candidates should review the application requirements and submit their application at https://indiana.peopleadmin.com/postings/34092.   Applications must be received by November 16, 2026 to be assured of full consideration; however, applications will be accepted until the position is filled.  
+Before a conditional offer of employment with tenure is finalized, candidates will be asked to complete an additional background check. 
+Candidates should direct any questions to Haizhen Lin, bepp@iu.edu. 
+Indiana University is an equal opportunity employer and provider of ADA services and prohibits discrimination in hiring. See Indiana University Notice of Non-Discrimination, https://policies.iu.edu/policies/ua-01-non-discrimination/index.html which includes contact information.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana Bloomington</t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Indiana University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+Real Estate
+Economics
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor Positions, (Finance)</t>
+  </si>
+  <si>
+    <t>The Finance Department in the Kelley School of Business at Indiana University Bloomington invites applicants with expertise in finance for tenure-track positions at the rank of Assistant Professor beginning in fall 2027. A doctoral degree (or all but dissertation status) in Finance, Economics, Real Estate, or related area is required. Candidates should be able to demonstrate research excellence. 
+Interested applicants should review position requirements and apply at https://indiana.peopleadmin.com/postings/33953.
+Please note that this application is for candidates who have completed or plan to complete their degree during or after 2026. Candidates who graduated in 2025 or earlier should submit their application using the separate ad for senior hiring titled “Advanced Assistant Professor, Associate Professor, or Professor in Finance.”
+Those desiring further information on these positions may contact the Department Chair, Finance Department, at KSBFIN@iu.edu.
+Applications received by November 20, 2026, will be assured full consideration, but applications will continue to be accepted until the positions are filled.
+Indiana University is an equal opportunity employer and provider of ADA services and prohibits discrimination in hiring. See Indiana University Notice of Non-Discrimination here which includes contact information. https://policies.iu.edu/policies/ua-01-non-discrimination/index.html</t>
+  </si>
+  <si>
+    <t>2026-11-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Institute for Defense Analyses</t>
+  </si>
+  <si>
+    <t>Systems Analyses Center</t>
+  </si>
+  <si>
+    <t>Cost Analysis and Research Division</t>
+  </si>
+  <si>
+    <t>Computation
+Industrial Organization
+Labor
+Health
+Public Finance
+Defense
+National Security
+Applied Econometrics</t>
+  </si>
+  <si>
+    <t>Research Analyst – Economist</t>
+  </si>
+  <si>
+    <t>The Institute for Defense Analyses (IDA) is an independent, non-profit, federally funded research and development center that provides objective analyses to the Department of War and other federal government agencies. Economists at IDA support senior defense leaders by applying economic theory and analytic methods to issues of National Security policy and resource management. As needed, we apply proven tools to new problems and data, develop new models, and generate new theory.
+Qualifications:
+Ph.D. in Economics or related discipline
+Demonstrated research excellence and a strong interest in applied research
+Demonstrated superior skills in quantitative, econometric, statistical, or computational methods
+US Citizenship is required
+Ability to obtain and maintain a security clearance is required.
+We will consider job market candidates preparing to graduate, recent graduates, and mid-career individuals.
+Application Process
+Interested candidates must follow a 2-step process and apply on-line to Both of the following:
+1) Apply here by uploading a CV and cover letter
+ https://phh.tbe.taleo.net/phh01/ats/careers/v2/applyRequisition?org=INSTITUTEDA&amp;cws=39&amp;rid=3748
+And
+2) Submit a CV, three letters of recommendation or three professional phone references, unofficial transcripts, and your job market paper (or equivalent items) with your application to JOE, https://www.aeaweb.org/joe/listing.php?JOE_ID=2023-02_111476053
+We will be conducting first-round interviews virtually.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia Alexandria</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>Institute of Economics, Academia Sinica (IEAS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Research Fellow/ Associate Research Fellow/ Research Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of Economics, Academia Sinica in Taiwan is seeking to fill several vacancies for Assistant Research Fellow/ Associate Research Fellow/ Research Fellow (equivalent to Assistant Professor/ Associate Professor/ Professor), starting Summer 2027. 
+Academia Sinica is a preeminent academic research institution in Taiwan. The Institute of Economics offers great research facilities and support to encourage publications in leading economic journals. Its faculty members enjoy complete academic freedom and have no teaching obligation. For more information, please visit https://www.econ.sinica.edu.tw/.
+We will conduct preliminary interviews online. Please submit completed application package by December 1, 2026. The applicant should demonstrate evidence of research promise and obtain a Ph.D. degree by August 2027.
+Contact: Ms. Hanpei Tseng, Institute of Economics, Academia Sinica 
+Email: searchcommit@econ.sinica.edu.tw
+Application Instructions
+A complete application package must include: 1) a cover letter, 2) curriculum vitae, 3) job market paper, and 4) three recommendation letters.
+</t>
+  </si>
+  <si>
+    <t>TAIWAN Taipei</t>
+  </si>
+  <si>
+    <t>2026-12-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Iowa State University</t>
+  </si>
+  <si>
+    <t>Economics Of Agriculture Processing And Contracts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adjunct Assistant Professor </t>
+  </si>
+  <si>
+    <t>The Department of Economics seeks to hire a non-tenure-track Adjunct Assistant Professor in Agricultural Economics with interests in the economics of agricultural processing and agricultural contracts. The approximate division of responsibilities for this position is 15% research, 25% teaching (equivalent to 2 classes per year), 55% extension and outreach, and 5% institutional service. The appointment term is three years, renewable upon satisfactory performance. The individual in this position is expected to develop a nationally recognized research and outreach program in the economics surrounding agricultural processing, including contract design and industrial organization.
+Required: Ph.D. in Economics, Agricultural Economics or related field. To guarantee full consideration, applications should be received by November 1, 2026. For the full job description and link to the online application, go to https://apptrkr.com/9822729</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Ames</t>
+  </si>
+  <si>
+    <t>Q1 - Agriculture
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>Japan Fair Trade Commission</t>
+  </si>
+  <si>
+    <t>microeconomics
+industrial organization
+econometrics
+applied statistics
+competition
+antitrust
+Japan
+economist
+anti-monopoly act</t>
+  </si>
+  <si>
+    <t>Government Official</t>
+  </si>
+  <si>
+    <t>Qualification requirements
+(1) Having research experience regarding economics (theory or practice) at universities or other research institutions (having knowledge of applied microeconomics (industrial organization, labor, environmental, public, or development economics), econometrics and/or applied statistics (including data science) is desirable.), 
+or
+(2) Having experience in survey, research, and data analysis on the economy and/or industry in private corporations including think-tanks and consulting firms (including data scientists). 
+Treatment differs depending on whether having Ph.D. or not. 
+Occupation
+As a deputy director or assistant director, to perform quantitative and/or qualitative economic analysis for the JFTC’s law enforcement, fact-finding survey, and ex-post evaluation. 
+Selection process
+Candidates must submit the following documents by email. 
+1. Curriculum vitae
+2. Composition stating the reason for the application and the achievement of study or research in university 
+3. List of research achievements
+4. Summary of research papers
+Selection will be conducted by document screening and interview. Only candidates who have passed the document screening will be announced by the JFTC and will take an interview. 
+Other conditions
+1–2 years (Extensions beyond the initial term are negotiable upon request.) 
+Candidates must have Japanese nationality. 
+For more details, please refer to the link below. 
+https://www.jftc.go.jp/soshiki/recruit/specialty.html</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Minato-ku</t>
+  </si>
+  <si>
+    <t>L4 - Antitrust Issues and Policies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johns Hopkins University </t>
+  </si>
+  <si>
+    <t>Krieger School of Arts &amp; Sciences</t>
+  </si>
+  <si>
+    <t>SNF Agora Institute</t>
+  </si>
+  <si>
+    <t>Interdisciplinary
+Democracy</t>
+  </si>
+  <si>
+    <t>SNF Agora Academy Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t>The SNF Agora Institute at Johns Hopkins University is an academic and public forum dedicated to strengthening global democracy through civic engagement and informed, inclusive dialogue.
+The postdoctoral program is a one-year program, starting July 01, 2027 with possible opportunity for extension, intended to support recent doctoral degree recipients whose scholarship engages with questions and topics directly related to the institute’s mission. The SNF Agora Academy seeks two fellows who would engage actively with and benefit from a multidisciplinary scholarly community that enables them to extend their research and public engagement in new directions, with the active mentorship of SNF Agora Institute faculty. 
+The fellows will carry out their own research, participate in seminars, and be full members of the intellectual community. As part of their commitment to the institute, they are expected to participate actively in a research/practice project of the institute, reside in the Baltimore-DC area, mentor PhD students and predoctoral fellows, and regularly engage in institute activities in-person, including weekly Tuesday and Thursday seminars.  The fellowship includes an annual stipend of $70,000 and modest support for relocation and research related expenses.</t>
+  </si>
+  <si>
+    <t>70000 (with modest support for relocation and research expenses)</t>
+  </si>
+  <si>
+    <t>UNITED STATES Maryland Baltimore</t>
+  </si>
+  <si>
+    <t>2026-11-05 00:00:00</t>
+  </si>
+  <si>
+    <t>Johns Hopkins University</t>
+  </si>
+  <si>
+    <t>Krieger School of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>political theory, political science. intellectual pluralism</t>
+  </si>
+  <si>
+    <t>Executive Director</t>
+  </si>
+  <si>
+    <t>The Graduate Student Intellectual Diversity Initiative (GSIDI) seeks an executive director to oversee operations of this innovative program that promotes intellectual pluralism in higher education. GSIDI is co-sponsored by Johns Hopkins University and the American Enterprise Institute. The aim of the initiative is to help broaden intellectual diversity on college and university campuses by addressing the pipelines that ultimately produce future university faculty. GSIDI seeks to advance this mission by identifying and assisting prospective graduate students who are dedicated to pluralistic inquiry, especially those interested in questions, hypotheses or approaches that may be labeled conservative, moderate or heterodox liberal. 
+Currently focused on political science and political theory, GSIDI plans to expand into other disciplines beginning Spring 2027. The executive director will hold a joint affiliation with the Krieger School of Arts &amp; Sciences and the School of Government and Policy.
+Key responsibilities include helping shape GSIDI’s long-term vision, overseeing program growth, managing operations, communicating with faculty mentors, coordinating outreach and events, maintaining mailing lists, and supporting student mentorship. The role also involves developing partnerships with universities and organizations, conducting related research or public writing, and potentially helping secure philanthropic support. Read the full job description at apply.interfolio.com/191275</t>
+  </si>
+  <si>
+    <t>$100,000 - $125,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia District of Columbia</t>
+  </si>
+  <si>
+    <t>2026-10-15 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krieger School of Arts and Sciences </t>
+  </si>
+  <si>
+    <t>Economy and Society
+Political Economy
+Moral and Political Economy</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowship in Moral and Political Economy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Center for Economy and Society, a division of the SNF Agora Institute at Johns Hopkins University, invites applications for two or more postdoctoral fellowships in Moral and Political Economy. Applications are encouraged from scholars working on cross-disciplinary topics related to moral and political economy, who anticipate having a Ph.D. in hand prior to the anticipated start date of July 1, 2027. Current faculty and postdocs have PhDs in the fields of Economics, History, Political Science, Public Policy, and Sociology. Fellows will be appointed for a three-year term and are expected to teach two sections or seminars in the first year, and up to three sections or seminars in both the second and third years, in addition to advising senior thesis students in the major. During the academic year, fellows are expected to remain in residence in the Baltimore-Washington region, and to participate actively in the intellectual community of CES. Please submit a statement of purpose outlining your research interests and teaching experience (up to 1,500 words), a CV, an article-length writing sample, and three letters of recommendation online via Interfolio at https://apply.interfolio.com/192384 Review of applications will begin on November 7th, 2026.  </t>
+  </si>
+  <si>
+    <t>$70,000</t>
+  </si>
+  <si>
+    <t>B0 - General
+A - General Economics and Teaching
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+I - Health, Education, and Welfare
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>Joint Commission</t>
+  </si>
+  <si>
+    <t>Research Center</t>
+  </si>
+  <si>
+    <t>Healthcare Research Scientist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Summary:
+Joint Commission seeks a Healthcare Research Scientist with deep expertise in causal inference and healthcare data analytics to advance our enterprise-wide research and improvement agenda. The ideal candidate will have demonstrated success in applying rigorous statistical methods to observational data, including electronic health records (EHRs) and administrative claims, to generate actionable insights that support health system improvement, quality improvement strategy, and public accountability. This individual must be adept at managing research partnerships and ensuring that externally communicated findings align with the Joint Commission’s strategic goals and mission. The role involves collaboration across Joint Commissions certification, accreditation, and performance measurement programs and helps extend the organization's analytic capabilities in ways that promote quality in healthcare delivery.
+Required Qualifications:
+PhD or equivalent in economics, health services research, epidemiology, biostatistics, public policy, or a related quantitative field.
+Doctoral-level experience applying causal inference methods to real-world healthcare data, especially Medicare or Medicaid claims preferred
+Peer-reviewed publication record in areas such as healthcare economics, outcomes, delivery, policy, quality and safety. 
+Ability to independently code, execute, and troubleshoot statistical analyses in R, Stata, or Python.
+</t>
+  </si>
+  <si>
+    <t>Min:$99,000   Max:$134,000</t>
+  </si>
+  <si>
+    <t>Keystone</t>
+  </si>
+  <si>
+    <t>K.Econ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Industrial Organization
+Competition Economics 
+Health Economics 
+Econometrics 
+Financial Economics 
+Structural Modeling 
+Game Theory 
+Micro Theory 
+Platform Economics'
+Network Economics
+Intellectual Property
+Behavioral Economics 
+Applied Economics 
+Experimental Economics
+Asset Pricing
+Valuation </t>
+  </si>
+  <si>
+    <t>Full Time Economist 2027</t>
+  </si>
+  <si>
+    <t>Keystone is a premier strategy and economics consulting firm solving the most complex challenges of competition, strategy, and intellectual property for leading technology firms and global brands. We work at the forefront of influential technology cases changing consumer behavior and regulation laws and impacting society on a global scale. Keystone brings an interdisciplinary approach, leveraging the intersection of economics, technology, and business strategy to deliver transformative ideas.  
+As an Economist at Keystone, you will leverage complex data sets to deliver actionable advice and creative solutions to our clients. You will use traditional and innovative economic frameworks to craft compelling arguments where the stakes are high. You will learn sophisticated modeling approaches and econometric techniques that enable you to draw conclusions from large data sets. Your project management skills will be on display as you lead a diverse range of cases across a variety of clients and industries. 
+At Keystone you will work on big ideas with Fortune 100 tech clients, grow your professional network, and gain relationships that last a lifetime. Partner with leading academic experts from Stanford, Harvard, MIT, Wharton, and other top universities on some of the most interesting problems in modern society. You will be one of the few people to work on exclusive, enormous data sets available to companies today. Working alongside talented colleagues, you’ll learn to take on challenges before you have the resources to complete them and how to marshal the resources necessary to succeed.
+Qualifications 
+Economists at Keystone have a diverse mix of academic backgrounds and professional experience. We hire directly out of PhD programs, as well as from a variety of employers from both the public and private sectors. Regardless of level, economists at Keystone will typically have: 
+Ph.D. in Economics from a leading global institution 
+Relevant professional experience, preferably in the consulting, finance, or technology industries
+Experience working with large data sets 
+Experience working with at least one major statistical package 
+Intellectually curious and quick to learn with a passion for excellence 
+Desire to work in a fast-paced, self-directed entrepreneurial environment 
+Analytical skills with a keen understanding of financial and operational levers 
+Ability to manage multiple complex work streams and work across organizational boundaries 
+Strong written and oral communication skills  
+Team player who can collaborate with multiple functional areas 
+At Keystone we believe diversity matters. At every level of our firm, we seek to advance and promote diversity, foster an inclusive culture, and ensure our colleagues have a deep sense of respect and belonging. If you are interested in growing your career with colleagues from varied backgrounds and cultures, consider Keystone.</t>
+  </si>
+  <si>
+    <t>US Salary Range: $240,000-$245,000 + target bonus and benefits. UK Salary Range: £115,000-£127,000 + target bonus and benefits.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston
+UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES Washington Seattle
+UNITED STATES District of Columbia Washington
+UNITED KINGDOM Greater London London</t>
+  </si>
+  <si>
+    <t>L2 - Firm Objectives, Organization, and Behavior
+L1 - Market Structure, Firm Strategy, and Market Performance
+C7 - Game Theory and Bargaining Theory
+G4 - Behavioral Finance
+D4 - Market Structure, Pricing, and Design
+D9 - Micro-Based Behavioral Economics
+C1 - Econometric and Statistical Methods and Methodology:  General
+C5 - Econometric Modeling
+L0 - General</t>
+  </si>
+  <si>
+    <t>Kiel Institute for the World Economy</t>
+  </si>
+  <si>
+    <t>International Economics
+International Trade
+International Finance
+Macroeconomics
+Geoeconomics
+Security</t>
+  </si>
+  <si>
+    <t>S-Professorship for International Economics (W3)</t>
+  </si>
+  <si>
+    <t>The School of Business and Economics invites applications for an S-Professorship for ‘International Economics’ (W3) to be filled by 1 October 2027.
+The professorship is a joint appointment by Humboldt-Universität zu Berlin and the Kiel Institute for the World Economy. The professorship involves leading a research group at the Kiel Institute's Berlin Research Hub. The professorship is intended to represent the field of international economics at Humboldt-Universität zu Berlin (including the Berlin School of Economics) and at the Kiel Institute (including leadership of a research group).
+We are looking for an economist with a proven track-record and publications in leading international journals, as well as an excellent international research network. The successful candidate should conduct policy-relevant and cutting-edge empirical or theoretical research with a strong focus on international economics broadly defined, including fields such as international trade, international finance, macroeconomics, geoeconomics and security. The candidate should become a faculty member of the Berlin School of Economics. Ideally, the candidate has interest and experience in leading a research group and translating research into policy advice, as well as experience in acquiring third-party funding. In teaching, the appointee will contribute 2 LVS to one of the faculty’s study programs.
+The applicants must meet the legal requirements for professorial appointments in accordance with § 100 of the `Berliner Hochschulgesetz`.
+Humboldt-Universität and the Kiel Institute are seeking to increase the proportion of women in research and teaching, and specifically encourage qualified female scholars to apply. Researchers from abroad are welcome to apply. Severely disabled applicants with equivalent qualifications will be given preferential consideration. People with an immigration history are specifically encouraged to apply.
+Your path to the HU and the Kiel Institute:
+Please send your application by October 15th, referencing the job ID PR/006/26, to: Humboldt-Universität zu Berlin, Wirtschaftswissenschaftliche Fakultät, Dekan Prof. Dr. Daniel Klapper, Unter den Linden 6, 10099 Berlin, or preferably in electronic form as a single PDF file to: dekanat.wiwi@hu-berlin.de. Since we will not return your documents, please submit copies in the application only.
+Applications should include 
+(1) a cover letter,
+(2) a CV,
+(3) a teaching concept including a summary of teaching experience (max. 3 pages),
+(4) a research concept describing the candidate's current research program and proposed research (max. 3 pages),
+(5) up to 3 selected publications and working papers, including short explanations why these were selected,
+(6) a statement (max. 1 page) identifying previous and future contributions to equity, diversity and inclusion, and the candidate’s ability to work in culturally diverse groups, and
+(7) copies of certificates.
+For additional information, please contact the Dean of the School of Business and Economics, Professor Dr. Daniel Klapper (daniel.klapper@hu-berlin.de) or the Research Coordinator of the Kiel Institute, Professor Dr. Sonja Peterson (sonja.peterson@kielinstitut.de).
+Information pursuant to Art. 12, 13 DSGVO on the processing of personal data at Humboldt-Universität zu Berlin within the framework of job advertisements can be found on our website: https://hu.berlin/DSGVO.
+Please visit our website (https://www.hu-berlin.de/universitaet/arbeiten-an-der-hu/stellenangebote), which gives you access to the legally binding German version.</t>
+  </si>
+  <si>
+    <t>GERMANY Berlin</t>
+  </si>
+  <si>
+    <t>F0 - General</t>
+  </si>
+  <si>
+    <t>Korea Institute of Local Finance</t>
+  </si>
+  <si>
+    <t>Public Finance
+Regional Economics
+State and Local Government</t>
+  </si>
+  <si>
+    <t>Associate Research Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korea Institute of Local Finance」 Job Openings for 2026-2027 
+  The Korea Institute of Local Finance (KILF), located in Seoul, South Korea, invites applications for policy research positions in economics. 
+  Established in 2012, KILF is a leading public research institute specializing in local public finance and regional policy. The Institute is funded by Korea's 243 local governments and works closely with the Ministry of the Interior and Safety. KILF conducts policy-oriented research on local taxation, local public finance, intergovernmental fiscal relations, fiscal decentralization, and regional development.
+  As part of a major expansion of its research capacity, KILF seeks qualified candidates with research interests in public finance, local taxation, regional and urban economics, and state and local public finance. However, candidates in all fields of economics are encouraged to apply. 
+  Applicants must have completed a Ph.D. in economics by the time of appointment. Successful candidates are expected to conduct high-quality, policy-relevant research, contribute to KILF's research agenda, and work effectively in a collaborative research environment. 
+Applicants Requirements: 
+  Korean citizenship 
+  Ph.D. degree in economics </t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-12-04 00:00:00</t>
   </si>
   <si>
     <t>Lafayette College</t>
   </si>
   <si>
     <t xml:space="preserve">Finance
 Financial Economics
 Financial modeling 
 FinTech
 </t>
   </si>
   <si>
-    <t>Assistant Professor</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
+    <t>The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
 Located in the Lehigh Valley in eastern Pennsylvania, 70 miles from both New York City and Philadelphia, Lafayette College is a small, private, undergraduate-only liberal arts and engineering institution with significant resources to support faculty members in their teaching and scholarship. The Economics Department is comprised of 18 faculty members who are not only dedicated to teaching excellence, but are also accomplished and engaged scholars in their fields. The College is committed to fostering a learning community grounded in mutual respect, collaboration, and intellectual engagement. In keeping with its mission, Lafayette provides an educational environment that promotes critical inquiry, personal growth, and responsible citizenship. All members of the College community share in the responsibility for creating, maintaining, and developing a learning environment in which difference is valued, equity is sought, and inclusiveness is practiced. Lafayette is an equal opportunity employer and welcomes applicants from diverse backgrounds and experiences.
-Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2027, and will conduct first-round interviews remotely.
+Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2026, and will conduct first-round interviews remotely.
 Questions about the position should be directed to Prof. David Stifel, Search Committee Chair, at stifeld@lafayette.edu. All qualified candidates are encouraged to apply.
-Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.
-</t>
+Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.</t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Easton</t>
   </si>
   <si>
     <t>G0 - General
 G1 - General Financial Markets
 G2 - Financial Institutions and Services
 G3 - Corporate Finance and Governance</t>
   </si>
   <si>
     <t>2026-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Lewis &amp; Clark College</t>
+  </si>
+  <si>
+    <t>Data Science
+Interdisciplinary
+Education
+Environment
+Entrepreneurship
+Health
+Law and public policy</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Data Science</t>
+  </si>
+  <si>
+    <t>We invite applications for a tenure-track assistant professor position in our new, interdisciplinary Data Science major.  A Ph.D. or terminal degree is required at the time of appointment in Fall 2027. We seek a quantitative scholar with expertise in applying data science to substantive questions in one or more areas aligned with Lewis &amp; Clark’s strategic priorities, including education, the environment, entrepreneurship, health, and law and public policy. The successful candidate will be prepared to teach introductory and intermediate data science courses, an advanced statistical modeling and inference course, and data-intensive coursework in their area of expertise. Previous experience teaching these courses is desirable.
+For full position details and to apply, see: https://lewisandclark.wd5.myworkdayjobs.com/en-US/Faculty/details/Assistant-Professor-of-Data-Science_R-005020</t>
+  </si>
+  <si>
+    <t>UNITED STATES Oregon Portland</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>London School of Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor
+Finance
+Tenure track</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applications are invited from outstanding candidates for one or more career-track Assistant Professor in Finance positions.
+You will carry out research and teach at the undergraduate and postgraduate level.
+Candidates should have a completed PhD, or be close to obtaining a PhD, in finance or economics by the position start date. In addition, candidates should possess expertise and research interests in finance and demonstrate a clear, well developed, and viable strategy for future outstanding research that has the potential to result in world-leading publications. You will also be able to demonstrate excellent written and oral communication skills, including an ability to place your specialised work within a broader social science context. The ability to teach finance at both the undergraduate and postgraduate level is essential. 
+For near post-doctoral candidates, or candidates with limited post-doctoral experience, you will be able to demonstrate a developing record of research with potential for publication in leading peer-reviewed journals in finance.
+For post-doctoral candidates, you will be able to demonstrate a track record or trajectory of internationally excellent publications.
+The other criteria that will be used when shortlisting for this position can be found on the person specification, which is attached to this vacancy on the LSE’s online recruitment system.
+In addition to a competitive salary the benefits that come with this job include an occupational pension scheme, a research grants policy with personal reward options, generous research leave (sabbatical) entitlement, a collegial faculty environment and excellent support, training and development opportunities. 
+For further information about the post, please see the how to apply document, job description and the person specification.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salary is competitive with Departments at our peer institutions worldwide. </t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets</t>
+  </si>
+  <si>
+    <t>2026-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Louisiana State University</t>
+  </si>
+  <si>
+    <t>E. J. Ourso College of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applied Microeconomics, Health, Labor, Public, Law and Economics, Industrial Economics, Energy, Environmental Economics </t>
+  </si>
+  <si>
+    <t>The Department of Economics (https://www.lsu.edu/business/economics/) invites applications for a tenure-track position in applied microeconomics at the Assistant Professor rank to begin in Fall 2027 (50% teaching, 40% research, 10% service). Applicants should have strong research skills and expertise in one of the fields listed in the JEL classifications above. 
+The position is open to candidates with a PhD in Economics or a related field. We will consider ABD candidates, but they must receive their PhD by August 2027.   Senior applicants must have a strong research record, and junior candidates must show promise in developing a solid research agenda.  
+Applicants should submit a cover letter, CV, job market paper, copies of selected research papers, and graduate transcripts. Applicants should also arrange for three recommendation letters to be submitted.
+The Department has a strong research orientation and offers B.A., B.S., M.S., and Ph.D. degrees in Economics.  
+Background Check - An offer of employment is contingent on a satisfactory pre-employment background check and RS:17 Screening.
+Benefits - LSU offers outstanding benefits to eligible employees and their dependents including health, life, dental, and vision insurance; flexible spending accounts; retirement options; various leave options; paid holidays; wellness benefits; tuition exemption for qualified positions; training and development opportunities; employee discounts; and more!  
+LSU is an Equal Opportunity Employer.
+All candidates must have valid U.S. work authorization at the time of hire and maintain that valid work authorization throughout employment. Changes in laws, regulations, or government policies may impact the university’s ability to employ individuals in certain positions. 
+For questions about this position or the associated salary range, please contact: mocan@lsu.edu
+Application Requirements:
+	Cover Letter 
+        CV 
+	Job Market Paper
+	Research Papers
+	Letters of Recommendation
+Application deadline: 11/24/2026</t>
+  </si>
+  <si>
+    <t>competitive</t>
+  </si>
+  <si>
+    <t>UNITED STATES Louisiana Baton Rouge</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+Q4 - Energy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-11-24 00:00:00</t>
+  </si>
+  <si>
+    <t>Louisiana State University, New Orleans</t>
+  </si>
+  <si>
+    <t>Economics and Finance</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Economics and Finance
+The Department of Accounting, Economics, and Finance at Louisiana State University New Orleans invites applications for a tenure-track Assistant Professor position in Economics and Finance to begin work in August 2027. 
+ This position is a great opportunity to join a department with a long and strong history of serving the economics profession's needs in New Orleans and beyond. 
+ The Department offers the BS and MS in Finance as well as a PhD in Financial Economics. 
+We have successfully placed more than 150 PhD graduates into universities across the United States and the world, as well as many into industry. These graduates have been very successful in publishing and thus gaining tenure at their respective universities. 
+Responsibilities 
+ Teach four Finance classes per 9-month academic year (2-2 load) at the undergraduate and graduate levels. Our greatest need is to teach courses in International Finance, including a PhD Seminar and a PhD Seminar in Econometrics, so a strong preference will be given to applicants with those competencies and with demonstrated teaching skills. 
+ Publish research suitable for acceptance in leading finance journals. 
+To apply, visit: https://apptrkr.com/9790148</t>
+  </si>
+  <si>
+    <t>UNITED STATES California New Orleans</t>
+  </si>
+  <si>
+    <t>Lycoming College</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Lycoming College invites applications for a two-year Visiting Assistant Professor of Economics (with the possibility of renewal for a third year) to begin July 1, 2027.
+The successful candidate will teach Principles of Microeconomics, Intermediate Microeconomics, and a range of upper-level courses relating to their areas of interest and expertise.  Preference will be given to those with ability to teach Money and Banking, Environmental Economics, and Financial Economics.  However, other specialties will be considered.  A standard teaching load will be 3/3 with expectations of a continuing research agenda that informs their teaching and modest service to the College.
+Applicants should demonstrate an interest in working in a liberal arts setting, excellence in teaching undergraduate students, and experience working with students from diverse backgrounds. PhD or ABD required. 
+Required documents: (1) cover letter, (2) CV, (3) teaching philosophy, (4) evidence of teaching effectiveness, (5) an example of recent research, and (6) two letters of recommendation.  Priority consideration will be provided to all who apply by December 15, 2026, and the position will be open until filled.  Contact the Chair of the Economics Department, Michael Kurtz (kurtz@lycoming.edu) with questions about the position. 
+Who we are:
+Founded in 1812, Lycoming College is one of the nation’s oldest and most respected liberal arts colleges. Today, our community of 1,200 active learners from 26 states and territories and 13 countries comprises a student body that is 31 percent domestic students of the global majority or international, all of whom work with our renowned scholars to craft customized combinations of market-driven majors, minors and concentrations across our 52+ academic programs. Students compete in 20 NCAA Division III sports, participate in faculty-driven research, thrive in a robust program of internship experiences, and study abroad in more than two dozen countries. Lycoming College has one of the highest endowment-per-student ratios in the country. The institution is a member of the Annapolis Group of Liberal Arts Colleges and is recognized by U.S. News as a top 100 National Liberal Arts College and the No. 21 Best Value School. Lycoming College is dedicated to providing a high-quality liberal arts and sciences education for all students. Learn more at https://www.lycoming.edu.
+The College proudly celebrates and values the principles of inclusive excellence. In its 2021 Strategic Plan, Lycoming College committed to recruiting more faculty and staff from historically underrepresented groups. The community works to foster an inclusive campus community and to support the success of all faculty, staff and students. The College recognizes that a community formed of a wide range of backgrounds and experiences benefits all its members and serves to advance Lycoming’s goal of preparing graduates to become ethical, informed, and engaged individuals.
+Lycoming College is an equal opportunity employer.  </t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Williamsport</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
+    <t>Macalester College</t>
+  </si>
+  <si>
+    <t>Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Tenure Track</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Macalester College invites applications for a full-time tenure track position at the Assistant Professor level to begin in the 2027-28 academic year. We seek candidates with teaching and research interests in Behavioral Economics. Macalester College values a strong commitment to research, a promise of successful scholarly engagement, and dedication to teaching excellence in a liberal arts environment. A Ph.D. degree is expected by August 2027.
+Macalester provides an attractive environment for economists. We offer a vibrant, engaged and collegial environment in the heart of the Twin Cities. We currently offer the largest single major on campus, and have a track record of exceptional undergraduate research collaboration. Macalester faculty teach five semester course sections per year (typically two to three distinct courses), supervise honors theses, maintain an active scholarly agenda, and engage in departmental activities. During their first year, new faculty teach four courses and attend a weekly new faculty development seminar. For more information, see the full job announcement on the Macalester Provost’s webpage.
+For full consideration, please submit the following materials to Academic Jobs Online by November 13, 2026  (https://academicjobsonline.org/ajo/jobs/32416).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Saint Paul</t>
+  </si>
+  <si>
+    <t>D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>2026-08-13 00:00:00</t>
   </si>
   <si>
     <t>Mansueto Institute for Urban Innovation at the University of Chicago</t>
   </si>
   <si>
     <t>urban studies
 sociology
 political science
 economics
 data science
 urban fellowship
 cities
 University of Chicago
 urban development</t>
   </si>
   <si>
     <t>Postdoctoral Fellowship</t>
   </si>
   <si>
     <t xml:space="preserve">The Mansueto Institute for Urban Innovation invites applications for Postdoctoral Fellowship appointments for the 2027-28 academic year. We welcome individuals from a variety of disciplines who are interested in building a scholarly understanding of cities.
 The fellowship provides exceptional emergent scholars with a unique nurturing environment that includes advanced technical training, a platform for interdisciplinary research, mentoring by senior faculty, and a community of people working on issues impacting cities from a diversity of areas and perspectives.
 Postdoctoral fellows come to us with a variety of backgrounds, including traditional social science disciplines such as but not limited to economics, political science, and sociology, as well as allied disciplines such as public policy and data science.
 Institute Postdoctoral Fellowships are full-time appointments, typically for a maximum of two years with annual extensions by common agreement. Positions are structured between the Mansueto Institute and one of the University of Chicago’s Departments or Schools.
 Institute fellows will enjoy:
 	The freedom to pursue their own original research and projects 
 	A discretionary budget for research expenses and relocation costs 
 	Interdisciplinary career development, mentorship, and support
 	Full access to the university’s scholarly community and resources
 Deadline: December 6, 2026, at 5:00 pm CST.
 </t>
   </si>
   <si>
     <t>Annual salary of $70,000 per year with benefits, less any deductions required by federal, state, or University of Chicago regulations.</t>
   </si>
   <si>
-    <t>UNITED STATES Illinois Chicago</t>
-[...2 lines deleted...]
-    <t>2026-12-06 00:00:00</t>
+    <t xml:space="preserve">Marist University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Assistant Professor of Economics
+We are seeking faculty members able to teach undergraduate and graduate courses in economics, quantitative reasoning, and related subjects. Marist faculty are expected to maintain a robust program of disciplinary research resulting in peer-reviewed publications. They also participate in the life of the School and its activities, including involvement in committee work, student advising and support, and community outreach activities. The School of Management will accept applications immediately for the position of Assistant Professor for the fall 2027 semester.
+We welcome candidates who will place a strong emphasis on quality teaching in a small classroom setting. Our typical class size is fewer than 25 students. The expected course load for our faculty is 21 credits, typically distributed as a 3:4 course load. Applicants should have an active research agenda that leads to high-quality peer reviewed publications and presentations.
+For more information and to apply: https://careers.marist.edu/en-us/job/494035/assistant-professor-of-economics
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	 $85,000 - $95,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES New York Poughkeepsie </t>
+  </si>
+  <si>
+    <t>2027-02-20 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Massachusetts Institute of Technology </t>
+  </si>
+  <si>
+    <t>Assistant Professor
+Assistant
+Professor
+Economics
+Graduate Program
+Tenure Track
+Phd</t>
+  </si>
+  <si>
+    <t>Assistant or Untenured Associate Professor – Tenure Track</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the Massachusetts Institute of Technology (MIT) in Cambridge, Massachusetts has tenure-track faculty openings at the assistant and untenured associate level, beginning July 1, 2027, or as soon thereafter as possible. No Economics field constraints. A PhD in Economics or a closely related field is required by the start of employment, and with strong recommendations from graduate school faculty and established potential in research and teaching.
+Faculty responsibilities include teaching courses in Economics and related topics (1 subject per term the first year and 1.25 subjects per term thereafter); departmental committee work; and research in Economics and related topics. Applications must be received by November 6, 2026. Virtual interviews will take place the week of December 14, 2026.
+MIT is an equal opportunity employer. We value diversity and strongly encourage applications from individuals from all identities and backgrounds. All qualified applicants will receive equitable consideration for employment based on their experience and qualifications, and will not be discriminated against on the basis of race, color, sex, sexual orientation, gender identity, pregnancy, religion, disability, age, genetic information, veteran status, or national or ethnic origin. Employment is contingent upon the completion of a satisfactory background check, including verifying any finding of misconduct (or pending investigation) from prior employers.
+The pay offered to a selected candidate during hiring will be based on factors such as (but not limited to) the scope and responsibilities of the position, the candidate's work experience and education/training, internal peer equity, and applicable legal requirements. This pay range represents base pay only and does not include any other benefits or compensation.
+Assistant: $230,000 - $254,000
+Associate without tenure: $257,000 - $297,000
+Please submit your CV, job market paper, and three letters of recommendation. Applications will not be accepted after the deadline. Letters of recommendation must also be received by the November 6th deadline for full consideration.
+Contact:
+econ-gradadmin@mit.edu</t>
+  </si>
+  <si>
+    <t>Assistant: $230,000 - $254,000;  Associate without tenure: $257,000 - $297,000</t>
   </si>
   <si>
     <t>Massachusetts Institute of Technology</t>
+  </si>
+  <si>
+    <t>MIT FutureTech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics of AI
+Industrial Organization
+Labor Economics
+Macroeconomics
+Applied Microeconomics
+</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position
+1-3 full-time Post-Doctoral Associate positions, available starting in 2027 for 1-3 years (one-year positions are only available to applicants who have secured a subsequent appointment as an assistant professor, research scientist, or research economist)
+Employer MIT FutureTech (futuretech.mit.edu) at:
+MIT Sloan School of Management’s Initiative on the Digital Economy (IDE) and
+MIT Computer Science and Artificial Intelligence Lab (CSAIL)
+Location
+Cambridge, Massachusetts, USA
+Job Description
+Dr. Neil Thompson, Director of MIT FutureTech, seeks to hire up to three Postdoctoral Associates, with a preference for candidates whose research connects to at least one of the following areas:
+(i)	AI progress and timelines
+Rapid advances in AI capabilities have raised both excitement and uncertainty about the pace of future progress. Projections of when specific milestones (e.g., human level performance on complex tasks, widespread deployment of autonomous systems) will be reached differ significantly across researchers, research fields, and industry. This project area seeks to rigorously characterize historical and current trends in AI development and to model plausible future trajectories. Relevant work might include: quantitative measurement of scaling laws and other empirical regularities in algorithmic improvement; analysis of hardware, energy, data, and talent constraints that could accelerate or limit progress; economic, regulatory, and geopolitical factors shaping investment and research concentration; scenario modeling of short-, medium, and long term capability benchmarks; and assessment of feedback loops between AI deployment and further innovation. Insights generated should help clarify realistic timelines, identify key uncertainties, and inform strategic decisions by firms, governments, and society at large regarding preparedness and governance of advanced AI systems. Examples of previous work from the lab in this area include: Algorithmic Progress; Last Mile.
+(ii)	The Effect of AI on Science 
+AI has driven advancements in many scientific fields, such as drug discovery, materials science, protein folding, or weather prediction. It is also well known that scientific progress is a key engine for economic growth. This project focuses on understanding the impact of AI on science and the resulting economic consequences. Key topics we aim to address include quantifying the impact of AI on scientific progress and economic growth, the extent to which AI will augment and/or change the R&amp;D production function, and the implications of AI-driven R&amp;D for researchers, firms, and policy. Examples of previous work from the lab in this area include: Influence of Industry; AI-augmented R&amp;D.
+(iii)	Future of Work and the Labor Market Effects of AI and ICT
+What are the (global) labor market implications of new technologies, such as AI and ICT? Do workers within firms benefit from IT improvements and the adoption of AI? If so, which workers specifically benefit, and which are adversely affected through slower wage growth or job displacement? How quickly will jobs be replaced or augmented by AI? Are workers (or individual tasks) complements or substitutes to AI and ICT? Furthermore, how does overall labor demand change in response to advancements in AI? We aim to address these and related questions by leveraging detailed firm-worker-level data from administrative sources (e.g., census data), publicly available task-level data (e.g., ONET), and self-collected surveys. By studying these dynamics, our goal is to gain a deeper understanding of the future of work in the context of the rise of new technologies. Examples of previous work from the lab in this area include: Beyond AI Exposure; Expertise; Crashing waves vs. Rising Tides.
+(iv)	The Impact of AI on Industry and Firm Performance 
+AI is widely recognized as having the potential to revolutionize industries and transform firms’ production processes. However, significant gaps remain in our understanding of how AI will affect firm and industry performance both within and across countries. In this project, we aim to develop novel measures of industry exposure to AI and compile data on AI adoption to investigate how AI shapes firm performance, productivity, and market power in national and international contexts. Key questions include identifying the key determinants of AI adoption; how AI affects firms’ market shares and productivity; how these changes influence competition and aggregate productivity; and whether cross-country differences in AI adoption and exposure will narrow or widen existing economic disparities. Examples of the lab’s previous work in this area include: IT and RTS. 
+In addition to researching these issues, the post-doc will be expected to become a team leader, supervising and mentoring younger students. 
+Qualifications
+•	PhD or equivalent in economics or related field
+•	Demonstrated expertise in computing / AI 
+•	Interest in working in an interdisciplinary lab with computer scientists and engineers
+•	Strong data analysis skills, including statistical/econometric training
+•	For some positions, experience working with U.S. census data would be a plus
+•	Knowledge of relevant theoretical models
+•	Proficiency with a modern programming language, e.g., Python, R
+•	Solid English communication skills (verbal and written)
+•	Desire and skill (e.g. organizational abilities) to work in teams
+The post-doc’s primary appointment would be at the MIT Sloan School of Management, and would have a secondary appointment at the MIT Computer Science and Artificial Intelligence Lab.
+Salary
+$73,308 - $90,000 per year, plus benefits.
+To apply  
+Submit the following materials via the AEA platform no later than November 15th:
+(i)	CV
+(ii)	Job market paper (or other sample of previous research)
+(iii)	Three letters of reference 
+(iv)	Cover letter discussing the applicant’s experience and which research projects would be of interest
+Selected candidates will be interviewed via Zoom.
+About MIT FutureTech
+Led by Dr. Neil Thompson, MIT FutureTech is an interdisciplinary group of computer scientists, engineers, and economists who study the foundations of progress in computing and Artificial Intelligence: the trends, implications, opportunities, and risks. FutureTech is one of the largest research groups at MIT. It sits both within the Computer Science and AI Lab and the Sloan School of Management.  A distinctive strength of our lab is access to a large set of rich and unique data sources that allow us to study the economics of AI and computing. We collaborate extensively with major government agencies and industry leaders. Our work is supported by a broad range of partners, including, among many others, Open Philanthropy, the National Science Foundation, Google, Microsoft, Accenture, IBM, Amazon, and Los Alamos National Lab.
+About Dr. Neil Thompson, the Director of MIT FutureTech - futuretech.mit.edu/team/neil-thompson 
+Dr. Thompson is the Director of MIT FutureTech. Before starting FutureTech, Dr. Thompson was a professor of Innovation and Strategy at the MIT Sloan School of Management.  His PhD is in Business &amp; Public Policy from Berkeley.  He also holds Master’s degrees in: Computer Science (Berkeley), Economics (London School of Economics), and Statistics (Berkeley).  Before joining academia, Dr. Thompson was a management consultant with Bain &amp; Company and worked for the Canadian Government and the United Nations.
+About the MIT Initiative on the Digital Economy (IDE) - ide.mit.edu
+The MIT Initiative on the Digital Economy is a team of internationally recognized thought leaders and researchers examining how people and businesses work, interact, and prosper in a time of rapid digital transformation.  It is housed at the MIT Sloan School of Management.
+About the MIT Computer Science and Artificial Intelligence Lab (CSAIL) - www.csail.mit.edu
+CSAIL is one of the world’s top research centers for computer science and artificial intelligence (currently ranked #1).  It has hosted 9 Turing Award winners (the “Nobel Prize of Computing”) and has pioneered many of the technologies that underpin computing.
+</t>
+  </si>
+  <si>
+    <t>$73,308 - $90,000</t>
+  </si>
+  <si>
+    <t>E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J3 - Wages, Compensation, and Labor Costs
+L1 - Market Structure, Firm Strategy, and Market Performance
+D2 - Production and Organizations
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
   </si>
   <si>
     <t>Behavioral Policy Sciences</t>
   </si>
   <si>
     <t xml:space="preserve">Technological Innovation, Entrepreneurship, and Strategic Management </t>
   </si>
   <si>
     <t>We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.</t>
   </si>
   <si>
     <t>Assistant Professor or as Associate Professor without Tenure</t>
   </si>
   <si>
     <t xml:space="preserve">The Massachusetts Institute of Technology (MIT) Sloan School of Management in Cambridge, MA, invites applications for faculty positions in the Technological Innovation, Entrepreneurship, and Strategic Management (TIES) Group, starting July 1, 2027, or as soon thereafter as possible. We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.
 We welcome applications from individuals eligible for appointment as Assistant Professor or as Associate Professor without tenure. Candidates must possess a PhD in Economics, Sociology, Management, or other relevant social science disciplines by the start of employment.
 Responsibilities include:
 	Teaching undergraduate, graduate, and executive-level courses in the field of Innovation,   Entrepreneurship, and Strategy
 	Conducting high-quality research in Innovation, Entrepreneurship, and Strategy
 The MIT Sloan TIES Group values scholarly excellence, doctoral training, and a collegial, multi-disciplinary environment. Faculty collaborate extensively within Sloan, across MIT, and with the broader Cambridge academic community. More about the group here.
 To apply, please submit materials electronically via Interfolio at https://apply.interfolio.com/173721, including:
 	Cover letter describing research and teaching focus
 	Curriculum vitae
 	Three research papers 
 In addition, please arrange for three letters of recommendation to be submitted through the same link.
 The application deadline is October 15, 2026.  
 Interested candidates who are concentrating their search in disciplines (such as Economics) with later deadlines should submit materials (even a preliminary job market paper) by the October deadline.  While the interviews and fly-out process will take place during November and early December, any offer that will be extended will allow candidates to also consider offers from markets that close later in the academic year.
 Applications should be addressed to:
 Professor Scott Stern
 Chair, TIES Search Committee
 MIT is an equal opportunity employer committed to building a diverse intellectual community.
 </t>
   </si>
   <si>
     <t>$225,000 - $254,000</t>
   </si>
   <si>
     <t>O0 - General</t>
   </si>
   <si>
-    <t>2026-10-15 00:00:00</t>
-[...38 lines deleted...]
-    <t>2026-08-25 00:00:00</t>
+    <t>Blueprint Labs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoc
+Education Economics
+Charter Schools
+</t>
+  </si>
+  <si>
+    <t>Postdoctoral Associate, Charter Schools</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIT Blueprint Labs is recruiting a Postdoctoral Associate, Education Programs to help lead the Charter School Research Collaborative. Blueprint uses data and economics to uncover the consequences of policy choices and improve society. Based in the Department of Economics at MIT, Blueprint consists of leading academics, full-time staff members, and graduate researchers.
+The Postdoctoral Associate (Postdoc) works with Josh Angrist and Parag Pathak and Blueprint’s organizational partners to lead the Charter School Research Collaborative. The Collaborative conducts, funds, and offers technical support to groundbreaking research on charter schools in the U.S. 
+Most of the Postdoc’s time is spent conducting sponsored research in partnership with charter schools and school districts. 
+The Postdoc receives a full-time, one-year appointment that is renewable annually. An employment term of at least two years is strongly preferred. Employment is contingent upon the completion of a satisfactory background check.
+The position offers the opportunity to join a research team with a strong publication track record and is likely to lead to several co-authored papers. The experience can help launch the candidate into a successful academic career. Previous Blueprint Postdocs have gone on to tenure-track positions in academia. 
+This job is eligible for visa sponsorship through MIT.
+</t>
+  </si>
+  <si>
+    <t>$71,000 – $90,000</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions
+D0 - General</t>
+  </si>
+  <si>
+    <t>Mathematica, Inc.</t>
+  </si>
+  <si>
+    <t>Education, Employment, Healthcare Evaluation, and Disability Division (EEHED)</t>
+  </si>
+  <si>
+    <t>Health Evaluation and Disability</t>
+  </si>
+  <si>
+    <t>Quantitative Research
+Causal Inference
+Program Evaluation
+Policy Research
+Health Economics
+Health Policy
+Public Health
+Healthcare
+Disability Policy
+Health Services Research
+Applied Econometrics
+Statistical Analysis
+Econometric Analysis
+Study Design
+Observational Studies
+Quasi-Experimental Methods
+Data Science
+Data Analytics
+Biostatistics
+Epidemiology
+Healthcare Claims Data
+Electronic Health Records
+Survey Data
+Medicare
+Medicaid
+Social Security
+Behavioral Health
+Mental Health
+Substance Use
+Federal Health Policy
+State Health Policy
+R
+Python
+Stata
+Artificial Intelligence
+Large Language Models
+Research Communication
+Policy Analysis</t>
+  </si>
+  <si>
+    <t>Quantitative Researcher/Economist - Public Health, Healthcare Evaluation, &amp; Disability</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mathematica is hiring researchers with expertise in quantitative research methods, causal inference, and policy research to conduct studies and support program evaluation in the areas of public health, healthcare, and disability.
+The researchers will support project teams in the planning and execution of rigorous, data-driven research projects for clients such as the Centers for Medicare &amp; Medicaid Services, the Social Security Administration, the Substance Abuse and Mental Health Services Administration, and more, leading health foundations, and numerous state and local agencies and commercial clients.
+Responsibilities and expectations:
+ Collaborate with senior staff in a multidisciplinary environment to apply rigorous quantitative research methods, including study design, causal inference, data management, and statistical and econometric analysis for describing or evaluating programs and policies
+ Draft reports, present findings to policy and professional audiences, and publish in professional journals
+ Help develop proposals for new research projects
+ Contribute to the growth, expertise, and institutional knowledge of other research staff
+Required Qualifications:
+ Ph.D. or equivalent 
+ Strong quantitative analytical skills. Training in causal inference methodologies is strongly preferred.
+ Broad understanding of health policy issues in the United States
+ Experience using health care and public health data sources is strongly preferred.
+</t>
+  </si>
+  <si>
+    <t>$100,000 - $140,000</t>
+  </si>
+  <si>
+    <t>I1 - Health</t>
+  </si>
+  <si>
+    <t>Maynooth University (Ireland)</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics (Macroeconomics)</t>
+  </si>
+  <si>
+    <t>Maynooth University is committed to a strategy in which the primary University goals of excellent research and scholarship and outstanding education are interlinked and equally valued.
+We are seeking an excellent academic to join our staff as Assistant Professor in Macroeconomics. The appointee will have a proven record of teaching and research, appropriate to career stage.
+The successful candidate will be expected to engage in scholarship of substance and generate high quality publications. They will be expected to build a strong research profile that supports the University’s research strategy, including affiliating to University Research Institutes. They will also be expected to make a strong contribution to teaching on the Department’s undergraduate and postgraduate programmes as well as the supervision of Master’s and PhD students.
+Maynooth’s Department of Economics offers an attractive workplace to academics who wish to do their world-class research in an environment where excellence in teaching is valued. The Department is gender balanced, international in membership and outlook, and has a strongly collegiate ethos.
+The Department now wishes to strengthen its research and teaching in Macroeconomics and welcomes applications from suitably qualified applicants.</t>
+  </si>
+  <si>
+    <t>€66,055-€104,600</t>
+  </si>
+  <si>
+    <t>IRELAND Co. Kildare Maynooth</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>McGill University</t>
+  </si>
+  <si>
+    <t>Faculty of Arts</t>
+  </si>
+  <si>
+    <t>Theory</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Theory</t>
+  </si>
+  <si>
+    <t>The Department of Economics at McGill University invites applications for a tenure-track position in Theory. The appointment is expected to be at the rank of Assistant Professor. The position start date is August 1, 2027.
+For more information about the Department of Economics please see: www.mcgill.ca/economics/.  Inquiries may be directed to the Chair of the Department of Economics, Professor Fabian Lange, at fabian.lange@mcgill.ca.
+Candidates should have completed their PhD or be near completion. An applicant’s record of performance must provide evidence of outstanding research potential and the ability/potential to teach effectively at the undergraduate and graduate level, as well as evidence (or intentions) of undergraduate and graduate supervision and of mentoring students with diverse lived experiences.
+Applications must be submitted online at: https://econjobmarket.org/positions/12650. 
+Applications should be received by November 15, 2026, to guarantee full consideration, although applications will continue to be reviewed until the position is filled.
+McGill University is an English-language university where most teaching and research activities are conducted in the English language, thereby requiring English communication both verbally and in writing. However, knowledge of French is an asset. 
+Commitment to Equity and Diversity: See EconJobMarket.</t>
+  </si>
+  <si>
+    <t>CANADA Quebec Montreal</t>
+  </si>
+  <si>
+    <t>Michigan State University</t>
+  </si>
+  <si>
+    <t>Department of Agricultural, Food, and Resource Economics</t>
+  </si>
+  <si>
+    <t>Extension
+Agribusiness
+Lead Michigan's Premier Farm Business Data Center</t>
+  </si>
+  <si>
+    <t>Director of TelFarm Data Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Agricultural, Food, and Resource Economics at Michigan State University seeks a full-time, academic-year Fixed Term Assistant or Associate Professor of Agribusiness Management Economics, with an appointment of 30% teaching, 60% extension, and 10% service. The successful candidate will provide academic and administrative leadership for the MSU Extension Telfarm Data Center, overseeing Telfarm services, staff, and farm business management activities while collaborating closely with Extension educators, AFRE leadership, and the Farm Business Management Team. The faculty member will also deliver high-quality, engaging instruction in agribusiness management, agricultural markets, and finance, with expertise in financial risk management, crop insurance and farm safety-net programs, farm finance, financial markets, farm business analysis, or agricultural land values preferred. Additional responsibilities include collaboration with MSU faculty, Michigan agricultural stakeholders, and service on departmental, college, university, and professional committees. Candidates are expected to hold a Ph.D. in agricultural economics, economics, management, or a related field and demonstrate effective teaching, student and stakeholder engagement, and knowledge of U.S. production agriculture.
+ </t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan East Lansing</t>
+  </si>
+  <si>
+    <t>Q1 - Agriculture</t>
+  </si>
+  <si>
+    <t>Microeconomic Theory</t>
+  </si>
+  <si>
+    <t>Assistant Professor-Tenure System</t>
+  </si>
+  <si>
+    <t>Michigan State University actively promotes a dynamic research and learning environment in which qualified individuals of differing perspectives and cultural backgrounds pursue academic goals with mutual respect and shared inquiry.
+The Department of Economics at Michigan State University in East Lansing invites applications for a tenure-system Assistant Professor in microeconomic theory with an anticipated start date of August 16, 2027. We are especially interested in candidates doing work in information economics but are open to excellent candidates in all subfields of microeconomic theory.
+Review of applications will begin on November 1, 2026, and will continue until a suitable candidate is identified.
+Please note that this is a union position represented by the Union of Tenure System Faculty (UTSF). The university is working with the union to establish a collective bargaining agreement
+Equal Employment Opportunity Statement:
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, citizenship, age, disability or protected veteran status.
+Required Degree:
+Doctorate -Economics or related field
+Minimum Requirements:
+Research interest primarily in information economics or related subfields of microeconomic theory.
+A well-defined research agenda with a track record of scholarly contributions and potential for high-impact peer review publication.
+Doctorate (A PhD is expected to be conferred by August 1, 2027.)
+Desired Qualifications
+Potential for high-quality instruction and mentoring at the undergraduate and graduate levels.
+Potential for pursuing external funding
+Demonstrated ability and/or potential to provide service to the Department, the University, and the profession, and to work with students and faculty from a variety of backgrounds.
+Required Application Materials:
+All applicants must apply online at https://careers.msu.edu.
+All applications should be accompanied by a curriculum vitae (CV), cover letter, a list of your publications with hyperlinks to articles and/or up to two unpublished working papers in PDF format, statement on teaching, and a list of references who can provide letters of recommendation (names and emails only).
+If relevant, please include a list of grants received (including funding amounts) and sponsored research in your vitae.
+Special Instructions:
+Questions should be directed to heardkir@msu.edu.
+Review of Applications Begins On
+11/01/2026
+Website
+http://econ.msu.edu
+Department Statement:
+The mission of the Department of Economics at Michigan State University consists of three interrelated components: providing the highest quality instruction to our undergraduate and graduate students, conducting leading-edge research in economics, and providing leadership and service to our professional communities. As a unit in a major land-grant university, we are committed to excelling in all three components of our mission.
+To learn more about the department, our faculty, and our PhD and undergraduate programs, please visit our website at http://econ.msu.edu.
+MSU Statement:
+Michigan State University has been advancing the common good with uncommon will for more than 160 years. One of the top research universities in the world, MSU pushes the boundaries of discovery and forges enduring partnerships to solve the most pressing global challenges while providing life-changing opportunities to a diverse and inclusive academic community through more than 200 programs of study in 17 degree-granting colleges.</t>
+  </si>
+  <si>
+    <t>Salary Commensurate with Experience</t>
+  </si>
+  <si>
+    <t>D8 - Information, Knowledge, and Uncertainty
+D0 - General
+C7 - Game Theory and Bargaining Theory</t>
+  </si>
+  <si>
+    <t>2026-11-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Milligan University</t>
+  </si>
+  <si>
+    <t>William B. Green School of Business &amp; Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial Economics
+Corporate Finance
+Investments
+Introduction to Economics
+Liberal Arts
+</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Business at Milligan University invites applications for an open rank tenure-track position to begin August 1, 2027.  We encourage applications from candidates who demonstrate a commitment to excellence in teaching, student advising, and research in a liberal arts environment. A successful candidate for this position will have the opportunity to teach courses in economics and finance, including principles, intermediate, and upper division courses. A PhD in economics or a closely related field, such as finance, by August 1, 2027, is preferred.
+Milligan University is a Christian liberal arts university; employment requires a Christian commitment and lifestyle consistent with the University’s goals.
+Application Process: Required application materials include a letter of interest, curriculum vitae, list of professional references and response to the Milligan mission statement. Review of applications will begin November 1 and will continue until the position is filled.
+Milligan is an equal opportunity employer and considers applications for all positions without regard to race, color, age, sex, national origin, disability status-if such disability may be accommodated without undue hardship-protected veteran status in provision of employment opportunities and benefits pursuant to federal requirements. Visit www.milligan.edu  or information about the University and its mission.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Tennessee Milligan</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching
+G - Financial Economics</t>
+  </si>
+  <si>
+    <t>MITRE</t>
+  </si>
+  <si>
+    <t>Computable General Equilibrium (CGE) modeling
+Applied macroeconomics
+Quantitative economic modeling and analysis
+Policy assessment
+Advanced econometrics</t>
+  </si>
+  <si>
+    <t>Computable General Equilibrium Modeler</t>
+  </si>
+  <si>
+    <t>MITRE is seeking a Computable General Equilibrium Modeler to support the continued growth of our portfolio of applied macroeconomics work across our sponsors. 
+Roles &amp; Responsibilities:
+ Computable General Equilibrium (CGE) modeling and model development.
+ Policy assessment of domestic and international economic impacts.
+ Converting diverse data and information, at times from other models, into model input appropriate for CGE modeling.
+ Support custom econometric research.
+Basic Qualifications:
+ Requires a minimum of 5 years and a Bachelor's degree, or 3 years and a Master's degree, in Economics or equivalent.  Academic (teaching, research) experience counts towards minimum
+ Experienced Computable General Equilibrium (CGE) modeler
+Advanced econometrics
+ Proficiency with common statistical languages (Python, R, Stata, Julia, etc.)
+ Ability to obtain a U.S. security clearance.
+Preferred Qualifications:
+ Familiarity with the GEMPACK software packages.
+ 5 + years of related experience with Computable General Equilibrium modeling
+ Experience preferred in: international trade, supply chains, critical infrastructure, defense and/or aviation.
+ PhD, PhD Candidate in Economics
+Minimum clearance(s) required:
+None
+Clearance required within one year from the date of hire:
+Top Secret
+Salary range and midpoint:
+$113,600 - $142,000 - $170,400
+Work Location:
+On-site 3 days a week minimum</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia McLean</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models</t>
+  </si>
+  <si>
+    <t>2027-02-27 00:00:00</t>
+  </si>
+  <si>
+    <t>Industrial Organization Economist
+Applied microeconomics
+Advanced econometrics
+Structural econometric modeling</t>
+  </si>
+  <si>
+    <t>Industrial Organization Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MITRE is seeking an industrial organization economist to support the continued growth of our portfolio of applied microeconomics work across our sponsors.
+Roles &amp; Responsibilities:
+ Develop custom research using advanced economic and econometric techniques (time series, panel, discrete choice, reduced form causal inference, structural modelling, etc.)
+ Handling large datasets to conduct data driven analysis
+ Analysis in support of regulatory policy, pre- and post-implementation analysis
+ Creative application of economic theory and models in multiple domains when facing data constraints
+Basic Qualifications:
+ Requires a minimum of 5 years of related experience with a Bachelor's degree; or 3 years and a Master’s degree; or a PhD with relevant experience. Academic (teaching, research) experience counts towards minimum
+ Experience in Advanced econometrics, specifically structural econometric modeling (ie. GMM, Generalized Method of Moments)
+ Ability to obtain a U.S. security clearance
+Preferred Qualifications: 
+ Experience in industrial organization, international trade, international finance, supply chains, critical infrastructure, and/or defense.
+ Mathematical modeling
+ Experience with computable general equilibrium modeling is desired, not required.
+Clearance Required within one year from date of hire:
+Top Secret
+Salary range and midpoint:
+$113,600 - $142,000 - $170,400
+Work Location:
+On-site, minimum 3 days a week
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murray State University </t>
+  </si>
+  <si>
+    <t>any field</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics and Finance at Murray State University invites applications for a tenure track position at the Assistant Professor level beginning August 2027.
+Applicants in all fields of economics will be considered. The successful candidate must demonstrate a commitment to excellent teaching as well as a promising research agenda. The typical course load would be three courses per semester and may include web instruction. Ph.D. in Economics is required. ABDs with a documented plan of completion by appointment date will be considered.
+Murray State blends educational opportunities found at research institutions with collaborative interactions among students, faculty and staff found at smaller universities. Students receive personalized attention from supportive faculty and staff as the University offers a 16:1 student-to-faculty ratio. Murray State University places our highest priority on student learning and excellent teaching, blending the range of educational opportunities often experienced at research institutions with the nurturing student-teacher interactions usually found at smaller universities.
+Located in the West Kentucky region, Murray State University is a public, comprehensive University which offers a low cost of living, low property taxes, and a four-season climate. Murray has a friendly, small-town atmosphere with locally-owned specialty shops and restaurants, an acclaimed community theater, art guild and award-winning public schools. The area is home to Kentucky Lake and Land Between the Lakes, a 170,000-acre National Recreation Area, which offers a wide-range of activities and amenities for residents and visitors alike. Located in close proximity to major cities and nearby access to Interstate 24, Murray is just a few hours from Nashville, St. Louis, Louisville and Memphis. 
+To apply go to https://www.murraystatejobs.com/postings/12723. Please attach a letter of application, curriculum vitae, unofficial graduate transcripts, evidence of teaching effectiveness and a recent research paper. Three letters of recommendation will be accessed through the JOE network. For best consideration, please submit a completed application along​ with all required materials​ by November 8, 2026.​ Applications will be accepted until the position is filled.
+Equal Opportunity Employer/AA. Murray State University does not discriminate based on race, color, national origin, sex, gender, identity, sexual orientation, religion, age, veteran status, disability or political or social viewpoint. All qualified applicants are encouraged to apply.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Kentucky Murray</t>
   </si>
   <si>
     <t>Musashi University</t>
   </si>
   <si>
     <t>Microeconomics, Applied Microeconomics, Behavioral Economics</t>
   </si>
   <si>
     <t>Open Rank Faculty Position (Tenured / Tenure-track / Fixed term)</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Liberal Arts and Sciences at Musashi University, Tokyo, Japan, invites applications for a tenured, tenure-track, or fixed-term position in Economics, with a specialization in Microeconomics and Applied Microeconomics, beginning on September 1, 2027.
 The Economics and Management Program within the School of Liberal Arts and Sciences offers a Parallel Degree Programme (PDP) in partnership with the University of London (UoL), through which students pursue dual degrees from Musashi University and the University of London. 
 The successful candidate will be responsible for teaching the following courses in English: Behavioral Economics and/or Industrial Organization, Microeconomics and/or Mathematics and Statistics.
 The candidate is also expected to maintain an active research agenda and conduct independent research. The university provides research support, including office space, library access, and a generous research allowance.
 Qualification includes a completed Ph.D. in Economics or a closely related field. Japanese proficiency is a plus, but not required. 
 Please refer to the following website for details. 
 https://jrecin.jst.go.jp/seek/SeekJorDetail/Changelang?id=D126070158&amp;lang=1
 </t>
   </si>
   <si>
-    <t>JAPAN Tokyo Tokyo</t>
-[...7 lines deleted...]
-  <si>
     <t>Nanjing University</t>
   </si>
   <si>
     <t>Business School</t>
-  </si>
-[...1 lines deleted...]
-    <t>Assistant or Associate Professor</t>
   </si>
   <si>
     <t>Nanjing University (NJU) invites applications for tenure-track Assistant Professor and Associate Professor positions in economics.
 NJU, founded in 1902 and located in the historic city of Nanjing, is one of China's most prestigious universities. The Business School at NJU is a leading research-oriented institution spanning the disciplines of economics and management. The discipline of economics has been recognized as a national Double First-Class discipline in China. The Business School provides competitive compensation, comprehensive benefits, and strong support for faculty research.
 School Website: https://nubs.nju.edu.cn/mainm.htm
 Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas:
 (1) Theoretical Economics (Microeconomics, Macroeconomics, Development Economics, Digital Economics, and Behavioral Economics);
 (2) International Economics and Trade;
 (3) Finance (International Finance, Financial Technology, and Digital Finance);
 (4) Industrial Economics;
 (5) Labor, Population, Environmental, and Health Economics.
 Associate Professor candidates should have an established publication record and academic achievements commensurate with the rank.
 For inquiries, please contact Ms. Xuli Gu at jjxy-gxl@nju.edu.cn or +86 (025) 83686040.</t>
   </si>
   <si>
     <t>CHINA Nanjing</t>
   </si>
   <si>
     <t>2026-10-09 00:00:00</t>
   </si>
   <si>
+    <t>National Association of Insurance Commissioners (NAIC)</t>
+  </si>
+  <si>
+    <t>Regulatory Affairs</t>
+  </si>
+  <si>
+    <t>CIPR - Center for Insurance Policy and Research</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Positions</t>
+  </si>
+  <si>
+    <t>The Center for Insurance Policy and Research (CIPR) at the National Association of Insurance Commissioners (NAIC) is seeking applicants for two postdoctoral research candidates. This is a full-time/temporary remote position based out of our Kansas City, MO, USA, office with potential consideration for New York or Washington, DC offices. The position is one year with the possibility of extending for an additional year based on first year evaluation.
+CIPR offers a unique opportunity to conduct applied research with meaningful public policy implications while remaining connected to the scholarly community. Postdoctoral fellows work closely with CIPR researchers and NAIC staff on ongoing projects while also having dedicated time to pursue their own related research interests.
+To learn more about the two postdoctoral research positions and review the full descriptions, please visit the application links provided.</t>
+  </si>
+  <si>
+    <t>83500-88000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Missouri Kansas City</t>
+  </si>
+  <si>
+    <t>C8 - Data Collection and Data Estimation Methodology; Computer Programs
+C9 - Design of Experiments
+D8 - Information, Knowledge, and Uncertainty
+D9 - Micro-Based Behavioral Economics
+E4 - Money and Interest Rates
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+C5 - Econometric Modeling
+G0 - General
+G2 - Financial Institutions and Services
+G4 - Behavioral Finance
+G5 - Household Finance
+J1 - Demographic Economics
+I1 - Health
+N4 - Government, War, Law, International Relations, and Regulation
+Q4 - Energy</t>
+  </si>
+  <si>
     <t>National Bureau of Economic Research</t>
-  </si>
-[...1 lines deleted...]
-    <t>Research</t>
   </si>
   <si>
     <t>Immigration
 Innovation
 Geopolitics
 Economic Geography</t>
   </si>
   <si>
     <t>Post-Doctoral Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Research Associate
 Professor Britta Glennon is seeking a full-time Postdoctoral Research Associate. The postdoc will be based at the Wharton School and affiliated with the NBER, beginning in Summer/Fall 2026. 
 The position offers an opportunity to conduct frontier research at the intersection of immigration, innovation, and geopolitics. The postdoctoral fellow will collaborate closely with Professor Glennon on ongoing projects while also pursuing an independent research agenda. 
 The position will provide opportunities to work with large-scale administrative, bibliometric, and proprietary datasets and to engage with researchers across Wharton, the University of Pennsylvania, and the NBER.
 Applicants should have completed, or expect to complete before the start date, a PhD in Economics, Management, or a related social science discipline. The appointment is for one year, with the possibility of renewal for a second year. There are no teaching responsibilities associated with this position. Applicants whose research interests overlap with immigration, innovation, geopolitics, economic geography, or related fields are especially encouraged to apply.
 Applications will be reviewed on a rolling basis until the position is filled.
 </t>
   </si>
   <si>
     <t>$75,000.00</t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Philadelphia</t>
   </si>
   <si>
     <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
 F2 - International Factor Movements and International Business
 F5 - International Relations, National Security, and International Political Economy</t>
   </si>
   <si>
     <t>National Central University</t>
   </si>
   <si>
+    <t>College of Management</t>
+  </si>
+  <si>
+    <t>Department of Finance</t>
+  </si>
+  <si>
+    <t>Finance
+Financial Economics
+Economics
+Microeconomics
+Macroeconomics
+Econometrics
+Applied Microeconomics
+Applied Econometrics
+Asset Pricing
+Corporate Finance
+Banking
+Financial Intermediation
+Financial Markets
+Investments
+Empirical Finance
+Behavioral Finance
+Household Finance
+Financial Engineering
+Real Estate Finance
+FinTech
+Artificial Intelligence
+Machine Learning
+Digital Assets
+Cryptocurrency
+Sustainable Finance
+ESG</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor in Finance</t>
+  </si>
+  <si>
+    <t>The Department of Finance at National Central University (NCU), Taiwan, invites applications for tenure-track positions in Finance at the Assistant or Associate Professor level, with appointments beginning in February 2027, August 2027, or February 2028.
+NCU is a leading research university in Taiwan with strong international collaborations. We welcome applicants from all areas of finance, including asset pricing, corporate finance, banking and financial intermediation, real estate finance, financial engineering, household finance, FinTech, digital assets, AI in finance, and ESG/sustainable finance.
+Applicants should demonstrate strong quantitative training and a strong record of, or potential for, publishing in leading international journals. Successful candidates are expected to conduct high-quality research, teach undergraduate and graduate finance courses (including in English), and contribute to the department's teaching, research, and service.
+A Ph.D. in Finance, Economics, or a closely related field is required by the appointment date.
+Please submit a curriculum vitae, one representative publication or job market paper, and two letters of recommendation to ncu6250@ncu.edu.tw (Miss Hsu), with the subject line "Application for Finance Faculty Recruitment – [Applicant Name]."
+Review of applications will begin immediately and continue until the positions are filled. NCU is an equal opportunity employer.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan City</t>
+  </si>
+  <si>
+    <t>G0 - General
+C1 - Econometric and Statistical Methods and Methodology:  General
+D1 - Household Behavior and Family Economics
+E4 - Money and Interest Rates
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
     <t>School of Management</t>
   </si>
   <si>
-    <t>Assistant Professor, Associate Professor, Professor</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">The Department of Economics at National Central University invites applications for one full-time position at the Assistant Professor, Associate Professor, or Professor level, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
+    <t>Assistant Professor Level or Above</t>
+  </si>
+  <si>
+    <t>The Department of Economics at National Central University (NCU), Taiwan, invites applications for one full-time position at the Assistant Professor Level or above, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
 Application Requirements:
-Transcripts (new Ph.D. only)
-[...3 lines deleted...]
-Job Market Paper
 Application deadline: December 2, 2026, Taipei Time.
-The application package must include:
 1)	A cover letter describing the applicant's research and teaching interests
 2)	Curriculum Vitae
 3)	Transcript (new Ph.D. only)
 4)	Three Letters of Recommendation
 5)	Ph.D. thesis or job market paper
 1. Please email a single Adobe PDF file containing a cover letter and a CV to ncu66301@ncu.edu.tw, with email subject "Faculty Position Application for NCU Economics".
 TEL: +886-3-4226903
-2. Upload application materials through the JOE Network.
+2. Upload application materials through the JOE Network.</t>
+  </si>
+  <si>
+    <t>In accordance with the standards of Taiwan's national universities.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan</t>
+  </si>
+  <si>
+    <t>2026-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Graduate Institute of Industrial Economics</t>
+  </si>
+  <si>
+    <t>Applied Microeconometrics
+Empirical Industrial Organization
+Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>The Graduate Institute of Industrial Economics, being the top-notch research institute in Taiwan, is seeking to fill a tenure-track position at the rank of assistant, associate, or full professor. The ideal candidate should have a proven track record of conducting high-caliber research in applied microeconometrics, empirical industrial organization, and applied microeconomics, as well as the capacity to teach quantitative methods, managerial economics, and topics in industrial economics to graduate and mature students in both English and Chinese.
+Teamwork is highly valued in our institute which includes collaborative research work, co-teaching, and joint supervision of graduate students with faculty members. The eligible candidate should articulate a viable research plan, demonstrate the ability to seek competitive research funding from external sources, and excogitate innovation in teaching pedagogy that is student-focused and research-oriented.
+Our institute is located at the scenic campus of Taoyuan City which is in the proximity of Taoyuan International Airport. Situated in the center of the corridor connecting the capital city Taipei and the Hsinchu Science Park, research collaboration with the industry, research bodies, and government agencies is productively facilitated. Please check out the details of our institute at https://scholars.ncu.edu.tw/en/organisations/graduate-institute-of-industrial-economics, of the School of Management that is accredited by AACSB.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan Zhongli</t>
+  </si>
+  <si>
+    <t>I1 - Health
+D2 - Production and Organizations
+D4 - Market Structure, Pricing, and Design
+L5 - Regulation and Industrial Policy
+L1 - Market Structure, Firm Strategy, and Market Performance
+L2 - Firm Objectives, Organization, and Behavior
+00 - 00 - Default: Any Field
+I2 - Education and Research Institutions
+J1 - Demographic Economics</t>
+  </si>
+  <si>
+    <t>2026-12-12 00:00:00</t>
+  </si>
+  <si>
+    <t>National Cheng Kung University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Taiwan
 </t>
   </si>
   <si>
-    <t>In accordance with the standards of Taiwan's national universities.</t>
-[...5 lines deleted...]
-    <t>2026-12-02 00:00:00</t>
+    <t>Assistant Professor/ Associate Professor/ Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Cheng Kung University (NCKU) in Tainan, Taiwan, invites applications for tenure-track positions at all ranks, beginning in August 2027. All fields of economics are welcome. Candidates must hold a Ph.D. in economics or a related field by December 31, 2026, and demonstrate strong research potential and teaching ability in English or Mandarin. Applicants should indicate their desired rank in their cover letter. Incomplete applications will not be considered. Virtual interviews may be arranged.
+NCKU provides a comprehensive benefits package, including national health insurance, a pension plan, and government employee insurance. Faculty may also receive living allowances for marriage, childbirth, and children’s education, as well as access to on-campus housing, and the university actively supports research initiatives and academic development. 
+</t>
+  </si>
+  <si>
+    <t>TAIWAN Tainan</t>
+  </si>
+  <si>
+    <t>2026-11-28 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> National Chengchi University</t>
+  </si>
+  <si>
+    <t>College of Global Banking and Finance</t>
+  </si>
+  <si>
+    <t>Banking
+Finance</t>
+  </si>
+  <si>
+    <t>Professor, Associate Professor, Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Introduction to National Chengchi University
+Established in 1927, National Chengchi University (NCCU) is located in Taipei and renowned for its focus on humanities, social sciences and business/management. NCCU has a faculty of 1,400, a student body of 16,000, 12 colleges, 34 departments, 43 master's and 34 doctoral programs, and 10 university-level research centers. NCCU is academically influential and ranked as one of the top-tier and prominent universities in Taiwan. As a truly global university, NCCU also has more than 1,000 international degree-seeking students, 780 international exchange students, and 900 Chinese learning center students.
+Position Description
+Jointly funded by Taiwanese government and 27 financial institutions, National Chengchi University’s College of Global Banking and Finance aspires to nurture Taiwan’s next generation talents in global banking and finance. The College of Global Banking and Finance and the College of Commerce at National Chengchi University are jointly recruiting several faculty members.
+All ranks and relevant disciplines will be considered. Applicants should have a Ph.D. degree, possess a strong research background and an interest in the study of banking and finance. The successful candidates are expected to regularly engage with financial practitioners through thesis advising, guest speeches, and sometimes co-design courses. The appointments are expected to start in February or August 2027. The faculty search team will review applications on a rolling basis starting in September 2026 until positions are filled. 
+Application Details 
+Applicants should submit their application to Ms. Beatrice Hung at pthung@mail3.nccu.tw. For an application to be considered complete, all applicants must submit a CV, an official copy of academic records, a photocopy of a Ph.D. degree certificate(Note: Ph.D. candidates must obtain their degree prior to the employment start date at the latest, and are required to present official documentation certifying that they have passed their dissertation oral defense), a job market paper, other selected publications (if any), and arrange for three letters of recommendation to be submitted to the above email. 
+Faculty Salary and Benefits
+The College’s faculty salary and research allowance are competitive. Faculties are also entitled with retirement pension, national health insurance, and government employee insurance. Additionally, remuneration can be adjusted flexibly based on individual research potential and achievements.
+</t>
+  </si>
+  <si>
+    <t>National Chengchi University</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Microeconomics
+Econometrics</t>
+  </si>
+  <si>
+    <t>Assistant Professor, Associate Professor, Full Professor</t>
+  </si>
+  <si>
+    <t>Position Description
+The Department of Economics at National Chengchi University (NCCU), Taiwan, invites applications for one open-rank, tenure-track faculty position starting on August 1, 2027. Applications from all fields of economics are welcome, with preference for candidates at the Assistant or Associate Professor level. Successful candidates will be expected to demonstrate a strong commitment to high-quality research and teaching and to teach in English at both undergraduate and graduate levels.
+To apply, please submit the applications electronically to econ@nccu.edu.tw by November 30, 2026.
+Privacy Notice: All personal data collected and processed will be used exclusively for the purpose of faculty recruitment, in compliance with Taiwan’s Personal Data Protection Act.
+Benefits: NCCU offers comprehensive benefits including national health insurance, a pension plan, and government employee insurance. Faculty members may also receive living allowances (such as marriage, childbirth, and children’s education), access on-campus faculty housing, and support for research and academic development.
+Contact Information
+Faculty Search Committee
+Department of Economics, National Chengchi University
+10th Floor, South Wing, General Building
+No. 64, Section 2, Zhinan Road, Wenshan District, Taipei 116, Taiwan
+Contact: Mr. Shih
+Email: econ@nccu.edu.tw
+Tel: +886-2-2939-3091 ext. 51058</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+C - Mathematical and Quantitative Methods</t>
   </si>
   <si>
     <t>National Chung Cheng University</t>
-  </si>
-[...4 lines deleted...]
-    <t>Department of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">International Finance
 Macroeconomics
 Environmental Economics
 Economic History
 Other areas of specialization in economics
 </t>
   </si>
   <si>
     <t>Assistant Professor/ Associate Professor</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at National Chung Cheng University in Taiwan is inviting applications from qualified candidates for assistant or associate professor positions, starting on August 1, 2027. Promising PhD candidates must have earned their degree by August 1, 2027 to be formally employed. Specializations in international finance, macroeconomics, environmental economics, economic history and other areas of economics will be considered. English fluency and literacy in Chinese are required. The complete application package must include:
  a cover letter and research statement;
  a curriculum vitae;
  an official Ph.D. transcript (if applying for an assistant professorship);
  job market papers and research papers;
  three reference letters (to be sent separately by referees);
  a teaching evaluation (if applicable).
 Applicants who earned their degree abroad must provide an authenticated doctoral diploma from the Ministry of Foreign Affairs' overseas embassies by the required deadline.
 </t>
   </si>
   <si>
     <t>TAIWAN CHIAYI MINHSIUNG</t>
@@ -774,279 +4876,1484 @@
   <si>
     <t xml:space="preserve">Faculty Positions in Department of Political Economy (Two Openings)
 The Department of Political Economy at National Sun Yat-sen University (NSYSU), Taiwan, invites applications for two full-time faculty positions at the rank of Assistant Professor, Associate Professor, or Professor.
 Applicants must hold a Ph.D. in Economics, Political Economy, Political Science, or a related field by the appointment date and demonstrate the ability to conduct high-quality research and teach in English. Successful candidates will be expected to teach at least one course in English each semester.
 We welcome applicants from all fields of political science, economics and political economy. Preference will be given to candidates with expertise in empirical research, macroeconomics, comparative political economy, and geopolitics.
 Applicants should submit: (1) cover letter, (2) curriculum vitae, (3) research statement, (4) teaching statement, (5) publication list or job market paper, (6) copies of academic degree certificates, and (7) three letters of recommendation.
 Review of applications will begin immediately and continue until [2026.12.31] or until the positions are filled.
 Application materials should be sent electronically to:
 Department of Political Economy
 National Sun Yat-sen University, Taiwan
 E-mail: poleco@mail.nsysu.edu.tw
 Salary and benefits are competitive and commensurate with qualifications and experience, in accordance with university and government regulations.
 </t>
   </si>
   <si>
     <t xml:space="preserve">commensurate with qualifications and experience </t>
   </si>
   <si>
     <t>TAIWAN Kaohsiung</t>
   </si>
   <si>
     <t>E0 - General
 C0 - General</t>
   </si>
   <si>
-    <t>2026-12-31 00:00:00</t>
+    <t>National Taipei University</t>
+  </si>
+  <si>
+    <t>Macroeconomics, International Economics, Artificial Intelligence and Big Data Applications, Econometrics.</t>
+  </si>
+  <si>
+    <t>Assistant Professor or Above</t>
+  </si>
+  <si>
+    <t>The Department of Economics at National Taipei University in Taiwan invites qualified applications for full-time faculty positions at all ranks. Applicants from all fields are welcome. We are particularly interested in candidates with expertise in Macroeconomics, International Economics, Artificial Intelligence and Big Data Applications, and Econometrics. Candidates should have a Ph.D. degree in Economics or related fields by July 31, 2027. Language requirement: English or Mandarin. Applicants should be able to teach courses in English.
+Please submit all required materials electronically to the Department of Economics (econ_job@mail.ntpu.edu.tw) and c.c. the Personnel Department (tapply@gm.ntpu.edu.tw). Required materials are listed in the application instructions below.
+Early applications are strongly encouraged. Applications received before November 30, 2026, will be guaranteed full consideration.
+Contact: Ms. Hui Wen Hsiao
+Department of Economics
+National Taipei University
+E-mail: econ_job@mail.ntpu.edu.tw
+Phone: +886-2-8674-1111#67160
+Web: https://econ.ntpu.edu.tw/</t>
+  </si>
+  <si>
+    <t>TAIWAN New Taipei City</t>
+  </si>
+  <si>
+    <t>2026-12-10 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">National Tsing Hua University </t>
+  </si>
+  <si>
+    <t>Taipei School of Economics and Political Science (TSE)</t>
+  </si>
+  <si>
+    <t>Macroeconomics, International Trade, Political Economy</t>
+  </si>
+  <si>
+    <t>Tenure-Track/Tenure Position in Macroeconomics or International Trade</t>
+  </si>
+  <si>
+    <t>National Tsing Hua University
+Taipei School of Economics and Political Science (TSE)
+Position: 
+Full Time Faculty Position (Assistant Professor, Associate Professor, or Full Professor)
+Location: 
+Hsinchu, Taiwan
+Language of Instruction: 
+English
+Start of Employment: 
+August 2027 onwards 
+Qualification: 
+Applicants must have or expect a Ph.D. degree in Political Science, Economics, or related fields. Candidates must demonstrate excellence in research as well as in teaching.
+Fields of Specialty: 
+Macroeconomics, International Trade (1 position).
+Compensation: 
+Competitive package with tenure-track/tenured benefits, including National Health Insurance, pension, and retirement.
+About TSE:
+TSE is a growing institution at NTHU, one of Taiwan’s top two universities. It offers graduate programs in Political Economy with an emphasis on interdisciplinary training, theory, methods, and policy research. Over 80% of students and 60% of faculty are international, creating a vibrant global academic community.
+Application Period: 
+October 1, 2026 – November 15, 2026 (Taipei time, GMT+8). Applications may be submitted before October 1; however, they will not be reviewed before October 1, 2026.
+For details, please visit www.tse.nthu.edu.tw or email tse@my.nthu.edu.tw.</t>
+  </si>
+  <si>
+    <t>TAIWAN HSINCHU</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics
+F1 - Trade</t>
   </si>
   <si>
     <t>National University of Singapore</t>
   </si>
   <si>
     <t>Economics/Business/Quantitative Social Sciences</t>
   </si>
   <si>
     <t>Global Asia Institute</t>
   </si>
   <si>
     <t xml:space="preserve">Research Fellow </t>
   </si>
   <si>
     <t xml:space="preserve">The Global Asia Institute at the National University of Singapore invites applications for a postdoctoral research fellow position. The Institute is seeking two candidates:
  1. A researcher with strong skills in applied empirical methods and econometrics, with research interests in business/labor/environmental/health economics. 
  2. A researcher with strong skills in experimental/behavioral economics, including esp. in field experiments and surveys.
 The Institute is well supported by a team of research assistants. Successful candidates will collaborate with a team of passionate researchers to work on academic projects targeted at top publications
 There will be no teaching obligation. Salaries are globally competitive and commensurate with the candidate's qualifications, track record, potential, and experience.
 Qualifications: Candidates should have an outstanding record in accredited PhD program in economics, business or quantitative social sciences. </t>
   </si>
   <si>
     <t>SINGAPORE</t>
   </si>
   <si>
+    <t>Faculty of Arts and Social Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at the National University of Singapore (NUS), https://fass.nus.edu.sg/ecs/, invites applications for tenure-track Assistant Professor positions. Areas of particular interest include macroeconomics, industrial organization, international trade, and urban economics. Outstanding scholars in all fields are also encouraged to apply.
+Candidates should have a PhD in hand or firmly expect to graduate by August 2027. They should demonstrate the potential to achieve excellence in education and research.
+The Department is able to offer salary packages competitive with top North American institutions, with substantial grants for research and conference travel. We are among top economics departments in Asia, with a strong focus on scholarly research. The Department also has a reputation for quality teaching at the undergraduate, master, and PhD levels. The medium of instruction is English.
+Applicants should submit a cover letter, a CV, a job market paper, research and teaching statements, as well as three letters of reference.
+Interviews will be conducted online in December 2026, followed by campus visits from January 2027. Please contact Satoru Takahashi (ecsst@nus.edu.sg), Chair of the Junior Search Committee, if you have questions. </t>
+  </si>
+  <si>
+    <t>SINGAPORE Singapore</t>
+  </si>
+  <si>
+    <t>NUS Business School</t>
+  </si>
+  <si>
+    <t>Strategy and Policy</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics
+Business Economics
+Productivity
+Automation
+Digitization
+Platforms</t>
+  </si>
+  <si>
+    <t>Assistant Professor/Associate Professor/Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The NUS Business School at the National University of Singapore consistently ranks among Asia’s business schools. The Department of Strategy and Policy comprises around 25 faculty members and includes a growing business economics group. Our faculty publish widely in major economics journals and collaborate actively with members of the wider NUS economics community like the departments of economics and finance. We offer undergraduate, master's, and doctoral programs that attract students from all over the world.
+The Department invites applications for the position of assistant professor, associate professor, or professor, in the fields of applied microeconomics (empirical or theoretical). We are especially interested in candidates whose research relates to the digital economy, artificial intelligence, productivity, or automation. Candidates should hold, or be close to completing, a PhD in Economics, Business Economics, or a related field, and should have strong potential for research and teaching excellence.
+Application materials should include: (1) a curriculum vitae; (2) research and teaching statements; (3) a job market paper (or equivalent for senior candidates), and optional additional research samples; and (4) three recommendation letters.
+Please apply via AEA JOE by November 15, 2026. Inquiries may be directed to bprecruit@nus.edu.sg. </t>
+  </si>
+  <si>
+    <t>SINGAPORE Singapore Singapore</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+D0 - General
+M2 - Business Economics
+M5 - Personnel Economics
+D2 - Production and Organizations
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+J3 - Wages, Compensation, and Labor Costs
+L2 - Firm Objectives, Organization, and Behavior
+L5 - Regulation and Industrial Policy
+J2 - Demand and Supply of Labor
+J4 - Particular Labor Markets
+L1 - Market Structure, Firm Strategy, and Market Performance</t>
+  </si>
+  <si>
+    <t>NERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Econometrics
+Litigation
+Expert Testimony
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Hybrid
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NERA Consultant (New PhD) </t>
+  </si>
+  <si>
+    <t>We are seeking candidates with PhD’s in economics or a related field with training in econometrics and quantitative methods. A concentration in applied microeconomics, labor economics, industrial organization, econometrics, or finance is preferred. Candidates must have excellent written and oral communication skills, strong presentation and project management skills, and the ability to think creatively to solve complex problems.
+Consultants at NERA will have the opportunity to:
+Apply the technical skills and knowledge gained during their graduate studies
+Conduct high-powered economic research across a wide variety of industries
+Develop economic and financial models to answer critical business questions
+Perform cutting-edge economic analysis on complex real-life issues
+Write research reports and client presentations for senior staff and clients to help them make informed economic decisions
+Influence/direct project strategy, including the preparation and presentation of oral and written testimony 
+Collaborate with in-house experts and outside academics
+Manage client relationships
+Develop and strengthen both project and people management skills
+NERA provides a challenging and rewarding professional experience with competitive compensation and benefits. NERA is committed to mentoring, developing and creating opportunities for our staff. To help meet the demands of the position, we support both personal and professional growth. Elements of our program include:
+a comprehensive orientation program 
+skill enhancement training sessions including Project Management, Business Development, and Deposition training 
+the support of Business Development and Marketing Managers responsible for providing tailored and strategic business development services to assist consultants in their development into testifying experts 
+formal performance evaluations
+All applicants should apply via JOE.
+Application Requirements:
+Cover Letter including geographic and/or line(s) of business preferences
+CV
+Job Market Paper
+3 Letters of Reference – if unable to upload to JOE, letters may be sent to: recruitingteam@nera.com 
+Application deadline: November 8, 2026
+To learn more about careers at NERA, please visit our website at www.nera.com.
+NERA is a global firm of experts dedicated to applying economic, finance, and quantitative principles to complex business and legal challenges. For over sixty years, NERA's economists have been creating strategies, studies, reports, expert testimony, and policy recommendations for government authorities and the world’s leading law firms and corporations. We bring academic rigor, objectivity, and real-world industry experience to bear on issues arising from competition, regulation,
+public policy, strategy, finance, and litigation.
+The applicable base salary range for this role is $225,000 to $235,000 per year.
+The base pay offered will be determined on factors such as experience, skills, training, location, certifications, and education, and any applicable minimum wage requirements. Decisions will be determined on a case-by-case basis. In addition to the base salary, this position may be eligible for performance-based incentives. We are excited to offer a competitive total rewards package which includes health and welfare benefits, tuition assistance, 401K savings and other retirement programs as well as employee assistance programs.</t>
+  </si>
+  <si>
+    <t>$225,000 - $235,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+D - Microeconomics
+G - Financial Economics
+I1 - Health
+K - Law and Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Econometrics
+Litigation
+Expert Testimony
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Hybrid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NERA Experienced Consultant </t>
+  </si>
+  <si>
+    <t xml:space="preserve">We are seeking candidates with PhD’s in economics or a related field, with training in econometrics and quantitative methods. Candidates must have excellent written and oral communication skills, strong presentation and project management skills, and the ability to think creatively to solve complex problems. Candidates should have completed their PhD and may have between 2-4 years of academic or relevant industry experience.
+Experienced Consultants at NERA will have the opportunity to:
+Apply the technical skills and knowledge gained during their graduate studies
+Conduct high-powered economic research across a wide variety of industries
+Develop economic and financial models to answer critical business questions
+Perform cutting-edge economic analysis on complex real-life issues
+Write research reports and client presentations for senior staff and clients to help them make informed economic decisions
+Influence/direct project strategy, including the preparation and presentation of oral and written testimony 
+Collaborate with in-house experts and outside academics
+Manage client relationships
+Develop and strengthen both project and people management skills
+NERA provides a challenging and rewarding professional experience with competitive compensation and benefits. NERA is committed to mentoring, developing and creating opportunities for our staff. To help meet the demands of the position, we support both personal and professional growth. 
+Elements of our program include:
+a comprehensive orientation program 
+skill enhancement training sessions including Project Management, Business Development, and Deposition training 
+the support of Business Development and Marketing Managers responsible for providing tailored and strategic business development services to assist consultants in their development into testifying experts 
+formal performance evaluations
+To learn more about careers at NERA, please visit our website at www.nera.com.
+NERA is a global firm of experts dedicated to applying economic, finance, and quantitative principles to complex business and legal challenges. For over half a century, NERA's economists have been creating strategies, studies, reports, expert testimony, and policy recommendations for government authorities and the world’s leading law firms and corporations. We bring academic rigor, objectivity, and real-world industry experience to bear on issues arising from competition, regulation, public policy, strategy, finance, and litigation.
+The applicable base salary range for this role is $235,000 - $270,000 per year. 
+The base pay offered will be determined on factors such as experience, skills, training, location, certifications, and education, and any applicable minimum wage requirements. Decisions will be determined on a case-by-case basis. In addition to the base salary, this position may be eligible for performance-based incentives. We are excited to offer a competitive total rewards package which includes health and welfare benefits, tuition assistance, 401K savings and other retirement programs as well as employee assistance programs.​  </t>
+  </si>
+  <si>
+    <t>$235,000 - $270,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York
+UNITED STATES District of Columbia Washington
+UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>New College of Florida</t>
+  </si>
+  <si>
+    <t>Financial Economics
+Finance
+Social Science
+Pluralistic settings
+Investment Analysis
+Corporate Finance
+Fixed Income Analysis
+Introduction to Accounting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+New College of Florida invites applications for a tenure-track position specializing in Financial Economics.  We strongly prefer broadly trained candidates who are interested in teaching finance in a multidisciplinary, social sciences and pluralistic setting.  The successful candidate should be prepared to teach a range of finance-related courses, including Investment Analysis, Corporate Finance, Fixed Income Analysis, and Introduction to Accounting and Finance, as well as additional electives in their area of expertise.  Depending on our needs, we might also consider a second candidate who could teach Intermediate Microeconomics and Micro-econometrics, and potentially contribute to the financial economics program.  The successful candidate will also oversee the Bloomberg Finance Lab, including management of the Bloomberg Terminal facility, integration of Bloomberg resources into the curriculum, and support for student training, research, and Bloomberg Market Concepts (BMC) certification.  We are open to applications from mid-career professionals from the financial industry who hold a suitable Ph.D. and are eager to transition to academia in a liberal arts college. 
+Examples of Duties
+Teaching and Scholarship Expectations
+The teaching load is two courses per semester plus sponsoring tutorials and undergraduate theses or senior projects.  In addition to classes, tutorials, theses (or senior projects), faculty members will supervise independent study projects.  The successful candidate is expected to maintain a program of research by publishing in reputable peer-reviewed journals and book chapters.  The economics program at New College does not count op-ed pieces as scholarship, but as services to the greater community.
+Qualifications
+  Candidates must hold a Ph.D. in Economics or Financial Economics; or ABDs with dissertation defense plans before the starting date.
+  Excellence in teaching at the undergraduate level.
+About New College
+Situated on the Gulf Coast of Florida and Sarasota Bay, New College is a nationally recognized public honors college with a 10:1 student/faculty ratio.  Undergraduate research has a central role in the curriculum, and a senior thesis/project is required of all students.  New College is committed to excellence in undergraduate teaching and research and encourages collaborative student-faculty scholarship. www.ncf.edu.
+To Apply
+Please send a cover letter outlining teaching philosophy and research agenda as well as a curriculum vitae, evidence of teaching evaluations (if available), and examples of published research and working papers.  We will require three letters of recommendation for candidates who are shortlisted. 
+Review of applications will begin on October 23 until the position is filled.  For more information contact Kristi Fecteau at kfecteau@ncf.edu.  
+According to Florida law, applications and meetings regarding applications are open to the public upon request.  New College is an Equal Opportunity/Equal Access Institution.
+All candidates must be legally authorized to work in the United States without requiring immigration sponsorship, including but not limited to non-immigrant visas, such as H1B, STEM, or F1, now and in the future.
+New College of Florida (NCF) is an equal opportunity employer and educational provider committed to a policy of non-discrimination for any member of the NCF community on the basis of race, creed, color, sex, religion, national origin, age, disability, genetic information, veterans' status, marital status, or any other legally protected group status. This policy applies to faculty, staff, students, volunteers, visitors, applicants, and contractors in a manner consistent with applicable laws, regulations, ordinances, orders, and University policies, procedures, and processes.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Florida Sarasota</t>
+  </si>
+  <si>
+    <t>Newcastle University</t>
+  </si>
+  <si>
+    <t>Newcastle University Business School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lecturer
+Economics
+Macroeconomics
+Behavioural Economics
+Experimental Economics
+Newcastle University Business School
+Newcastle University
+Newcastle
+</t>
+  </si>
+  <si>
+    <t>Lecturer in Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">We are a collegiate group of close to 40 academics with expertise in a wide range of fields, loosely organised around four active research groups: (i) Macroeconomics; (ii) Applied/Empirical Microeconomics; (iii) Behavioural and Experimental Economics; and (iv) Economic Theory. We strive to deliver teaching and learning of the highest quality and attract highly qualified students to our undergraduate and postgraduate programmes. Across all areas we have significant depth in doing applied, policy-relevant research. Colleagues have active funded projects in a range of areas including the Creative Industries and their internationalisation, Health, Development, Energy, Environmental, and Rural Economics. We also host a state-of-the-art Behavioural Research Laboratory. In terms of real-world impact, we have a long established national and international record around the valuation of fatality risk and more recently in the Creative Industries Policy and Evidence Centre.
+We invite applications from strong candidates, committed to collegiality, from all fields of economics. You will hold, or be close to obtaining, a relevant PhD and will be able to demonstrate a capacity to publish in journals of international standing. You will have: (i) A clear and viable strategy for sustained future research that has the potential to result in world-leading publications; and (ii) the ability to teach economics at undergraduate and postgraduate levels.
+Newcastle University is a world class research-intensive university. Attracting and retaining high-calibre people is fundamental to our continued success.
+Formal applications should include a curriculum vitae and a job market paper. Informal enquiries may be addressed to Professor Nils Braakmann (nils.braakmann@newcastle.ac.uk), and Professor Jytte Nielsen (jytte.nielsen@newcastle.ac.uk).
+</t>
+  </si>
+  <si>
+    <t>Lecturer Grade F:  £41,064 to £46,049 per annum/Lecturer Grade G:  £47,389 to £56,535 per annum</t>
+  </si>
+  <si>
+    <t>TBC</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM Tyne and Wear Newcastle Upon Tyne</t>
+  </si>
+  <si>
+    <t>E7 - Macro-Based Behavioral Economics
+C9 - Design of Experiments
+D9 - Micro-Based Behavioral Economics
+G4 - Behavioral Finance
+Q5 - Environmental Economics
+I1 - Health</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>macroeconomics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Poole College of Management of North Carolina State University in Raleigh, North Carolina, invites applications for a tenure-track position at the rank of assistant professor in macroeconomics.
+Responsibilities include: maintain a successful research agenda that produces publications in high-quality peer-reviewed journals; be an effective teacher at the graduate and undergraduate levels; participate in research with graduate students; supervise PhD dissertations; and provide service to the department, college, and university. We seek a collaborative partner who will engage meaningfully with colleagues and contribute to the department’s intellectual community.
+Subject to budget contingencies, the appointment will begin on August 16, 2027. Applicants should hold a PhD by that date.
+Applicants need to complete the following:
+(1) Complete an application at https://jobs.ncsu.edu/postings/234852
+(2) A cover letter, curriculum vitae, writing samples, and a minimum of three letters of recommendation must be submitted at https://www.aeaweb.org/joe/.
+Review of applications will begin on September 28, 2026, and continue on a rolling basis.
+Please contact the search committee chair, Prof. Luca David Opromolla, at econ-faculty-search@ncsu.edu with any questions or concerns.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Raleigh</t>
+  </si>
+  <si>
+    <t>E0 - General</t>
+  </si>
+  <si>
+    <t>Northeastern University</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty- Economics</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty – Economics – Northeastern New York 
+The Department of Economics in The College of Social Sciences and Humanities at Northeastern University seeks applicants for part-time teaching in its undergraduate program on the Northeastern New York campus for the Fall 2026 semester. Applicants qualified to teach microeconomics and macroeconomics at the introductory level are encouraged to apply. Part-time lecturers are responsible for the preparation and administration of assigned classes, including administering exams, holding appropriate office hours, and grading. Classes are taught on-site on the Northeastern New York campus located in Manhattan.
+Positions are contingent upon enrollment, funding, and programmatic need.
+Qualifications:
+Ph.D. in Economics preferred; master’s degree required for undergraduate teaching. College-level teaching experience preferred. 
+Documents to Submit:
+CV and cover letter addressed to Dr. Michael P. Stone, Associate Chair and Teaching Professor of Economics, at econhiring@northeastern.edu .
+Northeastern University will not provide H-1B, TN, O-1, E-3, or any other type of employment visa sponsorship for the successful applicant to this position, now or in the future. Furthermore, the successful applicant must be able to maintain valid work authorization in the United States throughout the entire appointment without Northeastern University’s sponsorship for a visa.
+Rate: $1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t>$1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9722232 </t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York City</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2027-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Northwestern College</t>
+  </si>
+  <si>
+    <t>Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Financial Economics
+Corporate Finance
+Investments
+Econometrics
+Microeconomics</t>
+  </si>
+  <si>
+    <t>Northwestern College invites applications for a full-time, tenure-track assistant professor of economics position beginning August 2027. The teaching load is 3-3. The successful candidate will also engage in scholarly activity and institutional service, including advising and recruitment.
+The successful candidate will teach
+ Principles of Finance
+ Investments
+ Advanced Corporate Finance
+Additional courses may include:
+ Introductory/Intermediate Microeconomics or Macroeconomics
+ Econometrics
+ Money and Banking
+ Behavioral Economics
+ Managerial Economics
+ Potentially courses of the candidate’s expertise.
+Required Qualifications: Ph.D. in economics or a closely related field; ABD will be considered. Applicants with a master's degree and substantial professional experience may be considered for instructor or professor of practice appointment. We seek faculty members who are committed to excellence in teaching, scholarly engagement, and the mission of the Christian liberal arts education.
+Preferred Qualifications: Demonstrated teaching excellence and research interests that foster student involvement. A commitment to collegiality, relationship-centered education, and student mentorship is highly valued. 
+Northwestern College seeks candidates with an authentic Christian faith who will embrace and live out our mission, including our Reformed, evangelical, and ecumenical identity as stated in our Christian Identity Statement, Mission Statement, Vision for Learning, and Vision for Diversity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Orange City</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching
+G - Financial Economics
+C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>Northwestern University</t>
+  </si>
+  <si>
+    <t>Economics
+Political Science</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Managerial Economics And Decision Sciences</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Managerial Economics and Decision Sciences
+Applications are invited for faculty positions in the Managerial Economics and Decision Sciences Department. The search is for an Assistant Professor position. The MEDS Department includes faculty in pure and applied microeconomic theory and in political economy. We invite applicants in economics and political science, or related fields. Primary criteria will be excellent recommendations, outstanding research potential, and superior teaching capabilities. Candidates must have a Ph.D. in hand or expected by the employment start date. Successful applicants will be expected to do innovative research, participate in the school’s Ph.D. program, and teach required and elective MBA courses. Applicants should have strong theoretical and quantitative interests and abilities.
+The expected base pay range for this position is $210,000-$240,000. This base pay range is for a nine-month academic appointment, does not include summer salary, and is subject to negotiation. Research discretionary funding will also be provided. Summer salary, including from sponsored projects, may also be available.
+Northwestern University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal comparators; and external market pay for comparable jobs.
+Applications should be submitted at
+https://facultyrecruiting.northwestern.edu/apply/MjYwNg==
+For full consideration, please submit a curriculum vitae, three letters of reference, and copies of publications or work in progress no later than November 15, 2026. Please contact meds.opnsrecruiting@kellogg.northwestern.edu with any questions.
+Northwestern University is an Equal Opportunity Employer and does not discriminate based on protected characteristics, including disability and veteran status. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Evanston</t>
+  </si>
+  <si>
+    <t>Weinberg College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Departments of Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics</t>
+  </si>
+  <si>
+    <t>Northwestern University Department of Economics anticipates filling an opening at the rank of Assistant Professor (full time) beginning September 1, 2027. We invite applications from candidates in all fields of economics. Duties include teaching, research, and advising graduate students. Applicants must hold a Ph.D. by the start date. Primary considerations for all faculty positions will be an outstanding research record, excellent recommendations, and teaching ability. Candidates who, through their research, teaching, and service, will contribute to the excellence of our academic community are encouraged to apply. Salary will be competitive. In order to ensure consideration, applications should be received by November 15, 2026. Please apply at https://www.econjobmarket.org/. For questions, contact Christy Bullion at econ@northwestern.edu.The expected base pay range for this position is $220,000 - $260,000.(nine-month academic appointment, does not include summer salary, and is subject to negotiation.)
+Northwestern University is an Equal Opportunity Employer and does not discriminate on the basis of protected characteristics, including disability and veteran status. View Northwestern’s non-discrimination statement. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance. View additional information on the accommodations process.</t>
+  </si>
+  <si>
+    <t>$220,000 - $260,000</t>
+  </si>
+  <si>
+    <t>Associate of Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>The Northwestern University Department of Economics anticipates filling a full time opening at the rank of Associate or Full Professor beginning September 1, 2027. The primary focus of the search is in Applied Microeconomics and Macroeconomics. Duties include teaching, research, and advising graduate students. Applicants must hold a Ph.D. by the start date. Primary considerations for all faculty positions will be an outstanding research record, excellent recommendations, and teaching ability. Salary will be competitive. Candidates who, through their research, teaching, and service, will contribute to the excellence of our academic community are encouraged to apply. In order to ensure full consideration, applications should be received by November 15, 2026. Please apply at https://www.econjobmarket.org/. For questions, contact Christy Bullion at econ@northwestern.edu. The expected base pay range is Associate Professor: $250,000 - $325,000 Professor: $325,000 - $500,000 (nine-month academic appointment, does not include summer salary, and is subject to negotiation.)
+NU is an Equal Opportunity Employer and does not discriminate on the basis of protected characteristics, including disability and veteran status. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance. 
+https://www.northwestern.edu/civil-rights-office/about/statements.html#discrimination-statement</t>
+  </si>
+  <si>
+    <t>Associate Professor: $250,000 - $325,000 Professor: $325,000 - $500,000</t>
+  </si>
+  <si>
+    <t>OECD- Organisation for Economic Cooperation and Development</t>
+  </si>
+  <si>
+    <t>Junior Economists/ Economists</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are passionate about studying economic policy issues affecting countries, or topics such as public finance, productivity, labour/social affairs, scientific/technological innovation, or financial and enterprise affairs, climate, we would like to hear from you. You will join our diverse and top talented teams and work in an international working environment.
+Ideal Candidate Profile
+ A PhD (including upcoming completion) in economics or econometrics. 
+ Hold an OECD member country citizenship to be eligible for the application.
+ Sound knowledge of macroeconomics, microeconomics, international economics, environmental economics and related policy issues.
+ Publications in peer-reviewed journals would be an advantage.
+ Experience working independently, but also in teams, on complex issues.
+ Enthusiasm to work in a diverse workplace and the ability to adapt to cultural differences.
+Core competencies
+ For this role, the following competencies would be particularly important: analytical thinking, drafting skills and flexible thinking.
+ Please refer to the OECD Core Competencies and the level 3 indicators.
+What we offer:
+ A stimulating international environment, at the cutting edge of research.
+ Participation in research and policy networks, with the opportunity to go on missions to meet high-level representatives and stakeholders.
+ Competitive remuneration package: https://www.oecd.org/content/dam/oecd/en/about/careers/Staff_Rules_and_Regulations_EN.pdf
+ Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt from French income tax.
+ To learn more about what we offer and why the OECD is a great place to work, please visit here: https://www.oecd.org/en/about/careers.html.  
+You can also watch our video on how it is working at the OECD Economics Department via the following link: https://www.youtube.com/watch?v=JJeXINyDQTo
+ Browse our People Management Guidebook and learn more about all aspects relating to people at the OECD, our workplace environment and many other policies supporting staff in their daily life via the following link: https://www.oecd.org/content/dam/oecd/en/about/careers/OECD-People-Management-Guidebook.pdf
+To apply for the position, you are invited by the 15th of November 2026 c.o.b to:
+- Fill out the following online form: https://forms.cloud.microsoft/e/cGw0bVSU26
+- Send your Job Market Paper, cover letter, and CV to Mr Mathieu MIRANDA at the following email address: mathieu.miranda@oecd.org 
+The Economics Department
+</t>
+  </si>
+  <si>
+    <t>Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt of French income tax.</t>
+  </si>
+  <si>
+    <t>FRANCE Ile de France Paris</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics
+G - Financial Economics
+J - Labor and Demographic Economics
+P - Political Economy and Comparative Economic Systems
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Ohio State University</t>
+  </si>
+  <si>
+    <t>John Glenn College of Public Affairs</t>
+  </si>
+  <si>
+    <t>Public Policy and Management with a Focus in Urban Policy and Governance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor, Public Policy and Management with a Focus in Urban Policy and Governance
+The John Glenn College of Public Affairs at Ohio State University invites applications for a tenure-track faculty position in Public Policy and Management with a focus in Urban Policy and Governance at the rank of Assistant Professor beginning Autumn 2027. Research and teaching interests should focus on urban policy and governance, broadly defined, including but not limited to research related to housing, transportation, land-use, critical infrastructure, economic or workforce development and other place-based policies.  We welcome applicants with training in related social science disciplines, including (but not limited to) public affairs, public policy, public management, public administration, economics, sociology, planning, geography, or political science. Responsibilities will include teaching core and elective courses in the college’s undergraduate, master’s, and doctoral degree programs. We encourage applicants to describe teaching and professional development experiences that have prepared them to teach and mentor learners at all levels. In addition to scholarship and teaching, responsibilities will include service to the college, university, community, and professional associations.   
+To be considered, please submit your application via Workday:https://osu.wd1.myworkdayjobs.com/OSUCareers/job/Columbus-Campus/Assistant-Professor--Public-Policy-and-Management-with-a-Focus-in-Urban-Policy-and-Governance_R159044
+Please email the Faculty Search Committee at GLENNUPG@osu.edu if you have questions about the position. 
+</t>
+  </si>
+  <si>
+    <t>90,000-108,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Ohio Columbus</t>
+  </si>
+  <si>
+    <t>2026-10-14 00:00:00</t>
+  </si>
+  <si>
+    <t>Oklahoma State University</t>
+  </si>
+  <si>
+    <t>Spears School of Business</t>
+  </si>
+  <si>
+    <t>Weidner Business and Real Estate Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Real Estate
+Business Administration
+Finance
+Economics
+Hospitality Management
+</t>
+  </si>
+  <si>
+    <t>Director of the Weidner Business and Real Estate Center</t>
+  </si>
+  <si>
+    <t>Oklahoma State University
+Spears School of Business
+Director of the Weidner Business and Real Estate Center
+(Career Track Faculty Position)
+The Spears School of Business at Oklahoma State University invites applications for the Director of the Weidner Business and Real Estate Center. The Center serves as a hub for interdisciplinary engagement across real estate, property management, finance, economics, and related business disciplines, supporting industry partnerships, applied research, and student career development.
+Salary commensurate with background and experience. Starting date is negotiable. For detailed job responsibilities, go to jobs.okstate.edu and search for Req494382.
+Required Qualifications:
+ Earned a master’s degree in real estate, business administration, finance, economics, hospitality management, or a closely related field at the time of appointment.
+ Extensive professional or industry experience in real estate, property management, or a related business field.
+ Demonstrated ability to build and maintain strong relationships with industry stakeholders and donor engagement/fundraising.
+ Proven ability to work effectively with students, faculty, administrative personnel, and external partners.
+Applications:
+Applicants may apply at jobs.okstate.edu. Search for Req494382. Applicants should upload a letter addressing the position responsibilities and qualifications; resume/vita; and a list of three references. Questions may be directed to Dr. James Payne, Dean, at james.payne10@okstate.edu.</t>
+  </si>
+  <si>
+    <t>Commensurate with background and experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Oklahoma Stillwater</t>
+  </si>
+  <si>
+    <t>2027-01-30 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opportunity Insights </t>
+  </si>
+  <si>
+    <t>Predoctoral Fellow</t>
+  </si>
+  <si>
+    <t>Opportunity Insights (OI) is hiring several full-time predoctoral fellows to start in Summer 2027 to work with our research group. OI is a nonpartisan research and policy institute focused on improving economic opportunity.
+Fellows will be based at Harvard or Brown Universities under the direction of Professors Raj Chetty, John Friedman, and Nathan Hendren. The fellowship will include a variety of tasks that provide preparation for graduate school, such as analyzing data, developing statistical models, creating presentations, and editing research papers. Fellows will interact regularly with professors and their collaborators in a team-oriented lab environment, with weekly lab meetings, seminars, and other events.
+As an organization focused on economic mobility, we value the many backgrounds, perspectives, and lived experiences in our community. We welcome applications from persons from underrepresented groups. Applicants should be completing (or have completed) a Bachelor’s or Master’s degree, have strong quantitative skills, and experience with empirical research methods. Candidates with research experience are strongly preferred, especially those with programming experience in Stata, SAS, R, and/or Python.
+Fellowships will begin around July 1, 2027. Fellows typically work at OI for two years before applying to graduate school in Economics or another social science.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Massachusetts Cambridge </t>
+  </si>
+  <si>
+    <t>Peking University</t>
+  </si>
+  <si>
+    <t>Institute of New Structural Economics (INSE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of New Structural Economics (INSE) at Peking University invites applications for tenure-track positions at all levels in all fields of economics. Candidates must have a Ph.D. by August, 2027 and demonstrate a strong willingness and the ability to conduct research on New Structural Economics (NSE). The appointment is expected to begin on September 1st, 2027. The institute offers competitive salary and benefits in accordance with applicant's qualification and experiences.
+Candidate interviews will be conducted in late December, 2026. Short-listed candidates will be contacted for virtual online interviews in mid-December. All application materials should be submitted by November 22nd, 2026. 
+The Institute of New Structural Economics at Peking University is China's first institution aiming at independent theoretical innovation in social sciences. Its predecessor is the Center for New Structural Economics at Peking University. Founded in December 2015 by Professor Justin Yifu Lin, former chief economist and senior vice president of the World Bank, it is one of the first pilot units of high-level think tanks in the country. New structural economics introduces the heterogeneity and endogeneity of structures of countries at different development levels into the modern economic theory system, which takes the structures of developed countries as the implied structures of its theories. The Institute of New Structural Economics at Peking University actively promotes the deepening of theoretical innovation, policy practice, student education and international exchanges in new structural economics. Since Adam Smith published "The Wealth of Nations", the world economic center has been the research center of economics in the world and a center from where masters who lead new theoretic trends in economics comes. The Institute of New Structural Economics at Peking University sincerely invites economists who are committed to seizing the historical opportunities brought by China's economic development and deepening the theoretical innovation of new structural economics to join. For more information about INSE, please visit: http://www.nse.pku.edu.cn/en/index.htm
+Please submit your CV, job market paper, three letters of reference, research plan on new structural economics, and published and/or unpublished papers related to new structural economics via the JOE listing.
+</t>
+  </si>
+  <si>
+    <t>CHINA Beijing Beijing</t>
+  </si>
+  <si>
+    <t>Peking University HSBC Business School</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Trade
+Spatial
+Labor
+Development Economics
+AI-related research</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>Join a Leading Research Institution!
+Peking University HSBC Business School (PHBS) invites applications for a Tenure-Track Assistant/Associate/Full Professor in Economics. Located in the thriving entrepreneurial metropolis of Shenzhen, PHBS offers a dynamic, international environment for research and teaching.
+Why Choose PHBS?
+ Top Ranking: Peking University is ranked 13th in the QS World University Rankings (2027), affirming our commitment to excellence in education and research.
+ International Community: PHBS is one of the most international business schools in Asia, with nearly all faculty holding doctorates from prestigious universities worldwide. Many of our faculty members and students are international, fostering a diverse and inclusive academic environment.
+ Supportive Environment: Shenzhen government offers various financial subsidies for incoming professors to apply, making our competitive salary packages even more attractive.
+ Global Opportunities: Take advantage of our unique UK campus in Oxfordshire, the first satellite campus in Europe established by a Chinese university. Enjoy the opportunity to teach or conduct research in the UK, enhancing your global academic footprint.
+Qualifications
+Applicants should hold a Ph.D. degree or expect to receive one before July 2027. Candidates from all fields of Economics are encouraged to apply, particularly those with strong dynamic, quantitative skills in macroeconomics, trade, spatial, labor, and development economics. We especially welcome candidates with expertise in AI-related research. Exceptional candidates in economic theory are also highly encouraged to apply.
+Job Responsibility
+ Establish an outstanding record of independent and internationally recognized research
+ Contribute to high-quality teaching 
+ Provide responsible services to the school and the university
+Application Process
+Ready to make a difference? To apply, please complete the online application form (https://apply.interfolio.com/191920) and include:
+ A cover letter
+ A curriculum vitae
+ A sample research paper
+ Three reference letters
+ Evidence of effective teaching
+Applications for Assistant Professor must be received by December 8, 2026 to be guaranteed full consideration, but will be accepted until all positions are filled.
+Contact Us
+For inquiries, please reach out to the Recruiting Committee at:
+Address: Peking University HSBC Business School(PHBS).University Town, Nanshan District, Shenzhen 518055, China
+Tel: +86-755-2603-3420
+Fax: +86-755-2603-5344
+Email: hr_faculty@phbs.pku.edu.cn
+Discover more about PHBS at https://english.phbs.pku.edu.cn/.
+Join us at PHBS, where your research and teaching will thrive in a supportive and globally minded environment!</t>
+  </si>
+  <si>
+    <t>CHINA Guangdong Shenzhen</t>
+  </si>
+  <si>
+    <t>2026-12-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Pennsylvania State University</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Agribusiness Management</t>
+  </si>
+  <si>
+    <t>The Department of Agricultural Economics, Sociology, and Education (AESE) in the College of Agricultural Sciences at The Pennsylvania State University (University Park campus) invites candidates to apply for an Assistant Professor of Agribusiness Management position. This is a full-time, 36-week, tenure-track appointment with a 60% teaching and 40% Extension appointment. The successful candidate will be expected to teach five 3-credit courses per year in the Agribusiness Management (AGBM) undergraduate program, and to advise and mentor undergraduate students, including professional development for future employment in industry. The successful candidate will also be expected to develop a nationally and internationally recognized Extension program on agribusiness management that enhances the university's engagement with the agricultural industry in Pennsylvania. Review of applications will begin on December 1, 2026, with a start date of July 1, 2027, or as negotiated. To view more information and apply, visit: https://apptrkr.com/9816405</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania University Park</t>
+  </si>
+  <si>
+    <t>Pepperdine University</t>
+  </si>
+  <si>
+    <t>Social Science Division</t>
+  </si>
+  <si>
+    <t>Intermediate Macroeconomics
+International Trade
+Money, Banking, and Financial Markets</t>
+  </si>
+  <si>
+    <t>The Social Science Division of the Seaver College of Letters, Arts, and Sciences at Pepperdine University invites applications for a tenure-track faculty position in Economics to begin August 1, 2027. We are eager for applicants who are willing and able to teach Intermediate Macroeconomics, International Trade, and Money, Banking, and Financial Markets. Qualifications include a Ph.D. in Economics (although candidates who are ABD will also be considered), an active scholarly agenda, and a commitment to teaching excellence in a Christian liberal arts environment.
+Seaver College is a residential liberal arts college of approximately 3,500 students situated in Malibu, California. Successful applicants must have an active commitment to the Christian mission of the University and reflect on their willingness to support the mission of Seaver College in their application materials.
+Applicants should provide the following materials: cover letter, curriculum vitae, response to the University’s Christian mission, transcripts of all graduate work (copies are acceptable during the application process; official transcripts will be required for selected applicants), and names and contact information for three references (the same individuals who will provide a Confidential Letter of Recommendation or Evaluation if the candidate proceeds with interviews).
+Qualified individuals should be able to show respect for workplace differences and have the ability to work effectively with individuals from different backgrounds.
+Offers of employment are contingent upon successful completion of a criminal, education, and employment screening. The University conducts such screenings in compliance with applicable laws and with the objectives of evaluating risk and supporting a safe environment for students, faculty, staff, and guests; safeguarding key University assets including people, property, information, and the University’s reputation; and providing comprehensive job-related information to University leaders to enable them to make prudent hiring decisions. Qualified individuals with criminal histories will be considered for employment in compliance with applicable laws, including the Los Angeles County Fair Chance Ordinance.</t>
+  </si>
+  <si>
+    <t>$115,000-$145,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Malibu</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+E0 - General</t>
+  </si>
+  <si>
     <t>Princeton University</t>
+  </si>
+  <si>
+    <t>The Department of Economics invites applications for a tenure-track faculty position starting in September 2027.  Appointments will normally be at the rank of assistant professor. Complete applications including cover letter, CV, job market papers, and three letters of recommendation will be reviewed starting November 15, 2026. Primary emphasis is placed on qualifications, including Ph.D., outstanding academic record and teaching experience. Princeton is especially interested in candidates who, through their research, teaching and service, will contribute to the diversity and excellence of the academic community. This position is subject to the University's background check policy.
+Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$180,000 - $250,000 </t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Princeton</t>
+  </si>
+  <si>
+    <t>Industrial Organization
+International Economics</t>
+  </si>
+  <si>
+    <t>Associate Professor or Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics seeks a distinguished senior faculty member in the field of Industrial Organization or International Economics. Candidates must complete an online faculty application at https://apply.interfolio.com/190688. Complete applications, including cover letter and CV will be reviewed beginning September 15, 2026. Applicants should provide contact information for three references; no references will be contacted until the final stage of the hiring process.
+Princeton is especially interested in candidates who, through their research, teaching and service, will contribute to the diversity and excellence of the academic community. This position is subject to the University's background check policy.
+Interested candidates should submit a cover letter and a CV. Please provide contact information for three references. No letters of recommendation are required until the interview stage. Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>Associate Professor: $273,000 - $376,000; Full Professor: $293,000 - $453,000</t>
+  </si>
+  <si>
+    <t>F0 - General
+L0 - General</t>
+  </si>
+  <si>
+    <t>Econometrics</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Econometrics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in Econometrics. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>$145,000/year</t>
+  </si>
+  <si>
+    <t>C0 - General</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Industrial Organization</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027 for one academic year. Primary criteria are the quality of the applicant's research and interest/experience in Industrial Organization. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Macroeconomics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Louis A. Simpson Center for the Study of Macroeconomics of the Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in macroeconomics. 
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Microeconomic Theory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The William S. Dietrich II Economic Theory Center of the Department of Economics will have an opening for a Postdoctoral Research Associate in September 2027. Primary criteria are the quality of the applicant's research and interest/experience in microeconomic theory. 
+This position provides an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associate may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associate is expected to participate actively in the intellectual activities of Princeton University. 
+Position at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+This position is not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+This position is subject to the University's background check policy. The work location for this position is in-person on campus at Princeton University.
+Applicants must have (or expect to have by the start of the appointment) a PhD in Economics. Applicants must apply online and submit a cover letter, CV, research statement, two letters of recommendation, and one or at most two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>Public Economics</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate - Public Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics will have an opening for one or more Postdoctoral Research Associates anticipated to start September 2027. Primary criteria are the quality of the applicant's research and interest/experience in Public Economics.
+These positions provide an outstanding opportunity for independent research as well as opportunities for collaboration with Princeton faculty and graduate students. Postdoctoral Research Associates may participate in the teaching program if mutually agreed, with sufficient course enrollments, and with the approval of the Office of the Dean of the Faculty. Postdoctoral Research Associates are expected to participate actively in the intellectual activities of Princeton University. 
+Positions at the postdoctoral rank are for one academic year with the possibility of renewal pending satisfactory performance and continued funding. Proof of Ph.D. completion is required.
+These positions are not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate.
+These positions are subject to the University's background check policy. The work location for these positions are in-person on campus at Princeton University. Applicants must have (or expect to have by the start of the appointment) a PhD in Economics.
+Applicants must apply online and submit a cover letter, CV, research statement, three letters of recommendation, and one to two research papers. Applications will be reviewed beginning December 2026. </t>
+  </si>
+  <si>
+    <t>H0 - General</t>
+  </si>
+  <si>
+    <t>Princeton Institute for International and Regional Studies (PIIRS)</t>
+  </si>
+  <si>
+    <t>Visiting Research Scholar, Fung Global Fellows Program</t>
+  </si>
+  <si>
+    <t>Princeton University is pleased to announce the call for applications to the Fung Global Fellows Program at the Princeton Institute for International and Regional Studies (PIIRS). The program will select early-career scholars from around the world to be in residence at Princeton for an academic year and to engage in research and discussion around a common theme. The fellowships will be awarded to those employed outside the United States who have a faculty appointment or a professional research appointment, and they will be expected to return to their positions at the conclusion of the fellowship. 
+Democratic governance faces mounting pressure around the world. The rise of populist movements, declining trust in institutions, polarization, disinformation, and democratic backsliding (including in democracies once considered as consolidated) have prompted renewed debate about whether democracy's ascendance in the late 20th century was more fragile than assumed. At the same time, democracies have proven resilient in unexpected ways through grassroots mobilization, institutional safeguards, judicial independence, and civic renewal, raising the question of what, precisely, allows some democratic systems to weather crisis while others erode or collapse.
+During the 2027-28 academic year, the program theme will be "Democracy in Crisis?" We invite applications from scholars who study the challenges confronting democratic governance and/or the sources of democratic resilience. Projects might explore the drivers and dynamics of populism; the erosion of democratic norms and institutions; the role of media, technology, and disinformation in shaping political life; the relationship between economic inequality and democratic legitimacy; or the strategies through which citizens, civil society, and institutions have defended or renewed democratic practice. We are equally interested in work that interrogates the conceptual and normative foundations of democracy itself, what it means, who it serves, and how it has been imagined and contested across different political and cultural traditions.
+Applicants may address any region of the world and can bring contemporary and/or historical perspectives to bear. We welcome scholars from across the humanities and social sciences.
+Applicants must apply online at https://apply.interfolio.com/191685. Applications are due on November 16, 2026 (11:59 p.m. EST).
+To be eligible, applicants must have received their Ph.D. (or equivalent) generally after September 1, 2017. Candidates who are currently enrolled in a Ph.D. program or employed as postdocs are not eligible to apply. Fellowships will be awarded on the strength of a candidate's proposed research project, the relationship of that project to the program's theme, the candidate's scholarly record, and their ability to contribute to the intellectual life of the program. For more information, see: https://funggfp.princeton.edu/applications.
+The following items must be submitted by the applicant, in English, by November 16, 2026:
+Cover letter (1.5 pages maximum)
+Curriculum Vitae (including publications)
+Research proposal (maximum of 3 pages, single spaced)
+One writing sample (article or book chapter, maximum of 50 pages)
+The names and email addresses for three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. 
+Should an offer be made, successful candidates who hold faculty appointments or professional research appointments will be required to submit an official letter from their current employer affirming that they would be permitted to accept the offer and to spend the academic year at Princeton University.The work location for these positions is in-person, on campus at Princeton University. 
+Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>Competitive salary</t>
+  </si>
+  <si>
+    <t>Research Program in Development Economics (RPDE)</t>
+  </si>
+  <si>
+    <t>Development Economics Research
+Postdoctoral Research Associate
+Postdoctoral Research Associate in Development Economics
+Princeton University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Research Program in Development Economics (RPDE) at Princeton University’s School of Public and International Affairs invites applications for two Postdoctoral Research Associate positions. RPDE conducts economic research on the causes and consequences of global poverty, with the goal of informing policy and improving lives in low- and middle-income countries.
+Position
+Postdoctoral Research Associates will pursue their own research while actively participating in RPDE events, including the weekly seminar and graduate student lunch, and engaging with the undergraduate community. The position includes no teaching responsibilities.
+This is a 12-month, in-person appointment beginning in summer 2027, with competitive salary and benefits.
+Qualifications
+Candidates must have completed a Ph.D. after September 1, 2026 and before the start date. The position is subject to Princeton’s background check policy. The University will sponsor a J-1 visa for this one-year appointment, and applicants may apply regardless of citizenship or prior U.S. work authorization.
+Application
+Applications should include a cover letter stating dissertation status, CV/resume, graduate transcripts, job market paper, and three academic references. Apply online via https://apply.interfolio.com/191331.
+Questions: Tejal Johri, Associate Director, RPDE, at rpde@princeton.edu.
+Applications will begin being reviewed after November 18, 2026 and may be considered until the ad closes.
+</t>
+  </si>
+  <si>
+    <t>$125,000</t>
+  </si>
+  <si>
+    <t>O1 - Economic Development</t>
+  </si>
+  <si>
+    <t>2026-09-03 00:00:00</t>
   </si>
   <si>
     <t>University Center for Human Values</t>
   </si>
   <si>
     <t xml:space="preserve">Laurance S. Rockefeller Visiting Faculty Fellowship </t>
   </si>
   <si>
     <t>The University Center for Human Values invites applications for Laurance S. Rockefeller Visiting Faculty Fellowships for the academic year 2027-28. Fellows devote an academic year in residence at Princeton to research and writing about topics involving human values in public and private life. This full-time visiting program is open to scholars in all disciplines across the humanities and social sciences. We welcome applications from scholars from a variety of disciplines.
 Fellows are expected to reside in or around Princeton or demonstrate to the program's satisfaction the ability to commute to campus on a daily basis during the 12-week fall and spring semesters. Fellows pursue their own research and are active contributors to the intellectual life of the Center. This includes participating in a weekly seminar attended by fellows and Center faculty to discuss work in progress and in various other seminars, colloquia and lectures sponsored by the Center. Fellows enjoy access to Firestone Library and to a wide range of activities and facilities throughout the University.
 The fellowship extends from September 1 to June 1. Fellows receive a stipend paid in nine equal installments. Ordinarily, home institutions provide a portion of their salaries in addition to benefits, although this is not a requirement. Independent scholars are eligible to apply.
 Main considerations in the evaluation of applications are the following:
  The significance of the proposed research and its relevance to the purposes of the University Center for Human Values 
  The quality of a candidate’s previous research and the contribution the candidate is likely to make in the future through their scholarship
 The likelihood that the research would benefit from being conducted in the University Center environment
 Qualifications
 Candidates must have a doctorate or equivalent professional degree and a strong record of research publications appropriate to their career stage. Typically, Fellows hold faculty positions at other universities or colleges; in exceptional cases, we consider applications from independent scholars when there is a high level of scholarly achievement. This is not a postdoctoral fellowship program, and we do not generally consider candidates who will have held the Ph.D. for less than two years at the time of appointment, or who are coming directly from a postdoctoral fellowship.
 Application Instructions
 Candidates must submit an online application: https://apply.interfolio.com/189111.
 Required materials:
  A CV
  One scholarly paper (no more than 12,000 words) written in the past three years
  A statement (no more than 1,500 words) describing the proposed research project, including a brief working title for the project
  Contact information for three referees, including at least one referee who was not a graduate advisor (note that referees will be asked to send in their letters fairly quickly – by October 22, 2026, for best consideration).
 Applicant materials must be submitted by the deadline: October 15, 2026, 11:59 p.m. EST. We aim to announce decisions by late March 2027.
 The work location for this position is in-person on campus at Princeton University. These positions are not eligible for sponsorship of an H‑1B visa requiring consular processing.</t>
   </si>
   <si>
-    <t>UNITED STATES New Jersey Princeton</t>
-[...1 lines deleted...]
-  <si>
     <t>Center for the Decentralization of Power Through Blockchain Technology</t>
   </si>
   <si>
     <t>Computer Science</t>
   </si>
   <si>
     <t>Blockchain
 Decentralization
 Tokenization
 Stablecoins
 Computer Science
 Economics and Computation
 Industrial Organization
 Political Economics
 Policy and Regulation
 Decentralized Finance</t>
   </si>
   <si>
     <t>Princeton DeCenter Postdoctoral Fellowships</t>
   </si>
   <si>
     <t>The Princeton DeCenter invites applications for Postdoctoral Fellows (including more senior researchers) for appointments beginning between February 2027 and February 2028. Appointments will be made at the rank of Postdoctoral Research Associate or a more senior rank, as appropriate. Postdoctoral appointments are for one year, with the possibility of renewal based on satisfactory performance and continued funding. More senior appointments may be multi-year. Candidates must have completed their Ph.D. before the appointment begins.
 The DeCenter is an interdisciplinary research hub at Princeton University dedicated to advancing research on blockchain, decentralized technologies, and the decentralization of power and trust. Fellows will join a collaborative community spanning computer science, economics, law, political science, philosophy, and related fields.
 Scope and Expectations
 Fellows will conduct original research, collaborate across disciplines, and contribute to cross-disciplinary research initiatives. They will also help foster the DeCenter community by co-organizing seminars, workshops, and related programming.
 Qualifications
 Ideal candidates will have:
 • A strong research record in their primary discipline.
 • Experience leading independent research projects.
 • Demonstrated ability or strong interest in interdisciplinary collaboration.
 • Research experience or demonstrated interest in blockchain, decentralized technologies, or related areas.</t>
   </si>
   <si>
     <t xml:space="preserve"> 78,000-90,000 and 90,000-110,000</t>
   </si>
   <si>
     <t>2027-07-01 00:00:00</t>
   </si>
   <si>
-    <t>PIIRS Postdoctoral Fellowship Program</t>
-[...7 lines deleted...]
-Humanities</t>
+    <t>School of Public and International Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Niehaus Center for Globalization and Governance </t>
+  </si>
+  <si>
+    <t>International and comparative political economy
+International organization and global governance, and globalization</t>
   </si>
   <si>
     <t>Postdoctoral Research Associate</t>
   </si>
   <si>
-    <t xml:space="preserve">The Princeton Institute for International and Regional Studies (PIIRS) at Princeton University is pleased to announce the call for applications to the PIIRS Postdoctoral Fellowship Program for the 2027-28 academic year. We will award up to four postdoctoral fellowships to our 2027-28 cohort. PIIRS seeks recent PhDs in the Social Sciences who have demonstrated exceptional scholarship, congruent with the Institute's intellectual focus, that simultaneously advances theoretical debates in their disciplinary field; creatively speaks to and engages with a multidisciplinary audience; and deepens substantive regional knowledge of specific places.
-[...14 lines deleted...]
-The names and email addresses of three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. (Please note: all letters of reference should be submitted by your referees before September 15, 2026. deadline. )
+    <t>The Niehaus Center for Globalization and Governance (NCGG) at Princeton University's School of Public and International Affairs invites applications for postdoctoral research associates from individuals who hold a Ph.D. degree (awarded no earlier than two years before the appointment start date), or who expect to receive a Ph.D. degree by July 1, 2027, for the 2027-2028 academic year.  NCGG fellows conduct research in the broad areas of international and comparative political economy, international organization and global governance. These include the causes and consequences of globalization, the political economy of international trade, finance and regulation; the political economy of climate change; governance and governance institutions at the global and regional level; the domestic and international politics of economic development; the political economy of human security; and the politics of international law and human rights. Outstanding scholars anywhere in the world are eligible to apply. NCGG invites candidates with a background in political science, economics, modern history, sociology, anthropology, law and business.  
+Each post-doctoral associate (NCGG Fellow) will pursue research and contribute to the intellectual life of NCGG and the Princeton School of Public and International Affairs. One postdoctoral research associate position is designed for an individual whose research interests overlap with those of the Princeton Sovereign Finance Lab (PSFL), and who will work partly on PSFL-related projects.  (Applicants can indicate their interest in consideration for this slot as part of the application process).  All NCGG Fellows are expected to participate in NCGG research seminars and related weekly meetings, as well as occasional lectures, conferences, and other events for the expected duration of the fellowship (July 1, 2027, to June 30, 2028). Appointments are for one year and are not renewable.
+Successful candidates will receive a competitive salary and applicable Princeton University benefits in accordance with university guidelines, as well as a taxable moving allowance and a research allowance. The work location for this position is in-person at Princeton University. It is necessary to have the ability to be on campus each weekday to fulfill responsibilities relating to in-person participation for the expected duration of the fellowship period (July 1, 2027, to June 30, 2028).
+Applicants are required to hold a Ph.D. (awarded no earlier than two years before the appointment start date), or expect to receive a Ph.D. degree by July 1, 2027, in one of the above-mentioned disciplines. 
+Princeton University is an Equal Opportunity Employer and all qualified applicants will receive consideration for employment without regard to age, race, color, religion, sex, sexual orientation, gender identity or expression, national origin, disability status, protected veteran status, or any other characteristic protected by law.
+The University considers factors such as (but not limited to) the scope and responsibilities of the position, candidate's qualifications, work experience, education/training, key skills, market, collective bargaining agreements as applicable, and organizational considerations when extending an offer. The posted salary range represents the University's good faith and reasonable estimate for a full-time position; salaries for part-time positions are pro-rated accordingly.
+The University also offers a comprehensive benefits program to eligible employees. Please see this link for more information.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expected Salary Range: $65,000 - $67,000. Rank and salary will be contingent on qualifications. </t>
+  </si>
+  <si>
+    <t>F5 - International Relations, National Security, and International Political Economy
+F6 - Economic Impacts of Globalization</t>
+  </si>
+  <si>
+    <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Early Career)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organization: Resources for the Future (RFF)’s mission is to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF research has shaped many of the world’s most successful environmental decisions and policies over the past 70 years. 
+Summary: RFF is seeking PhD-level researchers in economics or related fields with a strong desire to engage policy audiences and make a lasting impact on environmental decisions. Fellows conduct publishable research, lead projects, and actively engage in policy discussions. We seek candidates with expertise on the analysis of environmental, natural resource, and/or energy policies—particularly related to U.S. policy issues (for example, candidates with expertise in climate risks and resilience and/or the industrial, fuels, electricity, forestry, and agricultural sectors). This role is located in Washington, DC. Salary range is $133,000 - $166,000. 
+Qualifications: A PhD in economics or a closely related field within the past 5 years or on track to receive a PhD by August 2026. More details in full description linked below. 
+Deadline: The application deadline for full and best consideration is Nov 1, 2026. Applications received before Nov 21, 2026 will be reviewed.   
+More information: 
+DEI: https://www.rff.org/about/diversity-equity-inclusion/ 
+Benefits:  https://www.rff.org/careers/frequently-asked-questions/  
+Full Job Description: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US </t>
+  </si>
+  <si>
+    <t>Q3 - Nonrenewable Resources and Conservation
+Q4 - Energy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>Research Fellow (Mid-Career and Senior)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
+RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
+Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
+A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
+Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
+More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
+RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
+RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
 </t>
   </si>
   <si>
-    <t>80,000.00</t>
-[...2 lines deleted...]
-    <t>2026-09-15 00:00:00</t>
+    <t>2026-08-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Rice University</t>
+  </si>
+  <si>
+    <t>Health Economics</t>
+  </si>
+  <si>
+    <t>Open Rank in Health Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Rice University in Houston, Texas, invites applications for a tenured or tenure-track faculty position in Health Economics, beginning July 1, 2027. The rank is open. Candidates at the Assistant Professor level should have completed the Ph.D. in Economics or a closely related field by the date of appointment. Candidates at the Associate or Full Professor level should have a record of scholarship commensurate with appointment at that rank at a leading research department.
+We seek a scholar whose research addresses substantive questions in health economics, broadly defined, including but not limited to the industrial organization of health care markets, health insurance design, the determinants and consequences of health over the life cycle, and the evaluation of health policy. The successful candidate will join an established group in health economics and will have opportunities for collaboration across the University, including with the Baker Institute for Public Policy and with Population Health, and with institutions in the Texas Medical Center. 
+Responsibilities include research, teaching at the undergraduate and graduate levels, and service to the Department and the University. Applicants should submit a cover letter, curriculum vitae, job market paper or representative publications, and a teaching statement. Applications received by November 15, 2026 will receive full consideration. All candidates must apply online at Interfolio https://apply.interfolio.com/192563
+Also, in our candidate pools, we seek to attract greater representation of women, scholars of color, people with disabilities, veterans, and others who have historically been underrepresented in Economics. Rice is located in Houston, one of the most diverse metropolitan areas in the United States.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas Houston</t>
+  </si>
+  <si>
+    <t>Open Rank in Labor and Public Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Rice University in Houston, Texas, invites applications for a tenured or tenure-track faculty position in Labor Economics and/or Public Economics, beginning July 1, 2027. The rank is open. Candidates at the Assistant Professor level should have completed the Ph.D. in Economics or a closely related field
+by the date of appointment. Candidates at the Associate or Full Professor level should have a record of scholarship commensurate with appointment at that rank at a leading research department.
+We seek a scholar whose research addresses substantive questions in labor or public economics, broadly defined, including but not limited to human capital formation over the life cycle, intergenerational mobility, the design and evaluation of tax and transfer programs, labor market institutions and wage-setting, and the labor market consequences of technological change. Both empirical and structural approaches are welcome. The successful candidate will join a department with substantial depth in applied microeconomics and will have opportunities for collaboration through the Center for Economic Mobility. 
+Responsibilities include research, teaching at the undergraduate and graduate levels, and service to the Department and the University. Applicants should submit a cover letter, curriculum vitae, job market paper or representative publications, and a teaching statement. Applications received by November 15, 2026, will receive full consideration. All candidates must apply online at Interfolio https://apply.interfolio.com/192587 
+ Also, in our candidate pools, we seek to attract greater representation of women, scholars of color, people with disabilities, veterans, and others who have historically been underrepresented in Economics. Rice is located in Houston, one of the most diverse metropolitan areas in the United States.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salisbury University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics 
+Public Sector Economics
+Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics
+The Department of Economics in the Franklin P. Perdue School of Business at Salisbury University invites applications for two tenure-track Assistant Professor positions in Economics, beginning in January or August 2027. We seek colleagues whose research and teaching will strengthen our undergraduate programs and contribute to the intellectual life of a collegial, student-focused department.
+Two Positions Available:
+Health Economics and Public Sector Economics. We are seeking an economist whose primary research focus lies in health economics, public economics, or the intersection of both.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor-of-Economics_JR102045 
+Salary: $105,000 - $117,000
+Applied Microeconomics (Open Field). We are seeking an applied microeconomist with a strong and active research agenda. Candidates working in any applied microeconomics field are welcome to apply, including development, labor, education, urban, behavioral economics, as well as the economics of crime, gender, race, or immigration.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101927 
+Salary: $100,000–$110,000
+The successful candidates, for both positions, will be expected to teach principles and intermediate microeconomics and develop one or more new electives that bring fresh applied topics to our curriculum.
+Qualifications: Ph.D. in Economics 
+Priority will be given to applicants who apply by September 11, 2026. Open until filled.
+Salisbury University is an equal opportunity employer </t>
+  </si>
+  <si>
+    <t>$100,000 - $117,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Maryland Salisbury </t>
+  </si>
+  <si>
+    <t xml:space="preserve">San Jose State University </t>
+  </si>
+  <si>
+    <t>Macro Economics AI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics </t>
+  </si>
+  <si>
+    <t>The Department of Economics at San José State University invites applications for a tenure-track Assistant Professor of Economics position beginning August 2027. We are particularly interested in candidates with research and teaching interests in Macroeconomics, International Economics, Forecasting in Big Data and Machine Learning, and AI Dynamic Modeling.
+The successful candidate will teach undergraduate and graduate courses, maintain an active research agenda, mentor students, and contribute to departmental and university service. A demonstrated ability or strong potential to secure external research funding is highly desirable.
+A Ph.D. in Economics is expected by the appointment date. Candidates should demonstrate effective teaching, research potential, and a commitment to student success.
+Application deadline: October 15, 2026.
+Anticipated academic-year salary: $95,000–$105,000.
+For complete qualifications and application instructions:
+https://jobs.sjsu.edu/sj/en-us/job/560950?lApplicationSubSourceID=
+San José State University is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$95,000   -  $105,000     </t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Jose</t>
+  </si>
+  <si>
+    <t>Urban/Regional Spatial Data Analysis</t>
+  </si>
+  <si>
+    <t>The Department of Economics at San José State University invites applications for a tenure-track Assistant Professor of Economics position beginning August 2027. We are particularly interested in candidates with research and teaching interests in Urban Economics, Regional Economics, Spatial Economics, and Spatial Data Analysis. Candidates from other fields with experience in spatial data analysis (e.g., ArcGIS, QGIS) and computational tools will also be considered.
+The successful candidate will teach undergraduate and graduate courses, maintain an active research agenda, mentor students, and contribute to departmental and university service. A demonstrated ability or strong potential to secure external research funding is highly desirable.
+A Ph.D. in Economics is expected by the appointment date. Candidates should demonstrate effective teaching, research potential, and a commitment to student success.
+Application deadline: October 15, 2026.
+Anticipated academic-year salary: $95,000–$105,000.
+For complete qualifications and application instructions:
+https://jobs.sjsu.edu/sj/en-us/job/560948?lApplicationSubSourceID=
+San José State University is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> $95,000   -  $105,000   </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Shanghai Jiao Tong University</t>
+  </si>
+  <si>
+    <t>Shanghai Advanced Institute of Finance</t>
+  </si>
+  <si>
+    <t>Finance
+Economics
+AI in Finance</t>
+  </si>
+  <si>
+    <t>Shanghai Advanced Institute of Finance at Shanghai Jiao Tong University
+Location
+211 West Huaihai Road, Shanghai, China
+Description
+Shanghai Advanced Institute of Finance (SAIF) at Shanghai Jiao Tong University invites applications for a tenure-track faculty position in Finance, starting on July 1, 2027. While all areas of finance and economics will be considered, we are seeking cross-disciplinary candidates, preferably with expertise in artificial intelligence (AI). The position is open to both rookies and seasoned untenured candidates, with appointment expected at the Assistant Professor level — though exceptional candidates may be considered for a higher rank.
+Qualifications
+Applicants must have, or be near completion of, a PhD in Finance or a related field by the start of employment. Candidates should have a demonstrated ability and commitment to produce scholarly work at the highest level.  We also expect candidates to be effective teachers at the graduate level. Compensation and support for research activities are competitive.</t>
+  </si>
+  <si>
+    <t>Simon Fraser University</t>
+  </si>
+  <si>
+    <t>Environmental economics
+Health economics
+Industrial organization
+International economics
+Public economics
+Applied econometrics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor</t>
+  </si>
+  <si>
+    <t>Simon Fraser University
+Department of Economics
+The Department of Economics at Simon Fraser University is inviting applications for one full-time tenure-track appointment at the rank of Assistant or Associate Professor. The expected start date is on or after July 1, 2027. Preference will be given to candidates employing empirical approaches to environmental economics, trade and international economics, industrial organization, urban economics and applied econometrics. However, strong candidates in all fields will be given serious consideration.
+The Department will start reviewing files of applicants with PhDs attained before 2026 on October 1, 2026. For applicants with PhDs attained or expected to be awarded in 2026, the Department will begin reviewing on November 30, 2026. All applications are to be submitted through www.econjobmarket.org. 
+Email inquiries should be directed to ecchrsec@sfu.ca. The position is subject to the availability of funding.
+Our full advertisement is at https://econjobmarket.org/positions/12554</t>
+  </si>
+  <si>
+    <t>CANADA British Columbia Burnaby</t>
+  </si>
+  <si>
+    <t>F - International Economics
+F1 - Trade
+L - Industrial Organization
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+Q5 - Environmental Economics
+C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>Singapore Management University</t>
+  </si>
+  <si>
+    <t>The School of Economics at Singapore Management University has 3 openings for tenure-track appointment at all ranks. The school invites applications from outstanding candidates with teaching and research interests in all fields of Economics. Shortlisted candidates will be interviewed virtually in early December 2026.</t>
+  </si>
+  <si>
+    <t>Soka University of America (SUA)</t>
+  </si>
+  <si>
+    <t>Principles of Economics
+Labor Economics
+Economic Development
+Regression Analysis
+Statistics</t>
+  </si>
+  <si>
+    <t>The Social and Behavioral Sciences Concentration at Soka University of America (SUA) seeks applications for a full-time, tenure-track Assistant Professor of Economics beginning August 1, 2027. We invite applicants with expertise in economics, including labor economics and/or development economics (and related fields), with a strong preference for someone who does both labor and development. We particularly welcome candidates whose research engages with issues in developing country contexts.
+The successful candidate must demonstrate their ability to excite and engage students in class settings that foster meaningful intellectual engagement. This requires a demonstration of pedagogical ﬂexibility and creativity, employing a range of teaching strategies to meet students where they are and support their growth. Experience in teaching and mentoring a diverse student body, along with a commitment to inclusive pedagogy, is essential.
+Responsibilities
+The new Assistant Professor will teach courses in economics such as Principles of Economics, Labor Economics, Economic Development, Regression Analysis, and/or Statistics. They will also teach in our interdisciplinary General Education (GE) program. The teaching load at SUA is five courses per year, typically three economics courses and two GE courses.
+The successful applicant will demonstrate a strong background in teaching and scholarship and provide evidence of ongoing research activity. They should describe a plan to maintain an active research program involving undergraduates. 
+Qualifications
+Applicants must hold a Ph.D. in Economics. Applicants who have completed all requirements for the Ph.D. except the dissertation will also be considered.
+Candidates should demonstrate responsiveness toward and understanding of diverse student backgrounds. The successful candidate will demonstrate a commitment to the university’s mission to develop global citizens. Having the ability and willingness to work collegially is essential, as is an understanding of our interdisciplinary liberal arts curriculum.
+Benefits and Salary: SUA offers an excellent benefits package for full-time faculty that includes medical, dental, vision, retirement, dependent tuition remission, and faculty home loans. The salary range for this position is $106,000 - $116,000 and will be commensurate with qualifications and experience.
+Review of applications will begin Oct. 1, 2026, and continue until the position is filled. To ensure full consideration, please submit your application by January 4, 2027.
+For full description of the position and application instructions, please see the complete job posting on our website.</t>
+  </si>
+  <si>
+    <t>$106,000 - $116,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Aliso Viejo</t>
+  </si>
+  <si>
+    <t>J - Labor and Demographic Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>2027-01-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Southern Methodist University</t>
+  </si>
+  <si>
+    <t>Dedman College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Southern Methodist University (SMU) invites applications for a tenure-track faculty position at the Assistant Professor level. Candidates should demonstrate a record of, or potential for, excellence in research, teaching, and Ph.D. student supervision. We welcome candidates from all backgrounds. 
+Qualifications: A Ph.D. in Economics or a related field is required by the August 1, 2027 start date. 
+Applications must be submitted via Interfolio (https://apply.interfolio.com/193118). Candidates should upload a cover letter, a curriculum vitae, a sample of recent research, a research statement, and three letters of recommendation. To ensure full consideration for the position, the application must be received by November 15, 2026, but the committee will continue to accept applications until the position is filled. The committee will notify applicants of the employment decision after the position is filled. For additional information on this position, send inquiries to eco@smu.edu. Hiring is contingent upon the satisfactory completion of a background check.
+The SMU Department of Economics is home to a passionate and dedicated group of research-active scholars. Student demand for Economics at SMU is incredible. In addition to multiple undergraduate degrees, we also maintain successful master’s and Ph.D. programs. We seek individuals who will continue and accelerate the upward trajectory of the department and SMU, both in research and in the education and mentorship of undergraduates and graduate students. For more information see http://smu.edu/economics/.
+SMU is a nationally ranked, private, non-sectarian research institution located in one of the nation’s fastest growing metropolitan areas. Researchers are part of an inclusive and intellectually vibrant community of internationally recognized scholars across the humanities, social sciences, mathematical sciences, engineering, and business. SMU offers excellent benefits, including full same-sex domestic partner benefits. The City of Dallas is one of the nation’s most cosmopolitan commercial and cultural centers, and the Dallas–Fort Worth metroplex is the fourth largest in the US. Dallas’ quality of life is exceptional, with a relatively low cost of living and a variety of housing options. A full range of professional sports teams, music venues, a lively and innovative restaurant scene, and more make Dallas an extremely livable city. Explore SMU at http://www.smu.edu.
+SMU is an equal opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, national origin, sex, age, disability, genetic information, veteran status, sexual orientation, or gender identity and expression.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas Dallas</t>
+  </si>
+  <si>
+    <t>Any Field
+Sports Economics</t>
+  </si>
+  <si>
+    <t>Assistant Teaching Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Southern Methodist University (SMU) invites applications for a non-tenure track Assistant Teaching Professor. We are interested in candidates with teaching expertise and interest in all areas of economics. The position entails a three-year contract with the possibility of renewal and a typical 4-4 teaching load (that includes teaching-related departmental activities), and no research requirements. Teaching responsibilities will primarily be undergraduate courses with the possibility of a limited number of masters’ courses. The successful candidate should be able to teach introductory and intermediate microeconomics and macroeconomics, as well as advanced courses in their area of expertise. We seek an innovative and passionate educator and mentor for undergraduates and graduate students. There is also the possibility of a second position for a candidate with a particular interest in teaching sports economics.
+Minimum Qualifications. A Ph.D. in Economics or a related field is required by the starting date of August 1, 2027. 
+Applications must be submitted via Interfolio at https://apply.interfolio.com/193122. Candidates should upload a cover letter, curriculum vitae, teaching statement, and three letters of recommendation. Please state in your cover letter when you expect to complete your Ph.D. if you have yet to do so. To ensure full consideration for the position, the application must be received by November 1, 2026, but the committee will continue to accept applications until the position is filled. The committee will notify applicants of the employment decision after the position is filled. For additional information on this position, send inquiries to eco@smu.edu. Hiring is contingent upon the satisfactory completion of a background check.
+The SMU Department of Economics is home to an exciting group of research-active scholars, lecturers, and staff. All faculty are dedicated instructors. Economics is the most popular major in Dedman College among undergraduates. We also maintain successful master’s and Ph.D. programs. For more information, see http://smu.edu/economics/.
+SMU is a nationally ranked, private, non-sectarian research institution located in one of the nation’s fastest growing metropolitan areas. Researchers are part of an inclusive and intellectually vibrant community of internationally recognized scholars across the humanities, social sciences, mathematical sciences, engineering, and business. SMU offers excellent benefits, including full same-sex domestic partner benefits. The City of Dallas is one of the nation’s most cosmopolitan commercial and cultural centers, and the Dallas–Fort Worth metroplex is the fourth largest in the US. Dallas’ quality of life is exceptional, with a relatively low cost of living and a variety of housing options. A full range of professional sports teams, music venues, a lively and innovative restaurant scene, and more make Dallas an extremely livable city. Explore SMU at http://www.smu.edu.
+SMU is an equal opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, national origin, sex, age, disability, genetic information, veteran status, sexual orientation, or gender identity and expression. 
+</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+Z2 - Sports Economics</t>
+  </si>
+  <si>
+    <t>Any Field</t>
+  </si>
+  <si>
+    <t>Associate and Full Professor Position</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Southern Methodist University (SMU) invites applications for a tenured faculty position at the Associate or Full Professor level. The successful candidate is expected to be a preeminent expert in their field, with a strong record of Ph.D. student supervision and an interest in helping to further grow and expand the Department in their area of expertise. We welcome candidates from all backgrounds.  
+Qualifications. A Ph.D. in Economics or a related field is required prior to the start of employment.  
+Application. To express an interest or inquire further contact Klaus Desmet at kdesmet@smu.edu.  
+Applications must be submitted via Interfolio (https://apply.interfolio.com/193706). Upload a cover letter, a curriculum vitae, a sample of recent research, a research statement, and provide the names of at least three references (letters not required for the initial application).  Applications will be evaluated on a rolling basis, starting on October 15, 2026, and continuing until the position is filled. Hiring is contingent upon the satisfactory completion of a background check. 
+The SMU Department of Economics is home to a passionate and dedicated group of research-active scholars. Student demand for Economics at SMU is booming. In addition to multiple undergraduate degrees, we also maintain successful master’s and Ph.D. programs. We seek individuals who will continue and accelerate the upward trajectory of the department and SMU, in research and in the education and mentorship of undergraduates and graduate students. For more information, see http://smu.edu/economics/. 
+SMU is a nationally ranked, private, non-sectarian research institution located in one of the nation’s fastest growing metropolitan areas. Researchers are part of an inclusive and intellectually vibrant community of internationally recognized scholars across the humanities, social sciences, mathematical sciences, engineering, and business. SMU offers excellent benefits, including full same-sex domestic partner benefits. The City of Dallas is one of the nation’s most cosmopolitan commercial and cultural centers, and the Dallas–Fort Worth metroplex is the fourth largest in the US. Dallas’ quality of life is exceptional, with a relatively low cost of living and a variety of housing options. A full range of professional sports teams, music venues, a lively and innovative restaurant scene, and more make Dallas an extremely livable city. Explore SMU at http://www.smu.edu. 
+SMU is an equal opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, national origin, sex, age, disability, genetic information, veteran status, sexual orientation, or gender identity and expression.  </t>
   </si>
   <si>
     <t>Stanford Graduate School of Business</t>
   </si>
   <si>
-    <t>Finance</t>
+    <t>Faculty Positions in Political Economy</t>
+  </si>
+  <si>
+    <t>The Graduate School of Business invites applications for tenure line faculty positions at the Assistant Professor level in political economy, beginning September 1, 2027. The position is for scholars of exceptional caliber who will strengthen the political economy group's research and teaching and make a distinctive programmatic contribution to the Graduate School of Business. The political economy group at the GSB is a collaboration of economists and political scientists. We welcome applications from across political economy broadly construed, both theoretical and empirical, and focusing on developed as well as developing countries. Applicants should have or expect to complete a PhD by September 1, 2027, and should possess outstanding research and teaching skills.  
+Applicants should submit their applications electronically by visiting the web site http://www.gsb.stanford.edu/recruiting and uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable, on that site. For an application to be considered complete, all applicants must submit a CV, a job market paper, and arrange for three letters of recommendation to be submitted by Thursday, October 15, 2026, at 9:00 PM Pacific Time.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable
+accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact
+disability.access@stanford.edu.</t>
+  </si>
+  <si>
+    <t>$270,000 - $290,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>P - Political Economy and Comparative Economic Systems</t>
   </si>
   <si>
     <t xml:space="preserve"> Faculty Positions in Finance AY 2026-2027</t>
   </si>
   <si>
     <t xml:space="preserve">Faculty Positions in Finance
 The Graduate School of Business at Stanford University seeks applications for tenure-track faculty positions in the field of finance. All ranks and relevant disciplines will be considered.  Applicants should possess a strong research background and an interest in the study of finance, and the ability to teach courses in finance effectively in both MBA and PhD programs.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
 Applicants should submit their applications electronically by uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable.  Each applicant must upload their files and arrange for three letters of recommendation to be submitted by November 15, 2026, at 9:00 PM Pacific Time.  For an application to be considered complete, it must contain a CV, a job market paper and three letters of recommendation.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
 The expected base pay range for this position is: 
 Assistant Professor: 	$280,000 - $295,000
 Associate Professor: 	$310,000 - $335,000
 Full Professor: 	$385,000 - $495,000
 Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
 </t>
   </si>
   <si>
     <t>see ad</t>
   </si>
   <si>
-    <t>UNITED STATES California Stanford</t>
+    <t>Operations, Information and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Operations, Information and Technology (OIT) area at the Graduate School of Business, Stanford University, is seeking qualified applicants for full-time, tenure-track positions at the assistant professor level, starting September 1, 2027.  Applicants are considered in all areas of Operations, Information and Technology (OIT), including the management of service and manufacturing systems, supply and transportation networks, information systems/technology, energy systems, and other systems wherein people interact with technology, markets, and the environment. Applicants are expected to have rigorous training in management science, operations research, engineering, computer science, economics, and/or statistics. The appointee will be expected to do innovative research in the OIT field, to participate in the school's PhD program, and to teach both required and elective courses in the MBA program.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by visiting the web site http://www.gsb.stanford.edu/recruiting. For an application to be considered complete, all applicants must submit a CV, a job market paper and arrange for three letters of recommendation to be submitted. The application deadline is October 15, 2026, at 9:00 PM Pacific Time. 
+The Stanford Graduate School of Business will not conduct interviews at the INFORMS Annual meeting in San Francisco, California, but some OIT faculty members will attend.  Any questions regarding the application process should be sent by email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$215,000 - $230,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable
+accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact
+disability.access@stanford.edu.
+</t>
   </si>
   <si>
     <t>Stanford University</t>
   </si>
   <si>
     <t>Health Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Health Economics
 Stanford University
 Faculty Position
 Economics
 Health Policy
 Policy
 Medicine
 School of Medicine
 Stanford
 Economist
 Health Economist
 </t>
   </si>
   <si>
     <t>Assistant, Associate, or Full Professor (Health Economist)</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant, Associate, or Full Professor of Health Policy
 Stanford University
 The Department of Health Policy at Stanford University seeks a Health Economist to join the Department of Health Policy as an Assistant Professor, Associate Professor, or Professor in the University Tenure Line or University Medical Line. We are particularly interested in candidates who have a PhD or MD with substantial research experience in health economics. 
 For more information about the position, including required qualifications and application materials, go to: http://facultypositions.stanford.edu/cw/en-us/job/495011 
 Applications should be received no later than October 25, 2026 to receive full consideration.
 For questions, please contact bsc-academicaffairs@lists.stanford.edu. 
 Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
 Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu. 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>I1 - Health</t>
   </si>
   <si>
     <t>2026-10-25 00:00:00</t>
   </si>
   <si>
     <t>Environmental Social Sciences</t>
   </si>
   <si>
     <t>Stanford Doerr School of Sustainability (Global Environmental Policy)</t>
   </si>
   <si>
     <t xml:space="preserve">Stanford University invites applications for a tenure-track Assistant Professor position in the field of Global Environmental Policy within the Department of Environmental Social Sciences. The scope of the search is broad, and we welcome applications from scholars studying environmental policy issues from the perspective of the quantitative social sciences or related fields, including candidates who have completed or will soon complete their PhD in economics, political science, environmental policy, or data science as applied to environmental policy. The successful candidate will serve as faculty within the Department of Environmental Social Sciences at the Stanford Doerr School of Sustainability.
 Application materials need to be submitted online at the link below.
 The deadline to submit your application is November 15, 2026. Later applications may be considered at the discretion of the search committee.
 Applications must include:
 1. Cover letter
 2. Curriculum vitae
 3. Contact information for three reference letter writers
 4. Research statement (maximum 2 pages)
 5. Teaching statement (maximum 1 page)
 The Environmental Social Sciences Department and Stanford University value faculty who will help foster an open and respectful academic environment for colleagues, students, and staff with a wide range of backgrounds and perspectives. Candidates may choose to include as part of their research and teaching statements a brief discussion about how their work and experience will further these values.
 Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
 Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.
 The expected base pay range for this position is: Assistant Professor: $143,500 -$180,000. 
 Stanford University has provided a base pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
 For general questions regarding this position, please contact Marisa MacAskill at mmacaskill@stanford.edu.
 </t>
   </si>
   <si>
     <t>Salary Range $143,500 -$180,000</t>
   </si>
   <si>
+    <t>Freeman Spogli Institute</t>
+  </si>
+  <si>
+    <t>Center on Food Security and the Environment</t>
+  </si>
+  <si>
+    <t>environmental research
+food security
+data science
+machine learning
+water resources</t>
+  </si>
+  <si>
+    <t>Postdoctoral Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanford’s Center on Food Security and the Environment (FSE) seeks applicants to our postdoctoral fellowship for Fall 2027. The fellowship is awarded to promising young scholars with a demonstrated ability to do innovative and rigorous work related to global hunger, poverty alleviation, and environmental degradation. Successful candidates are expected to lead projects of their own design, while also interacting with other faculty and students at FSE. We encourage candidates from both the social and natural sciences to apply. Successful applications will clearly identify how the proposed work relates to FSE priority areas.
+Proposals received by Dec. 1, 2026 will receive full consideration. The position is for one year, at a competitive annual salary and benefits package, with the possibility for an extension, at the discretion of FSE. The target start date for candidates applying by Dec. 1, 2026 is Fall 2027, though the exact start date depends on multiple factors.
+Applicants are required to submit the following:
+ Online application form
+ One-page description of a proposed project
+ CV
+ Three references
+International students are welcome to apply. We do not require a faculty sponsor.
+</t>
+  </si>
+  <si>
+    <t>Q0 - General
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>Freeman Spogli Institute for Internatioal Studies</t>
+  </si>
+  <si>
+    <t>Walter H. Shorenstein Asia-Pacific Research Center</t>
+  </si>
+  <si>
+    <t>Korea
+International Relations
+International Trade</t>
+  </si>
+  <si>
+    <t>Faculty Appointment in Korean Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Appointment in Korean Studies 
+Stanford University seeks candidates for a faculty position in Korean Studies, with a preference for those in social science of contemporary Korea or its international relations. The successful candidate will be expected to advance research and education on Korea, in the Korea Program of the Walter H. Shorenstein Asia-Pacific Research Center (APARC).
+Full information and application at:
+https://facultypositions.stanford.edu/jobs/faculty-appointment-in-korean-studies-stanford-university-california-united-states
+The deadline for submission is November 30, 2026.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu
+</t>
+  </si>
+  <si>
+    <t>150,000 - 190,000</t>
+  </si>
+  <si>
     <t>Humanities &amp; Sciences</t>
   </si>
   <si>
     <t>Communication</t>
   </si>
   <si>
     <t xml:space="preserve">political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods. </t>
   </si>
   <si>
     <t>Assistant Professor in Communication</t>
   </si>
   <si>
     <t>The Department of Communication at Stanford University seeks applicants for a junior appointment at the rank of tenure-track Assistant Professor. We invite applications from individuals working at the frontiers of media and politics, broadly defined, including candidates from all social science disciplines and related disciplines such as data and information sciences. While we place the highest priority on the overall originality and promise of the candidate's work, particular areas of interest include political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods.
 Applicants must have demonstrated a commitment to effective teaching and mentoring and the ability to maintain a world-class research program. The successful candidate must have a Ph.D. in a related field and will be expected to teach and advise students at both the graduate and undergraduate levels. The term of appointment is expected to begin on September 1, 2027.
 The expected base pay range for this position is $133,235 - $143,916
 Stanford University has provided a pay range representing its good-faith estimate of what the University reasonably expects to pay the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the qualifications of the selected candidate, budget availability, and internal equity.
 Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
 Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
   </si>
   <si>
     <t>$133,235 - $143,916</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto</t>
   </si>
@@ -1071,54 +6378,790 @@
     <t>Postdoctoral Research Fellow or Social Science Research Scholar</t>
   </si>
   <si>
     <t>We are looking for a talented researcher with experience in econometric/quasi-experimental approaches for causal effect estimation (e.g., regression discontinuity and difference-in-differences) to help the Geldsetzer lab expand its work on the link between shingles vaccination and dementia (see: https://www.nature.com/articles/s41586-025-08800-x; https://jamanetwork.com/journals/jama/fullarticle/2833335; https://www.cell.com/cell/fulltext/S0092-8674(25)01256-5 ).
 Data sources for our work in this area are large-scale electronic health record data, medical claims data, mortality registries, and epidemiological cohort studies. The researcher will be expected to publish in high-impact general science and clinical journals.
 We are looking for someone to start as soon as possible but there is no specific deadline for the application – we hire on an ongoing basis.
 Being fully remote is possible for this position. We also partner with Heidelberg University for candidates interested in being based in Germany.
 This is a 2-year position with strong possibility of renewal. We also offer attractive opportunities for those interested in a longer-term career in academia that is not on a faculty tenure track.
 Required Qualifications:
 • Doctoral degree with quantitative training (ideally in econometrics) or relevant research experience.
 • Strong coding skills in R, Stata, or other statistical software package.</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto
 GERMANY Baden-Württemberg Heidelberg</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 I1 - Health
 C0 - General</t>
   </si>
   <si>
     <t>2026-02-28 00:00:00</t>
   </si>
   <si>
+    <t>StataCorp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">econometrician
+econometrics
+software developer
+senior econometrician
+quantitative methods
+Stata
+StataCorp
+computational math
+computational statistics
+industry
+private sector
+</t>
+  </si>
+  <si>
+    <t>Senior Econometrician and Software Developer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">StataCorp is seeking a person with a good understanding of econometrics and experience in applied statistics and programming.
+StataCorp’s econometricians are continually expanding the statistical features of Stata, so they perform a myriad of tasks, ranging from working with users and each other to identify features to be added, validating statistical methods, programming in Stata, Mata, or C, and writing documentation.
+StataCorp is interested in statistics, as well as statistical software. In addition to developing and providing statistical tools for research professionals, our developers contribute books, articles, webinars, and blog
+posts. They also give talks and teach on-site courses.
+StataCorp's econometricians actively interact with the user community. It is a chance to learn and to contribute, be it through international and local Stata conferences, on-site courses, webinars, blog posts, or Statalist.
+Job Duties
+Working with a team of statisticians, econometricians, and programmers on all aspects of the design and use of Stata
+Identifying statistical procedures that should be incorporated into Stata
+Implementing those procedures in Stata, Mata, or C
+Writing technical documentation and manuals
+Continually broadening and updating of knowledge on statistical theory and empirical practice
+Communicating with users via Statalist, international Stata conferences, blog posts, webinars, courses, and articles in the Stata Journal
+Candidate Requirements
+Cover letter with application packet
+Knowledge of statistical theory and econometrics
+Experience in empirical practice
+Programming experience in Stata, Mata, C, or related programming languages
+Good communication skills, including the ability to write and speak fluently in English
+A PhD or equivalent knowledge and job experience in statistics, economics, or another science-related field
+Note that the candidate should be knowledgeable in one or more applied fields of statistics and be willing to broaden that knowledge. Stata is a general-purpose statistical package used by researchers of all disciplines. Senior development people are expected to work in multiple fields, including fields outside their specialty.
+StataCorp is an equal opportunity employer.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas College Station</t>
+  </si>
+  <si>
+    <t>Swarthmore College</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Swarthmore College invites applications for a full-time tenure-track position in macroeconomics at the assistant or associate professor level, depending on qualifications and experience, to begin in Fall 2027. 
+We seek candidates committed to excellence in both undergraduate teaching and scholarly research and who contribute to diverse and inclusive communities. Successful candidates will be prepared to teach courses in their areas of expertise and throughout the macroeconomics sequence, including at the advanced undergraduate level. Applications in any area of macroeconomics are welcome.
+The Economics Department is one of the strongest liberal arts departments in the country, with 14 tenured or tenure-track faculty, a diverse and engaged student population, and abundant opportunities for collaboration with colleagues and students. The standard teaching load is 2 courses per semester, with a paid sabbatical every fourth year and generous research support. Additional information about the department can be found at http://www.swarthmore.edu/economics.
+Located in the suburbs of Philadelphia and near Wilmington DE, Swarthmore College is a highly selective liberal arts college whose mission combines academic rigor with social responsibility. Swarthmore has a strong institutional commitment to non-discrimination and equal opportunity. We welcome applications from all candidates with exceptional qualifications, particularly those with demonstrable experience effectively supporting, teaching, and engaging a highly diverse student body. For more information available to all faculty at Swarthmore, see https://www.swarthmore.edu/provosts-office/welcome-to-provosts-office
+Qualifications include a Ph.D. in economics or a related discipline in hand by August 2027, a passion for teaching and mentoring undergraduate students of diverse backgrounds and identities, and demonstrated potential for high-quality, impactful scholarship.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Swarthmore</t>
+  </si>
+  <si>
+    <t>Tecnologico de Monterrey</t>
+  </si>
+  <si>
+    <t>Center for the Future of Cities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Urban Economics
+General Equilibrium Models
+Zoning and affordable housing
+Sprawl and urban expansion
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure Track Position in Urban Economics </t>
+  </si>
+  <si>
+    <t>The Center for the Future of Cities (CFC) at Tecnológico de Monterrey invites applications for a tenure-track position in Urban Economics. We seek candidates completing their Ph.D. by Summer 2027, as well as postdoctoral researchers and early-career faculty, interested in building a research agenda on open questions with direct relevance for urban policy in Latin America.
+Tecnológico de Monterrey is the largest private university in Mexico and among the most highly regarded in Latin America. It is making a major investment to become a leading research university in the region. Within this context, the CFC is an interdisciplinary research center that brings together economists, data scientists, and urban planners under a shared premise: rigorous research should inform not only the academic literature but also the governance of cities. The Center maintains formal collaborations with municipal and metropolitan planning agencies, and its projects are designed to produce both peer-reviewed publications and measurable influence on public policy.
+What We Offer
+Access to rich and granular datasets for Mexican metropolitan areas, much of it new to academic research.
+Direct engagement with policy: projects are developed with government agencies, and findings reach both decision-makers and academic outlets.
+Protected time for publication: teaching is one class per term in the Department of Economics (joint appointment), defined by the candidate's profile.
+Collaboration with an interdisciplinary team working on urban simulation, land use, and transport modeling.
+Internationally competitive compensation according to career stage.
+Research funds, cloud computing infrastructure, and active collaborations with partner universities in North and Latin America.
+Room to develop an independent research agenda, contribute to large-scale applied projects, and build and lead a team.
+Research areas of interest
+Affordable housing models and housing production.
+Impacts of land-use regulation on housing costs.
+Property tax and municipal public finance.
+Infrastructure and fiscal costs of urban expansion and sprawl.
+Effects of transportation systems on land values.
+Spatial and general equilibrium models of land, zoning, and taxation.
+Qualifications
+Candidates should have strong quantitative training and demonstrated experience in urban economics, spatial analysis, econometrics, or general equilibrium modeling. A strong publication pipeline, or clear potential for high-impact publishing, is highly valued. Working proficiency in Spanish is required.
+Early applications are encouraged: submissions will be reviewed on a rolling basis, and Zoom interviews will be scheduled as strong candidates are identified. Candidates who advance will deliver an online job talk. Finalists will be invited to an in-person campus visit.</t>
+  </si>
+  <si>
+    <t>Competitive according to career stage and US markets</t>
+  </si>
+  <si>
+    <t>MEXICO Mexico City</t>
+  </si>
+  <si>
+    <t>R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>Tel Aviv University</t>
+  </si>
+  <si>
+    <t>Assistant, Associciate of Full Professor in Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Eitan Berglas School of Economics at Tel Aviv University invites applications for both junior and senior-level positions. Strong applicants from all fields will be considered. Junior candidates need to demonstrate strong research potential. Senior candidates should have a strong established publication record. The positions are intended for scholars considering moving to Israel on a permanent basis. Knowledge of Hebrew is not required, but successful candidates should be willing to learn the language within two years of appointment.
+Applications from junior candidates must include a cover letter, job market paper, CV, and three recommendation letters.
+Applications from senior candidates must include a cover letter and CV.
+It is important that applicants clarify in the cover letter their specific interest in Tel Aviv University.
+Applications must be received by November 16, 2026. We review applications on a rolling basis. Applicants who would like to be considered for early flyouts (late November/December) are strongly encouraged to apply before the deadline.
+</t>
+  </si>
+  <si>
+    <t>ISRAEL Tel Aviv</t>
+  </si>
+  <si>
+    <t>Tennessee Technological University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">College of Business </t>
+  </si>
+  <si>
+    <t>Department of Economics, Finance &amp; Marketing</t>
+  </si>
+  <si>
+    <t>Open rank any field; tenure-track</t>
+  </si>
+  <si>
+    <t>Position Description: Full-time, tenure-track position at the Assistant/Associate Professor rank starting in August 2027.Teaching responsibilities at the undergraduate and/or M.B.A. levels. All areas of interest will be considered.
+Required Qualifications: Ph.D. in Economics or equivalent from an accredited institution. A.B.D.s in advanced dissertation stages will also be considered, but the degree must be conferred by the start date (August 1, 2027). Candidates should demonstrate the potential for excellent teaching, research, and service to the university and profession. Candidates must demonstrate the ability to teach online and teach alternative delivery formats.
+Preferred Qualifications: Teaching experience at the principles and intermediate level. Candidates who are eager to develop and teach a senior-level elective in their area of expertise are welcomed. JOE Signals will be considered.
+Job Responsibilities: Tennessee Technological University and the College of Business emphasize quality teaching and mentoring. The standard teaching load is 9 credit hours (3 courses) per semester, and courses may be taught in traditional, online, or hybrid formats. Research leading to refereed publications is required. Service to the university and the profession is expected. 
+The College: Serving 1,400 students, Tennessee Tech’s College of Business holds AACSB accreditation and offers undergraduate degrees and majors in Economics, Finance, Marketing, Management, Decision Sciences, and Accounting. Beginning in Fall of 2027, the College of Business will house the Behavioral Research Lab, in which faculty and students can conduct and participate in laboratory experiments. The BS in Economics is a STEM-designated degree that focuses on the quantitative aspects of economics along with an emphasis in econometrics. The College also offers graduate degrees in Business (M.B.A.) and Accounting (MAcc), as well as a range of minors and certificates. 
+The University: Serving around 10,700 students, Tennessee Technological University is located in Cookeville - one hour from Nashville and situated in the Upper Cumberland Region of Middle Tennessee. 
+Tennessee Tech is an Equal Opportunity/Affirmative Action employer.
+Salary: Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.
+Application Procedure: Applicants must apply online and electronically upload the following: letter of application, curriculum vitae, job market paper (uploaded as Sample of Recent Research document), teaching evaluations, unofficial transcripts (official transcripts will be required upon hire), and contact information for three references. Submission of materials is the applicant’s responsibility. Applications without all required materials are considered incomplete and will not be considered. Screening begins November 22, 2026. The position will remain open until filled.</t>
+  </si>
+  <si>
+    <t>Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Tennessee Cookeville</t>
+  </si>
+  <si>
+    <t>Texas A&amp;M University</t>
+  </si>
+  <si>
+    <t>health economics
+economics of health</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Health Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of Economics of Health/Health Economics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  In addition to publishing in leading journals, the successful candidate will be expected to teach undergraduate and graduate courses and supervise graduate students as well as participate in the applied microeconomics workshop, serve on an appropriate departmental committee, and be involved as a member of Ph.D. dissertation committees.  All appointees are expected to be committed to teaching and research of the highest quality.
+Applications must be submitted on Interfolio.  Applicants should submit a cover letter, vita, a personal statement to include philosophy and plans on research, teaching, and service, and arrange for three letters of reference to be submitted.  
+For fullest consideration, applications should be received by November 1, 2026.  Review of applications will continue until the position is filled. </t>
+  </si>
+  <si>
+    <t>H - Public Economics
+I - Health, Education, and Welfare
+I1 - Health
+J - Labor and Demographic Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>international
+global
+macroeconomics</t>
+  </si>
+  <si>
+    <t>Assistant Professor of International Macroeconomics</t>
+  </si>
+  <si>
+    <t>The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of International Macroeconomics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  Successful candidates must demonstrate excellence in research and teaching and in addition to publishing in leading journals, is expected to teach undergraduate and graduate courses, contribute to the Department's intellectual life, and serve on appropriate departmental committees.
+Applications must be submitted online on Interfolio.  All applicants must submit an application letter, vita, a personal statement to include philosophy and plans for teaching, research, and service, and arrange for three confidential reference letters to be submitted online.
+Applications for both new Ph.D.s and those with tenure-track experience are due by November 1, 2026, for fullest consideration.  Applications will continue to be accepted until the position is filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applied Microeconomics or Macroeconomics </t>
+  </si>
+  <si>
+    <t>energy economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Energy Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in applied microeconomics or macroeconomics, with a substantive focus on energy economics.  We welcome candidates who study energy-related questions using tools from applied microeconomics, macroeconomics, industrial organization, public economics, labor economics, or related fields.  This is a full-time, 9-month academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  The successful candidates must demonstrate excellence in research and teaching and in addition to publishing in leading journals, is expected to teach undergraduate and graduate courses, contribute to the Department's intellectual life, and serve on an appropriate departmental committee.
+Applications must be submitted on the Interfolio website.  All applicants must submit a cover letter, vita, personal statement to include philosophy and plans for teaching, research, and service, and arrange for three confidential letters of reference to be submitted.
+Applications for both new Ph.D.s and those with tenure-track experience are due by November 1, 2026, for fullest consideration.  Applications will continue to be accepted until the position is filled.  </t>
+  </si>
+  <si>
+    <t>Q4 - Energy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>Technology and Behavioral/Experimental Economics</t>
+  </si>
+  <si>
+    <t>technology
+experimental
+behavioral
+micro-based behavioral</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the College of Arts &amp; Sciences at Texas A&amp;M University is seeking to fill one position at the rank of tenure-track Assistant Professor in the field of Economics of Technology and Behavioral and Experimental Economics.  This position is a 9-month full-time academic appointment with an anticipated start date of August 1, 2027.
+This position requires a Ph.D. in economics or a related field.  All appointees are expected to be committed to teaching and research of the highest quality.In addition to publishing in leading journals, the successful candidate will be expected to teach undergraduate and graduate courses and supervise graduate students, as well as participate in the behavioral and experimental workshop, serve on an appropriate department committee, and be involved as a member of Ph.D. dissertation committees.
+Applications must be submitted online on Interfolio.  Applicants must submit a cover letter, vita, a personal statement to include philosophy and plans for research, teaching, and service, and arrange for three confidential letters of recommendation to be submitted online.
+For fullest consideration, applications should be received by October 15, 2026.  Review of applications will continue until the position is filled.  </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+C9 - Design of Experiments
+D9 - Micro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Texas Tech University</t>
+  </si>
+  <si>
+    <t>Rawls College of Business</t>
+  </si>
+  <si>
+    <t>Energy Commerce and Business Economics</t>
+  </si>
+  <si>
+    <t>Business Economics
+Law and Economics
+Energy Economics</t>
+  </si>
+  <si>
+    <t>Lecturer/Sr Lecturer - Business Economics (Online)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Area of Energy Commerce and Business Economics in the Rawls College of Business at Texas Tech University invites applications for a full-time, 12-month Lecturer/Sr Lecturer position in Business Economics or Law and Economics, beginning Spring 2027. This is a remote work position. The selected faculty member will primarily teach asynchronous online sections of undergraduate business economics courses and may also teach other courses to support both the Online BBA program and the Area’s broader instructional needs, as deemed appropriate and aligned with the selected candidate's areas of expertise.
+This position is primarily assigned to the online teaching of 8-week courses that are offered as part of five 8-week terms, scheduled throughout the year (two in the fall, two in the spring, and one in the summer) to provide better flexibility to non-traditional students who represent a significant part of the online student population at Texas Tech University. All courses in these 8-week terms are offered asynchronously. The chosen candidate may be asked to teach full-term online classes to meet the needs of the area and the college.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas Lubbock</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+D0 - General
+K0 - General
+Q4 - Energy</t>
+  </si>
+  <si>
+    <t>The Brattle Group</t>
+  </si>
+  <si>
+    <t>Associate, PhD - Early Decision (Economics Focus) (2027)</t>
+  </si>
+  <si>
+    <t>Associates at The Brattle Group
+Associates work as part of a team on challenging and high-profile projects in a collegial and academically oriented work environment. Brattle is large enough to be sought after to answer complex economic, regulatory, and financial questions for clients around the world. We are also small enough to provide our Associates with a variety of experiences and individualized development from our experts. Associates are central members of each project team, and they apply finance and economic theory and practice to high-profile litigation, corporate strategy, regulation, and public policy issues on behalf of our clients.
+Associates are responsible for framing research approaches, managing projects, and supervising team/staff while building individual expertise. As they gain valuable hands-on project experience, Associates also become more involved in developing client relationships and marketing and business development efforts. Brattle Associates benefit from continuous formal and informal training and development opportunities.  Many of our Associates develop into Principals and testifying experts.
+Ideal Candidates Will Possess
+PhD in Economics or related field with a strong foundation in quantitative analysis
+Pre- or postgraduate work experience in a related discipline (preferably in finance, government, related industry, or consulting) is strongly desired
+Intellectual curiosity
+Excellent analytic and quantitative skills (including proficiency with analytical/statistical software such as STATA, R, and Excel), along with practical problem-solving abilities
+An entrepreneurial drive
+Excellent relationship building skills
+Demonstrated proficiency in written and oral communications
+Desire to work in a collaborative team environment
+Demonstrated record of outstanding academic and/or professional accomplishment</t>
+  </si>
+  <si>
+    <t>$230,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES Massachusetts Boston
+UNITED STATES New York New York
+UNITED STATES California San Francisco
+UNITED STATES Illinois Chicago
+CANADA Ontario Toronto</t>
+  </si>
+  <si>
+    <t>2026-10-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Associate, PhD - Early Decision (Finance/Crypto Focus) (2027)</t>
+  </si>
+  <si>
+    <t>Associates at The Brattle Group
+Associates work as part of a team on challenging, high-profile projects in a collegial, academically oriented work environment. Brattle is large enough to be sought after to answer some of the most important complex economic, regulatory, and financial questions for clients around the world. We are also small enough to provide our Associates with individualized development and a variety of experiences from our experts. Associates are central members of each project team and apply finance and economic theory and practice to high-profile litigation, corporate strategy, regulation, and public policy issues on behalf of our clients.
+Associates frame research approaches, manage projects, and supervise team/staff while building individual expertise. As they gain valuable hands-on project experience, Associates also become more involved in developing client relationships and marketing and business development efforts. Brattle Associates benefit from continuous formal and informal training and development opportunities.  Many of our Associates develop into Principals and testifying experts.
+Ideal Candidates Will Possess
+PhD in Finance, Financial Economics, or related field with a strong foundation in quantitative analysis
+Experience in computer science, data analysis, blockchain, and/or crypto markets
+Pre- or postgraduate work experience in a related discipline (preferably in finance, government, related industry, or consulting) is strongly desired
+Intellectual curiosity
+Excellent analytic and quantitative skills (including proficiency with analytical/statistical software such as STATA, R, and Excel), along with practical problem-solving abilities
+An entrepreneurial drive
+Excellent relationship building skills
+Demonstrated proficiency in written and oral communications
+Desire to work in a collaborative team environment
+Demonstrated record of outstanding academic and/or professional accomplishment</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington
+UNITED STATES New York New York
+UNITED STATES Massachusetts Boston
+UNITED STATES Illinois Chicago
+UNITED STATES California San Francisco</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Department of Decisions, Operations and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professor / Associate Professor / Assistant Professor </t>
+  </si>
+  <si>
+    <t>Applications are invited for:
+Department of Decisions, Operations and Technology
+Professor / Associate Professor / Assistant Professor (Business Economics) 
+(Ref: 2600015R)(Closing date: December 31, 2026)
+The Department of Decisions, Operations and Technology comprises over 40 faculty members specializing in three research areas: Operations Management, Management Information Systems, and Business Economics. The Department now invites applications for a tenured or tenure-track faculty position at the rank of Professor/ Associate Professor/ Assistant Professor in the area of Business Economics commencing Fall 2027. 
+Applicants should have (i) a PhD degree in Economics, or related disciplines; (ii) high competence in empirical research and demonstrated research interest in, but not limited to, empirical microeconomics, macroeconomics, or health economics; and (iii) strong commitment to teaching and services. The appointee will teach undergraduate and/or postgraduate courses offered by the Department. Tenure-track appointments will normally be made on contract basis for up to three years initially, which, subject to performance and mutual agreement, may lead to longer-term appointment or substantiation. Senior applicants for the tenured position should have an outstanding track record of research and teaching accomplishments. CUHK Business School provides internationally competitive remuneration, generous research support and funding, and relocation assistance for international faculty relocating to Hong Kong. 
+The CUHK Business School is a leading business school and a pioneer in business education in Hong Kong. Since its establishment in Hong Kong in 1963, the CUHK Business School has gained world recognition of nurturing business leaders with immense contributions in Asia Pacific. The School has been offering a comprehensive range of undergraduate and postgraduate programmes with over 6,500 students from 30+ countries/regions, as well as executive education. It has one of the most extensive alumni networks in the region, with over 49,000 alumni around the world. It comprises two Schools and four Departments:
+Schools
+ Accountancy
+ Hotel &amp; Tourism Management
+Departments
+ Decisions, Operations and Technology
+ Finance
+ Management
+ Marketing
+Application Procedure
+Please submit your application package (including a letter of interest, a full resume and recent teaching-related information such as teaching evaluations) via the CUHK career site and at least three reference letters should be sent directly to the Chairperson, Department of Decisions, Operations and Technology by the referees via email (dote@cuhk.edu.hk).
+The University only accepts and considers applications submitted online for the post above via the CUHK career site. For more information and to apply online, please visit http://career.cuhk.edu.hk.</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong, Shenzhen</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics
+School of Management and Economics
+The Chinese University of Hong Kong, Shenzhen
+The School of Management and Economics at The Chinese University of Hong Kong, Shenzhen, invites applications for full-time, tenure-track faculty positions at the rank of Assistant, Associate, or Full Professor in Economics. Candidates in all fields of economics are welcome to apply.
+Junior applicants should have, or expect to have by the time of appointment, a Ph.D. degree in Economics or a related field, and should demonstrate strong potential for excellence in teaching and research. Senior applicants should have a proven record of high-quality research and effective teaching.
+The compensation package is competitive and commensurate with experience and academic accomplishments. Appointments will be made by CUHK-Shenzhen, and statutory benefits will be provided in accordance with the prevailing labor laws and regulations of the People’s Republic of China. The positions are based in Shenzhen, China.
+Application materials should include a full curriculum vitae, two to three recent publications or working papers, teaching-related materials such as course evaluations and teaching evaluation reports, a teaching statement, a research statement, and at least three references. Applications should be submitted online through our Recruitment System, with personal information completed and all required materials uploaded via the following link.
+Link: https://jobs.cuhk.edu.cn/jobDetails?id=829&amp;channel=SME-ECON-2026-JOE 
+Applications will be reviewed on a rolling basis. Interviews and job talks will be arranged as qualified candidates are identified. Applications will be considered until the positions are filled.
+For further inquiries, please contact: smeeconrecruitment@cuhk.edu.cn</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>The City University of New York</t>
+  </si>
+  <si>
+    <t>Economic Inequality</t>
+  </si>
+  <si>
+    <t>The Graduate Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate
+Postdoctoral Scholar
+Economic Inequality
+Socio-economic Inequality
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate (Postdoctoral Scholar) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Center on Socio-Economic Inequality
+The Graduate Center, CUNY (New York, NY)   
+Vacancy – Postdoctoral Scholar (CUNY title: Research Associate)  
+Full-time, 2-year appointment, beginning August 2027
+Salary: $90,000/year, benefits, funding for research-related expenses
+The Stone Center is hiring a postdoctoral scholar to spend two years researching economic inequality. Priority will be given to candidates whose work focuses on one or more of the following:
+	Global inequality, currently or historically 
+	Economic inequality in historical perspective 
+	Economic inequality in China
+The postdoctoral scholar will have the opportunity to work individually on their own projects and to collaborate with Professor Branko Milanovic, as well as other Stone Center senior scholars and postdoctoral scholars.
+See the full job description at https://www.cuny.edu/employment/ and search for Job ID 32384.
+Applications are due by November 2, 2026.
+Applicants should have a Ph.D. degree in economics, history, sociology, political science, demography, public policy, or a related social science discipline by late August 2027.
+</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions
+H2 - Taxation, Subsidies, and Revenue
+I3 - Welfare, Well-Being, and Poverty</t>
+  </si>
+  <si>
+    <t>The George Washington University</t>
+  </si>
+  <si>
+    <t>The George Washington University’s Department of Economics invites applications for a full-time, tenure-track faculty position beginning as early as Fall 2027. We seek applicants specializing in applied microeconomics who demonstrate strong potential for scholarly achievement and excellence in undergraduate and graduate teaching.
+The successful candidate will be expected to maintain an active research program and contribute to the intellectual and professional life of the Department and University. Teaching responsibilities will include courses for undergraduate and graduate students in the Economics Department. 
+Minimum qualifications: A Ph.D. in economics with a primary focus on applied microeconomics. Applicants must have a Ph.D. or complete all requirements for the Ph.D. by the date of appointment.
+GW offers a comprehensive benefit package that includes medical, dental, vision, life &amp; disability insurance, time off &amp; leave, retirement savings, tuition, well-being and various voluntary benefits. For program details and eligibility, please visit https://hr.gwu.edu/benefits-programs.
+The university is an Equal Employment Opportunity employer that does not unlawfully discriminate in any of its programs or activities on the basis of race, color, religion, sex, national origin, age, disability, veteran status, sexual orientation, gender identity or expression, or on any other basis prohibited by applicable law.</t>
+  </si>
+  <si>
+    <t>$140,000 - $155,000</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>The George Washington University’s Department of Economics invites applications for one full-time, tenure-track faculty position beginning as early as Fall 2027. We seek applicants specializing in macroeconomics who demonstrate strong potential for scholarly achievement and excellence in undergraduate and graduate teaching.
+The successful candidate will be expected to maintain an active research program and contribute to the intellectual and professional life of the Department and University. Teaching responsibilities will include core and specialized courses for undergraduate and graduate students subject to  Department needs
+Minimum qualifications: A Ph.D. in economics with a primary focus on macroeconomics. Applicants must have a Ph.D. or complete all requirements for the Ph.D. by the date of appointment.
+GW offers a comprehensive benefit package that includes medical, dental, vision, life &amp; disability insurance, time off &amp; leave, retirement savings, tuition, well-being and various voluntary benefits. For program details and eligibility, please visit https://hr.gwu.edu/benefits-programs.
+The university is an Equal Employment Opportunity/Affirmative Action employer that does not unlawfully discriminate in any of its programs or activities on the basis of race, color, religion, sex, national origin, age, disability, veteran status, sexual orientation, gender identity or expression, or on any other basis prohibited by applicable law.</t>
+  </si>
+  <si>
+    <t>$140,000-$155,000</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics and International Affairs</t>
+  </si>
+  <si>
+    <t>Position Description Summary: The George Washington University’s Elliott School of International Affairs and Department of Economics invite applications for two full-time, tenure-track faculty positions beginning Fall 2027. We seek applicants specializing in international trade.
+Specific Duties and Responsibilities: Teaching responsibilities will include courses for undergraduate and graduate students in the Elliott School and the Economics Department, and the candidate should maintain flexibility regarding the eventual teaching portfolio. The position will be affiliated with the Elliott School’s Institute for International Economic Policy and Master's programs in International Economic Policy, International Development Studies, and International Science and Technology Policy. Elliott School faculty maintain engagement with policy issues and the policy community as a general criterion for appointment.
+Minimum qualifications: A Ph.D. in economics with a primary focus on international trade. Applicants must have a Ph.D. or complete all requirements for the Ph.D. by the date of appointment. Applications at the mid-level or senior assistant professor level will also be strongly considered.
+GW offers a comprehensive benefit package that includes medical, dental, vision, life &amp; disability insurance, time off &amp; leave, retirement savings, tuition, well-being and various voluntary benefits. For program details and eligibility, please visit https://hr.gwu.edu/benefits-programs.
+EEO Statement: The university is an Equal Employment Opportunity/Affirmative Action employer.</t>
+  </si>
+  <si>
+    <t>$150,000-$165,000</t>
+  </si>
+  <si>
+    <t>F1 - Trade</t>
+  </si>
+  <si>
+    <t>The Graduate Center, CUNY</t>
+  </si>
+  <si>
+    <t>Research Associate
+Postdoctoral Scholar
+Wealth Inequality
+Socio-Economic Inequality</t>
+  </si>
+  <si>
+    <t>Research Associate (Postdoctoral Scholar) in Wealth Inequality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Center on Socio-Economic Inequality
+The Graduate Center, CUNY (New York, NY)        
+VACANCY – Postdoctoral Scholar (CUNY title: Research Associate)    
+Full-time, 2-year appointment, beginning August 2027 
+Salary: $90,000/year, benefits, funding for research-related expenses 
+The Stone Center is hiring a postdoctoral scholar with a recent Ph.D. to spend two years researching wealth inequality in the U.S. or other countries, or through cross-country comparisons. This postdoctoral scholar will join the international GC Wealth Project team. Priority will be given to candidates who conduct research in the following areas:
+    Distribution of private and public wealth, wealth inequality, and wealth concentration
+    Land distribution and inequality
+    Intergroup wealth disparities (e.g., by gender, race, ethnicity, migration status, subnational unit)
+    Intersection of wealth inequality, climate policies, and climate crisis
+    Determinants (including public policies) and consequences of wealth concentration
+    The economics of property and ownership rights
+    Wealth taxes, real estate, and property taxes, estate/inheritance/gift (EIG) taxes, and/or other policies that shape wealth accumulation and wealth transfers; behavioral responses. 
+See the full description and application. 
+Applications are due by November 2, 2026.  
+Applicants should have a Ph.D. degree in economics, sociology, political science, demography, public policy, or a related social science discipline by late August 2027. </t>
+  </si>
+  <si>
+    <t>A2 - Economic Education and Teaching of Economics</t>
+  </si>
+  <si>
+    <t>The Hong Kong University of Science and Technology (Guangzhou)</t>
+  </si>
+  <si>
+    <t>Financial Technology Thrust</t>
+  </si>
+  <si>
+    <t>FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.</t>
+  </si>
+  <si>
+    <t>Open-Rank FinTech Faculty Positions</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Positions in Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+Department: Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+In the rapidly changing environment of the 21st century, there is an increasing need to forge bridges across disciplines to address emerging challenges and problems. Through its commitment to academic excellence, The Hong Kong University of Science and Technology (HKUST) has developed world-class strengths in many subjects over its short 30-year history. With a strong track record of cultivating high end talents and nurturing future leaders for academia and industry, HKUST is well positioned to craft an innovative approach to cross-disciplinary education and research in its Guangzhou campus, The Hong Kong University of Science and Technology (Guangzhou) (HKUST(GZ)), and meet the needs of an ever-evolving world.
+About HKUST Guangzhou Campus [https://hkust-gz.edu.cn/]
+HKUST(GZ) offers a unique educational environment with four trans-disciplinary hubs and sixteen thrust areas. HKUST(GZ) offers superb research facilities, attracting top international faculty and students to conduct curiosity-driven and goal-oriented research to address the world’s pressing scientific and technological challenges. English is the medium of instruction and administration at HKUST(GZ).
+HKUST(GZ) is situated in Nansha District, Guangzhou, which is right in the center of the Greater Bay Area, one of the most vibrant and dynamic regions in the world, neighboring Shenzhen, Hong Kong, and Macao.
+Job Posting Details
+The Financial Technology Thrust of Society Hub of The Hong Kong University of Science and Technology (Guangzhou) invites applications for tenure-track/tenured positions at all ranks (Assistant Professor / Associate Professor / Professor) in all fields of FinTech. For more information about the Fintech Thrust, please visit https://hkust-gz.edu.cn/academics/four-hubs/society-hub/financial-technology.
+We seek talents in the cutting-edge research in FinTech. Applicants must have PhD degrees in FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.
+Areas of interest include but are not limited to:
+Blockchain technologies, smart contracts, and digital currencies
+Robo-advising, quantitative investing, and risk management
+Machine learning, artificial intelligence, and big data analytics in finance
+Technological innovations for financial services
+Regulatory issues and challenges in FinTech
+Digital economy and financial inclusion
+Remuneration and Conditions of Service
+Salary is highly competitive. Fringe benefits include annual leave, medical and dental benefits. Housing benefits will also be provided where applicable. Appointment at Professor rank will be on substantive basis. Appointment at Associate Professor may be with or without substantiation. Initial appointment for Assistant Professor or Associate Professor (without substantiation) will normally be on a three-year contract, renewable subject to mutual agreement.
+Application Procedure
+Please submit the application via the HKUST/HKUST(GZ) Recruitment System (https://facrecruit.hkust.edu.hk/). You should first sign up to create your personal account.
+For more information, please visit the recruitment website (https://gz-faculty-recruitment.hkust.edu.hk/).
+Review of applications will continue until all positions are filled.
+For questions regarding the recruitment system or general inquiries, please reach us at facultyhire@hkust-gz.edu.cn. For Hub/Thrust specific questions, please address to Society Hub: gzrecruitsoc@hkust-gz.edu.cn or Fintech Thrust: ftect@hkust-gz.edu.cn with subject title of “Faculty Application to FTEC”.</t>
+  </si>
+  <si>
+    <t>Highly Competitive</t>
+  </si>
+  <si>
+    <t>CHINA Guangdong Guangzhou</t>
+  </si>
+  <si>
+    <t>The Medical College of Wisconsin</t>
+  </si>
+  <si>
+    <t>Division of Health Policy, Economics &amp; Data Analytics</t>
+  </si>
+  <si>
+    <t>Institute for Health &amp; Humanity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+econometrics
+breast cancer
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Medical College of Wisconsin (MCW) invites applications for an endowed, full-time faculty position at the Assistant Professor level in the Division of Health Policy, Economics &amp; Data Analytics.
+We seek an economist with expertise in health economics, applied microeconomics, and econometrics to develop an independent, externally funded research program in health economics and health policy. The successful candidate will pursue a broad research agenda addressing healthcare delivery, financing, markets, policy, and population health, while devoting a portion of their research effort to the economics of breast cancer prevention, treatment, survivorship, and care delivery. The successful candidate will join a highly collaborative research environment with access to nationally recognized experts in oncology, public health, epidemiology, health services research, biostatistics, implementation science, and community-engaged research, as well as rich data resources, including administrative claims, cancer registries, electronic health records, and other large population-based datasets.
+Applicants must hold a PhD in Economics with expertise in advanced econometric methods, including causal inference, quasi-experimental designs, and machine learning. Candidates should also demonstrate scholarly productivity and the potential to establish an independent, externally funded research program.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Milwaukee</t>
+  </si>
+  <si>
+    <t>The Naval Postgraduate School</t>
+  </si>
+  <si>
+    <t>Department of Defense Analysis</t>
+  </si>
+  <si>
+    <t>security stuides
+defense economics
+game theory
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Assistant/Associate/Full Professor in Security Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Defense Analysis Department at the Naval Postgraduate School, Monterey, California, is seeking to fill a tenure-track position, open as to rank, in Security Studies.  
+NPS takes teaching and research seriously, and candidates must show a strong commitment to graduate education and scholarship. The candidate will teach mid-career military officers and civilians from special operations and information operations organizations across all branches and services of the U.S. Armed Forces and allied countries and advise graduate theses. NPS follows a quarter system, and the normal teaching workload is four graduate courses per year.
+Candidates must demonstrate the ability to pursue an independent program of innovative, high-quality research in areas such as national and international security, future warfare, conflict studies, terrorism, insurgency, political violence, artificial intelligence and conflict, innovation, or strategic decision-making. The candidate must have an interest in interdisciplinary research and willingness to work with a cross-disciplinary faculty and military and policy stakeholders. 
+The Defense Analysis Department (DA) provides the critical thinking and analytical skills necessary for national security leaders to deal with the complexities and challenges of current and future operating and strategic environments. DA offers an M.S. in Defense Analysis with degree tracks in special operations and irregular warfare, applied design for innovation, and information strategy and political warfare, along with graduate certificates in social network analysis and special operations and regional governance. Home to 150 in-residence graduate students, forty members of a cross-disciplinary teaching and research faculty, and five research centers (high-performance computing lab, social network analysis lab, regional affairs and terrorism research center, information strategy center, and a maker space). DA faculty publish in top journals (e.g., American Political Science Review, Journal of Military History), university book presses (e.g., Cambridge and Chicago) and policy outlets (e.g. War on the Rocks, The Conversation), receive fellowships (e.g., Fullbright, Guggenheim), obtain external funding (e.g., DOD, NSF), earn association scholarship awards (e.g., Society for Military History, American Political Science Association), are recognized for teaching excellence, and work directly with US and global national security leaders. 
+Additional information about our programs and faculty can be found at Welcome - Department of Defense Analysis - Naval Postgraduate School. 
+The Naval Postgraduate School (NPS) provides graduate education to more than 1,500 resident and 1,000 online military officers of the uniformed services, Department of Defense civilians, and members of the international defense community. Most departments and programs are highly ranked, including the US News and World Report rated #1 Homeland Security Program. NPS is located on the central coast of California in Monterey. 
+Minimum Qualifications: 
+A Ph.D. degree in a relevant Social Science or Humanities discipline (e.g., History, Political Science, Economics, Strategic Studies, Public Policy, International Relations, Communications, Psychology, Sociology, Anthropology, Philosophy, Information Science, and other fields related to strategic studies). 
+U.S. citizenship is required. Must be eligible for a security clearance. 
+Publication records commensurate with academic experience. 
+Salary is highly competitive and commensurate with qualifications and experience. Relocation expenses, including recruitment/relocation incentive, may be authorized in accordance with applicable regulations. 
+Note: If You Are a Veteran, you are strongly encouraged to: Identify your Veterans’ Preference on your resume or elsewhere in your application package (type of preference, dates of service, date of VA letter, character of service, etc.). If you are not sure of your preference eligibility, visit the Department of Labor's website: http://www.dol.gov/elaws/vets/vetpref/mservice.htm. For more veterans’ preference information, visit: http://www.fedshirevets.gov/job/vetpref/index.aspx. 
+The Naval Postgraduate School is an Equal Opportunity/Affirmative Action employer. 
+For additional information about NPS, please refer to the website at http://www.nps.edu </t>
+  </si>
+  <si>
+    <t>UNITED STATES California Monterey</t>
+  </si>
+  <si>
+    <t>C7 - Game Theory and Bargaining Theory
+C1 - Econometric and Statistical Methods and Methodology:  General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+H - Public Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The South East Asian Central Banks (SEACEN) Research and Training Centre </t>
+  </si>
+  <si>
+    <t>Director, Financial Stability, Supervision, and Payments</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purpose of Role
+Lead the implementation of high-quality capacity building and research programmes and organise high-level seminars at the level of Directors and above to exchange regional views in emerging topics in the areas of Financial Stability, Supervision and Payments (FSSP).
+Principal Accountabilities 
+Strategic and Intellectual Leadership 
+ Lead and mentor a team of financial sector specialists, guiding in technical and operational matters to achieve organizational goals.
+ Lead the design, planning and implementation of high-quality capacity-building and research programs in the areas of FSSP to meet regional central banks' demand.
+ Ensure programme effectiveness to provide impact and value creation to the member central banks.
+ Lead the conduct of learning needs analysis to identify trends, address learning gaps and enable the development of highly customised programmes.
+ Collaborate across pillars and/or departments to co-create crossfunctional programs encompassing various knowledge areas.
+ Follow emerging technological trends shaping central banking activities including areas of supervision, payments and digital innovation to steer capacity building programmes to address any
+knowledge gaps.
+ Participate actively in selected international central banking forums to communicate the SEACEN Centre’s activities, research and perspectives.
+ Act as a key contributor to the SEACEN Centre’s long-term strategy, including the strategic planning, annual workplan and operating budget.
+Steering Research Outcomes
+ Develop effective surveillance mechanisms to keep abreast of global developments in supervision and payments that may affect the region and identify emerging risks to direct research efforts in areas of interest to SEACEN.
+ Identify an ongoing basis, regional and international developments in FSSP topics, including any threats from increased digitalisation to these areas, and direct research and capacity building in such
+areas.
+ Pursue collaborative research projects with selected international and regional partners to promote cross-fertilisation of ideas and enhance research outcomes.
+ Integrate key findings from working papers and blogs into the training activities and use content for case studies in the delivery of the learning programmes.
+ Ensure that research and training content remains up-to-date with emerging international standards and best practices.
+Stakeholder Engagement
+ Contribute to building and strengthening alliances with the regular members, associate members, observers and strategic partners in order to leverage on their expertise and resources to deliver high-quality value-added learning and research programmes.
+ Working closely with SEACEN stakeholders, ensure that the Centre’s programmes in FSSP remain relevant and are in line with our stakeholders’ capacity building expectations.
+ Maintain effective internal and external communications with key stakeholders.
+ Engage with senior representatives from member central banks to identify key topics of interest for high-level seminars. Identify and invite subject matter experts from regional and international partners for such seminars.
+ Engage with strategic partners and other external stakeholders, including global standard-setting bodies (e.g. BIS, IMF, World Bank, etc.), to ensure alignment with international best practices.
+Leadership Skills
+ Lead, mentor, and develop a team of highly qualified experts and specialists. Provide guidance, coaching, and mentorship to team members to harness their competencies and support their professional growth.
+ Provide intellectual leadership to FSSP team to identify topics of interest to member central banks and also collaborate with other pillars of the Centre to work on potential cross-pillar topics that are of interest to our members.
+ Set performance objectives, ensure an efficient and collaborative flow of work, and foster motivation within the team.
+ Foster a succession pipeline and upskill the team in new technologies and methodologies.
+ Drive alignment across team, functional and organisational boundaries to contribute to achieving shared outcomes for the SEACEN Centre.
+Operational Management
+ Oversee and manage the department’s budget, annual workplan, resource allocation, and the daily operations, ensuring compliance with the Centre’s policies.
+ Provide guidance, mentorship and coaching to subordinates to support their professional development and growth.
+Summary of Qualifications
+ Master’s degree in core central banking areas, such as economics, accounting, finance, or banking. At least 20 years of relevant working experience, including a minimum of 5 years of experience in a managerial position, preferably in central banking supervision, payment and settlement systems, and exposure to research or training at leading institutions. Experience in a regulatory agency, central bank, or international organization is highly desirable. Extensive experience in financial stability analysis, banking supervision, and payments with deep knowledge of financial sector regulations and standards.
+The position provides a competitive remuneration package, housing allowance, children’s education allowance, medical benefits, home leave passage, and relocation expenses.
+Applications close: 28 September 2026.
+For enquiries, please contact hr@seacen.org or visit www.seacen.org for more details.
+Only shortlisted candidates will be notified.
+</t>
+  </si>
+  <si>
+    <t>USD180,000-210,000 per annum</t>
+  </si>
+  <si>
+    <t>MALAYSIA Kuala Lumpur</t>
+  </si>
+  <si>
+    <t>2026-09-28 00:00:00</t>
+  </si>
+  <si>
+    <t>The University of Alabama</t>
+  </si>
+  <si>
+    <t>Culverhouse College of Business</t>
+  </si>
+  <si>
+    <t>Economics, Finance and Legal Studies</t>
+  </si>
+  <si>
+    <t>Experimental Economics
+Behavioral Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Culverhouse College of Business at the University of Alabama is seeking a candidate for an untenured Assistant Professor position in Experimental Economics in the Department of Economics, Finance, and Legal Studies. Primary duties include teaching economics at the graduate and undergraduate levels, engaging in a research program that results in articles in high-quality scholarly publications, and performing service as assigned by the Department, College, and University.
+Required Qualifications: (1) a doctoral degree in economics or a closely related field; (2) a demonstrated potential for publishing in top academic journals and a strong research pipeline given the applicant's career stage; and (3) evidence of high quality teaching. 
+Preferred Qualifications: Experimental and behavioral scholars whose work focuses on any topic will be given full consideration, but those whose research (1) overlaps with that of the department’s existing faculty and (2) can utilize resources of The Interactive Decision Experiment Lab (https://tidelab.culverhouse.ua.edu) are especially encouraged to apply.
+The University of Alabama is an Equal Employment/Equal Educational Opportunity Institution. All qualified applicants will receive consideration for employment without regard to race, color, religion, national origin, sex, sexual orientation, gender identity, gender expression, age, genetic information, disability, or protected veteran status, and will not be discriminated against because of their protected status. Applicants to and employees of this institution are protected under Federal law from discrimination on several bases.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Alabama Tuscaloosa</t>
+  </si>
+  <si>
+    <t>School of Leadership and Policy</t>
+  </si>
+  <si>
+    <t>Applied microeconomics
+Public economics
+Economic Development
+Program evaluation
+Policy analysis
+Political economy
+Regulation
+Health economics
+Energy economics
+Environmental economics
+Transportation economics</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor Positions of Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Alabama School of Leadership and Policy invites applications for multiple tenure-track positions in public policy, assistant or associate professor, beginning August 2027.
+The SLP is UA's first new college-level unit in 60 years. A presidential priority, the SLP is hiring across both public policy and leadership. Faculty will help build its curriculum and programs from the ground up.
+We seek applied, policy-relevant research agendas. Areas include security policy, social and community policy (healthcare, education, criminal justice, economic development), technology and industrial policy (energy, transportation, labor), and policymaking processes. Work that is primarily theoretical or methodological is a weaker fit.
+Required: a PhD by August 2027 in economics, public policy, political science, public administration, sociology, or a related field. Candidates should show potential for peer-reviewed publication, external funding, and undergraduate and graduate teaching. Associate candidates need an established publication record.
+Teaching needs include research methods, policy analysis, program evaluation, economics for public policy, policymaking processes, and policy capstone courses.
+Competitive salary, startup package, and relocation assistance.
+Review begins October 1 and continues until positions are filled. For entry-level economics candidates, interview invitations will follow AEA guidelines.
+Full advertisement and application instructions: https://careers.ua.edu/jobs/search/SLP. Questions: Dr. Joseph L. Smith, jos.smith@ua.edu.
+The University of Alabama is an Equal Employment/Equal Educational Opportunity Institution. 
+</t>
+  </si>
+  <si>
+    <t>SLP Public Policy Search Fall 26</t>
+  </si>
+  <si>
+    <t>D7 - Analysis of Collective Decision-Making
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K4 - Legal Procedure, the Legal System, and Illegal Behavior
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+Q4 - Energy
+Q5 - Environmental Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
     <t>The University of Chicago</t>
-  </si>
-[...1 lines deleted...]
-    <t>Social Sciences</t>
   </si>
   <si>
     <t>Kenneth C. Griffin Department of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">Research Associate  </t>
   </si>
   <si>
     <t xml:space="preserve">Description
 The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for a full-time Research Associate for a three-year term starting in the 2026-2027 academic year. 
 About the TMW Center
 Co-directed by Dana Suskind (Biological Sciences Division), and John List (Economics), the TMW Center for Early Learning + Public Health aspires to create a population-level shift in the knowledge and behavior of parents and caregivers to optimize the foundational brain development in children, birth to five years of age, particularly those born into poverty. The TMW Center has conducted 12 randomized controlled, quasi-experimental, and implementation trials to date and plans to continue its active randomized controlled and implementation trials, including ongoing data collection and analysis in the coming years.  As part of these research projects, the Center is continuing to adapt and validate two state-of-the-art tools: (1) the SPEAK - a computer-adaptive tool designed to assess caretaker expectations and knowledge of early childhood cognitive and language development, and (2) the Luet – a wearable device paired with an app that uses machine learning to measure early child development through language and physical movement.
 Job Summary:
 The Research Associate will work, in partnership with Co-Director Suskind and Senior Research Associate Pernaudet, to design and execute TMW Center research projects. Core responsibilities include conducting rigorous quantitative analyses, writing and publishing findings, presenting research, and leading grant applications in collaboration with Professors List and Suskind. The position entails collaboration on new and ongoing research projects, with a highly interdisciplinary team of economists, psychologists, engineers, app developers, and more. A primary focus of the work is applying economic models and machine learning techniques to empirical analysis of data generated from TMW Center’s research projects, including via Luet and the SPEAK.
 The position will also allow the Research Associate to be part of the vibrant research environment of the TMW Center for Early Learning + Public Health and the Kenneth C. Griffin Department of Economics at The University of Chicago.  This position will report to the TMW Center Co-Directors, Dana Suskind and John List, with additional reporting to the Center COO for matters outside of research. This position will require a commitment of at least 3 years.
 This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Responsibilities will include, but are not limited to:
 	In collaboration with the Co-Director, develop research designs for TMW Center projects, including formulating testable research questions, selecting appropriate measurements, and ensuring clean identification of outcomes.
        At the direction of the Co-Director, write, submit, and publish findings in peer-reviewed journals.  The annual goal is, on average, to have at least four papers in progress and at least two submitted for publication.
 	Disseminate TMW research findings to broader audiences by presenting in select conferences and meetings of early childhood researchers, psychologists, and economists.
 	Maintain existing TMW Center research collaborations with faculty at the University of Chicago, as well as other national and international faculty with whom the Center is partnering on projects.
 	Participate in and contribute to the grant preparation process in a timely manner in close collaboration with the Co-Directors, potential Co-PIs, collaborators and consultants and the Grants and Contracts office.
 	Participate in regularly scheduled TMW Center team meetings, lab meetings, and ‘papers’ meetings with Co-Director Suskind and weekly Econ meeting with Co-Director List. 
  Competencies:
 	Excellent organizational, quantitative, and analytical skills with a high level of accuracy and sharp attention to detail required.
@@ -1134,179 +7177,860 @@
 	Two years of postdoctoral experience and research within the field of economics.
 	A microeconomist with experience in experimental and behavioral economics is preferred
 	Strong expertise in education and health policy.
 	Demonstrated ability to communicate research findings clearly to multiple audiences through oral presentations and written work.
 	Experience in writing grant proposals, and a strong commitment to research preferred.
 We especially welcome applicants with technical knowledge or skills in:
 	Knowledge of Stata, Python, Matlab, and/or R preferred.
 	Knowledge of LaTeX required.
 Application Instructions
 Applicants must apply online through the University of Chicago Academic Recruitment job board at https://apply.interfolio.com/190379.
 Applicants are required to submit:
 	Resume/CV
 	Cover Letter (include earliest available start date)
 	Research statement
 	Additionally, applicants are strongly encouraged to submit, as optional, up to three published or unpublished research papers.
 Screening of applications will continue until the position is filled or the search is closed.
 EEO Statement
 The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
 </t>
   </si>
   <si>
     <t>$100,000-$110,000</t>
   </si>
   <si>
-    <t>A1 - General Economics</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-08-30 00:00:00</t>
   </si>
   <si>
     <t>Social Sciences Division</t>
+  </si>
+  <si>
+    <t>Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for tenure-track faculty positions in Economics at the Assistant Professor level. This is a full-time, benefits-eligible position expected to begin in the 2027-28 academic year. Applicants in all fields of Economics will be considered.
+Qualifications
+Prior to the start of employment, qualified applicants must possess a Ph.D. in Economics.
+Application Instructions
+To be considered, those interested must apply through the University of Chicago’s Academic Recruitment job board at: apply.interfolio.com/193682. Applications are required to include a curriculum vitae, teaching statement, research statement, student evaluations, three letters of recommendation and a job market paper.  Additionally, applicants are strongly encouraged to submit published or unpublished research papers.  Review of applications will begin on October 19, 2026 and will continue until June 30, 2027, or until the position is filled.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Equal Employment Opportunity Statement
+The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
+The University of Chicago uses AI-assisted tools to streamline and augment some recruitment processes; however, AI is not used to make hiring decisions.</t>
+  </si>
+  <si>
+    <t>$190,000 - $300,000</t>
+  </si>
+  <si>
+    <t>2027-06-30 00:00:00</t>
   </si>
   <si>
     <t>Instructional Professor (Open Rank)</t>
   </si>
   <si>
     <t>Description
 The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for appointment as Instructional Professor at the rank of Assistant, Associate, or Full. This is a full-time, career-track teaching position to begin on or after July 1, 2027. The initial appointment term is from three to five years depending on rank and is renewable with opportunity for promotion within the Instructional Professor track based on performance review. 
 The successful candidate will teach up to six courses in the undergraduate and master’s curriculum annually. We are interested in candidates with expertise in either macroeconomics and its applied fields, or statistics, data science, casual inference, and econometrics. In addition to teaching, the IP will advise and mentor undergraduate and masters students, organize student activities, contribute to recruitment and admissions of MA students and oversee and plan the curriculum under the direction of the Director of Undergraduate Studies and the Director of MA programs.
 The terms and conditions of employment for this position are covered by a collective bargaining agreement between the Service Employees Union (SEIU) and the University.
 This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Qualifications
 Applicants must have a Ph.D. in Economics. Teaching experience with courses in applied economics, particularly pertaining to macroeconomics, OR statistics, data science, casual inference, and econometrics, with an emphasis on practical applications of the tools taught in these courses is required.
 Consideration for the hiring level will be granted conditional on professional qualifications. The successful candidate will have outstanding in-person, written, and virtual communication skills and the ability to teach audiences with diverse backgrounds and with varying levels of knowledge about economics. Candidates should be comfortable teaching from introductory courses through courses at the master’s level.
 Application Instructions
 Applicants must apply online at the University of Chicago’s Interfolio academic job board at: apply.interfolio.com/190053. Applicants are required to submit: 1) curriculum vitae, 2) teaching statement, 3) student evaluations, 4) two published or unpublished research papers, and 5) three letters of recommendation.
 Review of applications will begin on December 1, 2026, and will continue until the position is filled or the search has ended.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
     <t xml:space="preserve">$108,675 - $129,375 for Assistant IP; $119,025 - $150,075 for Associate IP; $129,375 - $160,425 for Full IP. </t>
   </si>
   <si>
-    <t>2027-06-30 00:00:00</t>
+    <t>The University of Hong Kong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure-Track Professor/Associate Professor/Assistant Professor (several posts) </t>
+  </si>
+  <si>
+    <t>The University of Hong Kong
+Applications are invited for appointment as Tenure-Track Professor/Associate Professor/Assistant Professor (several posts) in Economics in the Faculty of Business and Economics (Ref.: 537058), to commence on July 1, 2027 or as soon as possible thereafter. The appointment will be made on a three-year fixed-term basis, with the possibility of renewal and consideration for tenure before the expiry of a second three- year fixed-term contract. Exceptionally outstanding candidates at Professor/Associate Professor level may be considered for appointment on tenure terms.
+Applicants should possess or be close to completing a Ph.D.  degree with outstanding research promise. All fields of Economics will be considered. The appointees should be able to teach undergraduate and/or graduate degree programmes, and are expected to commit to high-quality scholarly research and services. Applicants for appointment as Professor should have a proven record of high-quality scholarship and teaching, and should be able to conduct an ongoing active research agenda, attract competitive grants, and provide leadership and services within both the Faculty and the University. Information about the Faculty can be obtained at https://www.hkubs.hku.hk/. Enquiries about the posts (not application materials) should be directed to the Chairman of the Recruitment Committee, Professor Yanhui Wu (e-mail:econ.jobmarket@hku.hk).
+A highly competitive salary commensurate with qualifications and experience will be offered, in addition to annual leave and medical benefits. At current rates, salaries tax does not exceed 15% of gross income. The appointment will attract a contract-end gratuity and University contribution to a retirement benefits scheme, totaling up to 15% of basic salary.  Housing benefits will be provided as applicable.
+The University only accepts online application for the above posts.  Applicants should apply online at the University’s careers site (https://jobs.hku.hk) and upload an up-to-date C.V., job market paper, and other supporting documents. At least three referees will be invited to send their confidential reference letters to the Faculty directly. Review of applications will start as soon as possible and continue until November 30, 2026, or until the posts are filled, whichever is earlier.
+The University is an equal opportunities employer and is committed to equality, ethics, inclusivity, diversity and transparency</t>
+  </si>
+  <si>
+    <t>The University of Iowa</t>
+  </si>
+  <si>
+    <t>Asset pricing, corporate finance, banking, household finance, insurance and risk management, and real estate</t>
+  </si>
+  <si>
+    <t>Tenured/Tenure-Track Faculty Position(s) in Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Finance within the Tippie College of Business at the University of Iowa invites applications for two or more Tenured/Tenure-Track Faculty Position(s) in Finance at open-rank, in all areas of finance, including real estate, household finance, and RMI, starting Fall 2027. Rank will be based on experience and record of achievement. Salary will be commensurate with qualifications. Position(s) are 100% time with benefits. 
+Education Requirement 
+An earned doctorate or strong evidence that the doctoral degree will be completed before August 18, 2027.
+Required Qualifications 
+	A demonstrated potential for publishing significant research in top-tier journals.
+        Evidence of successful teaching experience at the undergraduate or graduate level in finance.
+Desired Qualifications 
+	Demonstrated record of publishing/presenting at top journals/conferences in finance.
+	For tenured positions, demonstrated success in working with doctoral students.
+	For tenured positions, evidence of interdisciplinary research collaboration. 
+Application Instructions
+Please submit your materials by using the University of Iowa online job application system at http://jobs.uiowa.edu/jobSearch/faculty/.  Click on the listings for Tippie College of Business and select requisition 76027.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Iowa City</t>
+  </si>
+  <si>
+    <t>The University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>The Lyndon B. Johnson School of Public Affairs</t>
+  </si>
+  <si>
+    <t>international macroeconomics and finance
+labor economics of migration and remittances
+trade and climate
+industrial policy
+geoeconomics
+development economics
+international political economy</t>
+  </si>
+  <si>
+    <t>International Economic Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Lyndon B. Johnson School of Public Affairs at the University of Texas at Austin (“LBJ School”) invites applications for a tenure-track Assistant or Advanced Assistant Professor of International Economic Policy to begin in Fall of academic year 2027-28 (with an August 2027 start date). One of the nation’s top programs in public affairs, the LBJ School is seeking to strengthen its faculty in international economics and trade.
+Full job description and application instructions available here: https://apply.interfolio.com/192252
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas Austin</t>
+  </si>
+  <si>
+    <t>McCombs School of Business</t>
+  </si>
+  <si>
+    <t>Business, Government &amp; Society</t>
+  </si>
+  <si>
+    <t>Global political economy
+Firms’ roles
+Industries roles
+Geopolitics/economics
+Trade
+Resource economics
+Environmental economics</t>
+  </si>
+  <si>
+    <t>Tenure Track Nonmarket Strategy/Political Economy Position</t>
+  </si>
+  <si>
+    <t>The Department of Business, Government &amp; Society (BGS) at the University of Texas at Austin’s McCombs School of Business invites applications for an assistant professor (tenure track) position in nonmarket strategy/political economy effective August 16, 2027. We are particularly interested in candidates whose research focuses on global political economy, including but not limited to firms’ and industries’ roles in geopolitics/economics, trade, and resource/environmental economics.
+The BGS department (https://www.mccombs.utexas.edu/departments/BGS) is an interdisciplinary group that teaches future leaders at all levels of McCombs’ curriculum how to recognize and respond to the political, social, legal, and ethical expectations that businesses face. BGS aims to contribute to important public policy debates in these and related areas through research that applies rigorous social science methods to relevant nonmarket strategy/political economy questions. 
+The school’s location in Austin is particularly attractive to faculty interested in connecting with a thriving business community and the Texas state government. For more details on the school and the department, please visit http://www.mccombs.utexas.edu/ and https://www.mccombs.utexas.edu/Departments/BGS. Finally, Austin is an outstanding place to live! See http://www.austintexas.org/visit/ for some of the many things that contribute to the high quality of life in Austin.
+Qualifications:
+The ideal candidate will possess a Ph.D. in economics, political science, or strategic management no later than the start date of the position and be prepared to publish in top outlets in these fields. The primary teaching responsibilities will require the candidate to contribute to the department’s offerings in international business at the undergraduate, MBA, and EMBA levels, as well as to help staff the department’s new undergraduate core class in nonmarket strategy. 
+Applicant Instructions:
+Interested parties should submit the following: 1) a cover letter that includes brief statements of research and teaching interests, 2) a CV, 3) a job market paper, 4) three letters of recommendation, and, if available, 5) evidence of teaching effectiveness (e.g., sample syllabi and student evaluations). All applications submitted by Friday, September 25, 2026 will receive full consideration, although the search will continue until a suitable candidate is identified. UT-Austin uses Interfolio’s Faculty Search. Applicants to this position receive a free Dossier account and can send all application materials free of charge. The posting is available here: apply.interfolio.com/190563 
+Direct any inquiries to Timothy Werner (timothy.werner@mccombs.utexas.edu). The University of Texas at Austin is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t>M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-09-25 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance, economics, research, teaching, Ph.D. </t>
+  </si>
+  <si>
+    <t>Professor of Finance (Assistant, Associate, and Full) 2026-27</t>
+  </si>
+  <si>
+    <t>Position Description
+Applications are invited from qualified individuals who have excellent research and teaching capabilities. Ph.D. (or very near completion) is required. We will also consider appointments at the Associate and Full Professor rank. A strong publication record in the top-tier finance and economics journals is required for appointments at senior ranks.
+Successful applicants will be expected to establish an internationally recognized research program at the University of Texas, mentor graduate students, and teach at the undergraduate and graduate levels. The predominant mode of instruction and research is in-person, such that faculty appointed for employment shall reside in the proximate area of the work site for the duration of their appointment and be able to maintain a daily in-person schedule at the assigned work site.
+Qualifications
+Ph.D. (or very near completion) before start time is required.  A strong publication record in the top-tier finance and economics journals is required for appointments at senior ranks.</t>
+  </si>
+  <si>
+    <t>Trinity College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+health policy
+public policy
+health 
+education
+health
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Public Policy </t>
+  </si>
+  <si>
+    <t>The Trinity College Public Policy and Law Program invites applications for a tenure-track assistant professor with a focus on health policy, broadly defined to include policy domains that shape health or health equity. Our unique interdisciplinary program unites policy analysis and legal studies to examine critical societal issues. We seek candidates with the interest and ability to teach advanced undergraduate courses in their area of research expertise, courses on health policy, and an introduction to US public policy. A Ph.D. in Public Policy, Sociology, Economics, Public Health, Health Policy, or a related field should be in hand by August 2027.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Hartford</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I3 - Welfare, Well-Being, and Poverty
+A1 - General Economics
+K1 - Basic Areas of Law</t>
+  </si>
+  <si>
+    <t>Tsinghua SEM</t>
+  </si>
+  <si>
+    <t>Insurance and Risk Management</t>
+  </si>
+  <si>
+    <t>Professors at All Ranks in the Area of Insurance and Risk Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Positions 
+Professors at All Ranks in the Area of Insurance and Risk Management
+About the Organization
+Originally under the name “Tsinghua Xuetang”, Tsinghua University was founded in 1911 and is one of the most prestigious universities in China. Tsinghua University School of Economics and Management (SEM) was established in 1984, with Mr. ZHU Rongji as the founding dean. After 42 years of development, Tsinghua SEM has achieved remarkable results in talent cultivation, scientific research, social services, cultural heritage innovation and international exchanges and cooperation. It has taken the lead in obtaining the top two certifications of global management education AACSB and EQUIS, and has become a leading economics and management school in China. The school has about 5000 students in the undergraduate, doctoral, master’s, MBA and EMBA programs. Tsinghua SEM has a strong faculty team with about 150 full time faculty members.
+Positions Summary
+The Department of Finance at Tsinghua SEM invites applications for all ranks in the area of Insurance and Risk Management. Scholars with an econometrics background and/or research interests in public economics and health economics are also welcomed.
+The School offers a competitive salary, relocation allowance, housing allowance, research enabling funds, and other fringe benefits. Applicants are expected to hold a Ph.D. degree in economics, econometrics, finance, or a related field. Both highly qualified entry-level candidates and experienced faculty with strong research records will be considered.
+Application
+To apply, please send an application cover letter, CV (including a list of publications and working papers), three letters of reference (apart from tenured positions), evidence of research and teaching excellence, selected articles or working papers to scholar@sem.tsinghua.edu.cn
+Screening of candidates will start immediately and will continue until the positions are filled. 
+</t>
+  </si>
+  <si>
+    <t>CHINA Beijing</t>
+  </si>
+  <si>
+    <t>U.S. Equal Employment Opportunity Commission</t>
+  </si>
+  <si>
+    <t>Expert Analysis Division</t>
+  </si>
+  <si>
+    <t>Office of General Counsel</t>
+  </si>
+  <si>
+    <t>Microeconomics
+Labor Economics
+Civil Rights
+Law Enforcement
+EEOC
+Employment Discrimination</t>
+  </si>
+  <si>
+    <t xml:space="preserve">We are accepting applications for an Economist position in the Expert Analysis Division, Office of General Counsel, U.S. Equal Employment Opportunity Commission. As an Economist, you will be responsible for serving as an authority in economics and provide expert opinions, guidance, and direction to management, trial attorneys, and others in the analysis of employment discrimination cases.
+Our team of PhD-level Economists within the Expert Analysis Division at EEOC conduct independent and objective analyses of employer-specific data to assess claims of discrimination in employment and testify as experts in court. We provide expert advice and advise legal staff on appropriate analytical methods, data requirements, and statistical techniques for case development and research efforts. A background in labor economics or a related microeconomic area is preferred for this position. 
+The position requires a duty station at Headquarters (in Washington, D.C.) or one of the 53 EEOC Field Offices (EEOC Field Offices | U.S. Equal Employment Opportunity Commission).
+The position will be at the GS-13 level with a promotion potential at GS-14. The start date is negotiable.
+</t>
+  </si>
+  <si>
+    <t>The position will be at the Gs-13 level with a promotion potential at GS-14.</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+J - Labor and Demographic Economics</t>
+  </si>
+  <si>
+    <t>UC Irvine</t>
+  </si>
+  <si>
+    <t>Criminology, Law &amp; Society</t>
+  </si>
+  <si>
+    <t>Criminology, Law &amp; Society. Health, Democracy and Human Rights, Technology and AI, Gender, and Climate and the Environment.</t>
+  </si>
+  <si>
+    <t>Associate Professor/ Full Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Description
+The Department of Criminology, Law and Society (CLS) at the University of California, Irvine invites applications for a faculty position in CLS. We welcome applications from outstanding candidates in all fields who will build on our departmental strengths in theory, research, and policy analysis. We are particularly interested in candidates whose research interests and expertise include one or more of the following substantive areas: Health, Democracy and Human Rights, Technology and AI, Gender, and Climate and the Environment.
+The appointment will be made at the rank of Full Professor (with tenure); we also welcome applications from current Advanced Associate Professors who would be eligible for promotion to Full Professor at the University of California at or near the time of appointment. To ensure your application is given full consideration, files should be completed by December 10, 2026. Priority will be given to applications received by that date; however, applications will be accepted until the position is filled. The position will begin July 1, 2027 (teaching duties will begin Fall 2027). 
+Applications must be uploaded electronically through the online Recruit system: (recruit.ap.uci.edu/JPF10413).]
+</t>
+  </si>
+  <si>
+    <t>$103,600- $220,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Irvine</t>
+  </si>
+  <si>
+    <t>UChicago/UCEMA Joint Initiative for Latin American Experimental Economics (JILAEE)</t>
+  </si>
+  <si>
+    <t>Field Experiments
+Behavioral Economics
+Latin America</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Position</t>
+  </si>
+  <si>
+    <t>The UChicago/UCEMA joint initiative JILAEE accepts applications for two postdoctoral scholar positions from July 2027, or earlier on agreement.
+JILAEE is a research center that is co-directed by Julio Elias (UCEMA) and John A. List (UChicago). Its mission is to promote the use of field experiments in Latin America, and to strengthen relationships between researchers, governments, and private organizations to advance the use of (experimental) economics. For more information: https://www.jilaee.org/
+JILAEE postdoctoral scholars spend 2/3 of their time in Buenos Aires to establish new research partnerships, design and conduct field experiments, and strengthen their research pipeline before starting tenure track faculty positions. JILAEE postdocs spend 1/3 of their time at UChicago, and are closely integrated in John List's experimental economics group throughout the term of the postdoctoral position. The postdoctoral scholars are highly encouraged to start new projects and co-author on research papers with JILAEE affiliates and researchers in Latin America and the University of Chicago.
+There are no teaching or administrative obligations. The term for the position is flexible and can be up to two years. Applicants with research interests in experimental economics, development economics, and/or behavioral economics and experience in conducting field experiments will be given priority.</t>
+  </si>
+  <si>
+    <t>ARGENTINA Buenos Aires Capital Federal
+UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>C9 - Design of Experiments
+D9 - Micro-Based Behavioral Economics</t>
   </si>
   <si>
     <t>Universidad del CEMA (UCEMA)</t>
   </si>
   <si>
     <t xml:space="preserve">applied microeconomics
 microeconometrics
 program evaluation
 impact evaluation
 empirical methods
 </t>
   </si>
   <si>
     <t>Assistant or Associate Professor in Economics (Open Rank)</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant or Associate Professor position beginning August 2026, or later by agreement.
 We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
 Spanish required (teaching is mostly in Spanish); working English required.
 The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
 Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
 Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters for Assistant Professor. 
 Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
 Questions mailto:mcbayon@ucema.edu.ar
 </t>
   </si>
   <si>
     <t>UNITED STATES Illinois Chicago
 ARGENTINA Ciudad de Buenos Aires</t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C9 - Design of Experiments
 D1 - Household Behavior and Family Economics
 D3 - Distribution
 D9 - Micro-Based Behavioral Economics
 H - Public Economics
 I1 - Health
 I2 - Education and Research Institutions
 J - Labor and Demographic Economics
 K - Law and Economics</t>
   </si>
   <si>
     <t>2026-10-22 00:00:00</t>
   </si>
   <si>
+    <t>University at Buffalo</t>
+  </si>
+  <si>
+    <t>Assistant Teaching Professor, Economics (Non-Tenure-Track)</t>
+  </si>
+  <si>
+    <t>The https://arts-sciences.buffalo.edu/economics.html at the University at Buffalo, The State University of New York, seeks to fill one Assistant Teaching Professor (Non-Tenure-Track) position for an economist committed to achieving excellence in instruction.
+The position requires teaching 3 undergraduate courses each semester, including large-enrollment introductory courses, and some departmental service. We are seeking candidates committed to developing careers in economics education.
+This is a full-time, non-tenure-track qualified rank faculty position (10-month obligation) ideally beginning with UB's spring 2027 semester, though a fall 2027 start is possible. The initial appointment will be for 3 years, with renewable 1-year terms.
+JEL Classifications:
+ 00 – Default: Any field
+ A1 – General Economics
+ A2 – Economic Education and Teaching of Economics
+Applications received by October 11, 2026 will receive priority consideration. The position will remain open until filled. If you have questions, please email the posting contact and indicate “Assistant Teaching Professor Position” in the subject of the email.
+Applications must be submitted through UB Jobs https://www.ubjobs.buffalo.edu/postings/64268.
+Learn more:
+- Our https://www.buffalo.edu/administrative-services/for-faculty-staff/benefits/state/uup.html, where we prioritize your well-being and success to enhance every aspect of your life.
+- Being a part of https://www.buffalo.edu/</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Buffalo</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+A1 - General Economics
+A2 - Economic Education and Teaching of Economics</t>
+  </si>
+  <si>
+    <t>University of Arizona</t>
+  </si>
+  <si>
+    <t>Economic and Business Research Center</t>
+  </si>
+  <si>
+    <t>Applied Economics</t>
+  </si>
+  <si>
+    <t>Lead Economist, EBRC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This position will work closely with the EBRC Director to identify, pursue, and secure externally funded economic research projects. The successful candidate will independently lead and manage funded projects, contribute to ongoing EBRC initiatives such as the MAP Dashboard and the Arizona Forecasting Project, and produce economic analyses and publications that serve clients, policymakers, business leaders, and the broader public.
+This is a high-visibility position within EBRC, Arizona’s premier source of economic and demographic research. The Lead Economist will play an important role in helping grow EBRC’s externally funded research portfolio while contributing to flagship public-facing products. The position offers autonomy in project development and the opportunity to make a meaningful impact on economic policy and decision-making throughout Arizona.
+Preferred Knowledge, Skills, and Abilities
+	Proficiency in R, SAS, Stata, EViews, or similar statistical and econometric software.
+	Strong written and verbal communication skills, including the ability to present complex economic concepts to diverse audiences.
+	Ability to manage multiple projects simultaneously and meet client deadlines.
+	Experience updating websites, creating online content, and familiarity with Adobe Creative Suite or similar software.
+	Demonstrated experience using IMPLAN and/or REMI for regional economic impact modeling.
+View full job posting here: https://arizona.csod.com/ux/ats/careersite/4/home/requisition/26690?c=arizona
+ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	$75,540 - $98,201</t>
+  </si>
+  <si>
+    <t>UNITED STATES Arizona Tucson</t>
+  </si>
+  <si>
+    <t>M0 - General</t>
+  </si>
+  <si>
+    <t>University of Calgary</t>
+  </si>
+  <si>
+    <t>industrial organization
+regulatory economics
+economics
+competition</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor (Industrial Organization or Regulatory Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at the University of Calgary invites applications for an economist focusing on industrial organization or regulatory economics. The successful candidate will be appointed at the rank of Assistant Professor (tenure-track) or Associate Professor (with tenure). The target date for the appointment to begin is July 1, 2027.
+The successful candidate must have a PhD in Economics and be positioned to enhance the Department of Economics' recognized strengths in industrial organization. They must therefore demonstrate a track record of producing influential research in industrial organization with applications to economic regulation and/or competition policy. They must also be willing to engage in collaborations within and beyond the University, participate in international professional networks, and actively contribute to undergraduate and graduate student teaching and supervision.
+The successful candidate is expected to play a central role in the Department's new Research Program in Competition &amp; Regulation. This initiative brings together academics, policymakers, regulators, and industry partners to address pressing questions in the design and implementation of competition and regulatory policies of significance both in Canada and internationally.
+Interested individuals are requested to follow application guidelines and submit their applications through: https://careers.ucalgary.ca/jobs/18146911-assistant-or-associate-professor-in-industrial-organization-or-regulatory-economics
+</t>
+  </si>
+  <si>
+    <t>104,500 to 158,000 CAD Annually</t>
+  </si>
+  <si>
+    <t>CANADA Alberta Calgary</t>
+  </si>
+  <si>
+    <t>L5 - Regulation and Industrial Policy
+H3 - Fiscal Policies and Behavior of Economic Agents
+L0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-19 00:00:00</t>
+  </si>
+  <si>
     <t>University of California Berkeley</t>
   </si>
   <si>
+    <t>​Assistant Professor of Economics ​
+Department of Economics, College of Letters &amp; Science 
+University of California, Berkeley 
+The Department of Economics at the University of California, Berkeley seeks applications for two tenure-track positions at the Assistant Professor rank, 100% time. 
+The field is Open. For more information about the position, including required qualifications and application materials, go to: https://apptrkr.com/9775436 
+The deadline to apply is November 14, 2026. Please direct questions to: facrecruit-econ@berkeley.edu. 
+The University of California, Berkeley is an Equal Opportunity/Affirmative Action Employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.</t>
+  </si>
+  <si>
+    <t>$111,400–$163,200</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Berkeley</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching
+00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-11-14 00:00:00</t>
+  </si>
+  <si>
     <t>Haas School of Business</t>
   </si>
   <si>
-    <t xml:space="preserve">Assistant Professor </t>
+    <t xml:space="preserve">Assistant Professor - Economic Analysis &amp; Policy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Economic Analysis &amp; Policy – Haas School of Business 
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Economic Analysis and Policy with an expected start date of July 1, 2027. 
+For more information and to apply: https://apptrkr.com/9796806 
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status. </t>
+  </si>
+  <si>
+    <t>$116,500 - $140,500</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professor – Finance – Haas School of Business
 University of California, Berkeley 
 The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Finance with an expected start date of July 1, 2027. 
 Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
 Preferred qualifications: We are especially interested in applicants who are pursuing or hold a Ph.D. in Finance, Economics, or other closely related fields. We prefer applicants who currently hold a Ph.D. or have advanced to Ph.D. candidacy and will complete the doctoral degree or an equivalent within 6 months of the start date.
 For more information and to apply: https://apptrkr.com/9723836
 Applications will be accepted through November 18, 2026.
 All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
 </t>
   </si>
   <si>
-    <t>$116,500 - $140,500</t>
-[...5 lines deleted...]
-    <t>2026-11-18 00:00:00</t>
+    <t>General Public Policy and Administration: Policy Analysis, Public Administration and Management</t>
+  </si>
+  <si>
+    <t>Goldman School of Public Policy</t>
+  </si>
+  <si>
+    <t>Tenure-Track Faculty Position
+General Public Policy and Administration: Policy Analysis, Public Administration and Management - Goldman School of Public Policy
+The Goldman School of Public Policy at the University of California, Berkeley, invites applications for a tenure-track appointment to the faculty at the Assistant Professor rank in the area of policy analysis and/or governmental management and public administration.
+Against the backdrop of a world with fractured institutional trust, increased social stratification and inequality, diverse populations, dispersed decision-making, media and informational fragmentation, political and governmental volatility, skepticism about evidence, and the growing use of AI, the Goldman School seeks a faculty member whose research considers the changing role of public policy analysis and/or the changing nature of governmental management.
+The Goldman School encourages applications from scholars in a broad range of disciplines, including public policy, political science, economics, public affairs, sociology, psychology, business, and law, as well as data scientists with roots in computer science, schools of information, economics, and other fields, whose research engages with questions of public policy and/or public administration. Areas of interest include, but are not limited to, the development or study of policy analysis methods, research on policy-analysis institutions, studies of bureaucracy, personnel management, organizational behavior, budgeting, procurement and logistics, program implementation, governmental performance, governmental decision-making, strategic thinking and planning, the use of AI in government, or methods for increasing democratic outreach, inclusion, and governmental trust. We welcome applications from researchers studying these topics in the United States and around the world.
+The University of California, Berkeley is an Equal Opportunity employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+For more information and to apply, visit: https://apptrkr.com/9762736
+je-e1c318486e924699947649d22780bd0d</t>
+  </si>
+  <si>
+    <t>$84,100–$132,900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9762736 </t>
+  </si>
+  <si>
+    <t>H - Public Economics
+P - Political Economy and Comparative Economic Systems</t>
   </si>
   <si>
     <t xml:space="preserve">Law, Crime, and Punishment  Jurisprudence &amp; Social Policy Program </t>
   </si>
   <si>
     <t>School of Law</t>
   </si>
   <si>
     <t>Assistant Professor - Law, Crime, and Punishment Jurisprudence &amp; Social Policy Program School of Law
 Berkeley Law invites applications for the position of Assistant Professor - Law, Crime, and Punishment at Berkeley Law Jurisprudence &amp; Social Policy Program with an anticipated start date of Fall 2027 or later. This position is full-time permanent 100% time.
 Applications will be accepted through August 14th, 2026.
 For more information about this position, including required qualifications and application materials, please visit the following link: https://apptrkr.com/7287010
 All qualified applicants will receive consideration for employment without regard to race, color, sex, sexual orientation, gender identity, national origin, disability, age or protected veteran status.
 Please direct questions to academicpositions@law.berkeley.edu.
 The University of California, Berkeley is an AA/EEO employer.</t>
   </si>
   <si>
     <t>$203,900 -$333,600</t>
   </si>
   <si>
     <t>K - Law and Economics</t>
   </si>
   <si>
-    <t>2026-08-14 00:00:00</t>
+    <t xml:space="preserve">Political Economy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Political Economy – 50% Political Economy and 50% in a Related Discipline 
+Apply now: https://apptrkr.com/9809959. View this position online: https://apptrkr.com/9809959 
+Position title: Senate 
+The Political Economy Program at the University of California, Berkeley seeks a tenure-track assistant professor for a position 50% in Political Economy and 50% in a related discipline. The program has identified interdisciplinary economics as a priority, including any subfield of the discipline (such as labor and public economics, economic history, or industrial organization) and not only the subfield called “political economy.” The position is also open to scholars in related disciplines who could offer courses in priority areas for curriculum expansion such as finance, the digital economy, climate change, international political economy, race, ethnicity, and/or immigration and migration. Basic qualifications (required at time of application): PhD or JD (or equivalent international degree), or enrolled in a PhD or JD or equivalent international degree-granting program. Preferred qualifications: Past research record and/or future research plans for research in interdisciplinary political economy; past teaching record and/or future teaching plans for teaching courses in interdisciplinary political economy; a commitment to the mission of developing the best possible interdisciplinary political economy program for scholarly research, undergraduate teaching, and graduate teaching. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status. 
+Salary range: The current 9-month academic year salary range for the Assistant Professor position is $84,100–$132,900. 
+However, off-scale salary and other components of pay, which may yield compensation higher than these ranges, are offered when necessary to meet competitive conditions. 
+Anticipated start: July 1, 2027 
+Final date: Monday, Nov 2, 2026 at 11:59 pm (Pacific Time). Applications will continue to be accepted until this date. 
+</t>
+  </si>
+  <si>
+    <t>Quantitative Marketing</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Quantitative Marketing - Haas School of Business
+University of California, Berkeley
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Quantitative Marketing with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants with a Ph.D. in Marketing or other closely related fields. We prefer applicants who currently have a PhD or who have advanced to Ph.D. candidacy and will complete the doctoral degree or equivalent degree within six months of the start date.
+For more information and to apply: https://apptrkr.com/9714307
+Applications will be accepted through September 15, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+To apply, visit https://apptrkr.com/9714307</t>
+  </si>
+  <si>
+    <t>M3 - Marketing and Advertising</t>
+  </si>
+  <si>
+    <t>University of California San Diego</t>
+  </si>
+  <si>
+    <t>Human Longevity Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herbert Wertheim School of Public Health </t>
+  </si>
+  <si>
+    <t>Health Economics
+Health Policy
+Behavioral Economics
+Drug Abuse
+Drug Policy</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow in Health Economics and Health Policy</t>
+  </si>
+  <si>
+    <t>UC San Diego is seeking applications for a postdoctoral fellow (2-year appointment) who aspires to become an independent academic researcher in the field of health economics and health policy, with a focus on drug use and abuse.
+Position Description:
+The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) assess market trends and product mix. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
+Qualifications:
+Applicants should hold a doctoral degree by Oct 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) analyzing sales or market data using advanced econometric methods, (2) structural modeling, or (3) machine learning.</t>
+  </si>
+  <si>
+    <t>$69,000-71,000/year</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Diego</t>
+  </si>
+  <si>
+    <t>University of California, Los Angeles</t>
+  </si>
+  <si>
+    <t>California Policy Lab</t>
+  </si>
+  <si>
+    <t>Public Policy
+Economics
+Homelessness Research
+Health Policy</t>
+  </si>
+  <si>
+    <t>Project Scientist, Homelessness and Health Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The California Policy Lab seeks a mid- or advanced-career researcher to design and conduct policy-relevant research on homelessness and health in partnership with state and local agencies. Our team works closely with policymakers and people with lived experience to develop research that informs solutions to homelessness.
+Responsibilities:
+Conduct quantitative research using causal inference methods
+Publish reports and policy briefs for academic and policy audiences
+Write grant proposals and manage grant reporting
+Supervise and mentor junior research staff
+Partner with government agencies to build joint research agendas
+Qualifications:
+Ph.D. in economics, public policy, statistics, or related field (or equivalent experience)
+Expertise in homelessness and/or health policy research
+Experience with large administrative datasets, especially Medicaid and health billing data
+Proficiency in Stata, R, Python, SQL, or similar statistical software
+Expertise in causal inference methodology
+Strong writing and communication skills
+Preferred: 5+ years of professional experience, supervisory experience, grant writing, and commitment to advancing racial equity.
+Salary: $120,000–$160,000 annually
+To Apply: Search JPF11313 at UCRecruit. First review date: September 25, 2026.
+</t>
+  </si>
+  <si>
+    <t>$120,000–$160,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+D0 - General</t>
+  </si>
+  <si>
+    <t>University of California, Merced</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> School of Social Sciences/Humanities/Arts</t>
+  </si>
+  <si>
+    <t>Economic &amp; Business Managemen</t>
+  </si>
+  <si>
+    <t>Assistant Professor
+Economics
+Business Management
+Ph.D degree
+Faculty
+Higher Education
+Tenured track</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To Apply: https://aprecruit.ucmerced.edu/JPF02232
+The University of California, Merced, Department of Economics and Business Management invites applications for one full-time tenure-track faculty appointments at the Assistant Professor level,
+beginning July 1, 2027.
+Preferred candidates will have expertise in applied work in any subfield and will be able to contribute broadly to teaching in Economics and Business programs. A Ph.D. degree in Economics is expected at the time of appointment.
+Candidates must be eligible to work in the US. Visa sponsorship is not available for this position.
+Department: https://economics.ucmerced.edu/home/about
+The University of California, Merced, is the newest of the University of California system’s 10 campuses. Ranked as one of the best public universities in the nation by U.S. News and World Report and recently designated as an R1 institution by Carnegie, UC Merced is committed to innovation and excellence in research. With over 9,000 undergraduate and graduate students (Center of Institutional Effectiveness), UC Merced provides outstanding, inclusive educational opportunities to highly qualified students from the heart of California, the nation, and abroad. The campus has special connections to nearby Yosemite National Park; is on the cutting edge of sustainability in construction and design; and supports the economic development of Central California.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> $111,400-139,200</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Merced</t>
+  </si>
+  <si>
+    <t>University of California, Riverside</t>
+  </si>
+  <si>
+    <t>CHASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor 
+VAP
+Economics
+UCR 
+University of California Riverside
+Assistant Professor
+Riverside
+California
+Teaching
+</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics - 2026/27</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of California, Riverside, invites applications for a Visiting Assistant Professor of Economics. The appointment will be for one quarter (Fall 2026), beginning September 2026. Primary responsibilities will include teaching two graduate-level macroeconomics courses, specifically the first-year core sequence and a second-year elective in the Ph.D. program. The appointed candidate is expected to engage in scholarly and/or professional activities and participate in service to the department, college, university, and broader profession.
+Applicants must be ABD or have met the requirements for a Ph.D. in Economics or a closely related field by the start of the appointment. Successful candidates should have a proven record or strong potential for excellence in teaching graduate-level macroeconomics. The salary for a Visiting Assistant Professor is $14,016 per course or $28,032 for two courses, dependent on qualifications and experience. This is a negotiated rate of pay and is not dependent on a UC salary scale.
+Complete applications must include a cover letter of interest, a current CV, samples of research work, a teaching statement, teaching evaluations, and three letters of reference that are uploaded through the AP Recruit system. Review of applications will begin on August 26, 2026. To ensure full consideration, applications and supporting materials should be received by Wednesday, August 26, 2026.
+Applications and materials will be submitted using UCR’s online application system located at
+https://aprecruit.ucr.edu/JPF02323
+The University of California is an Equal Opportunity/Affirmative Action Employer. All qualified candidates will be considered for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, age, disability, or protected veteran status. Please note that the university does not provide visa sponsorship for this position.</t>
+  </si>
+  <si>
+    <t>$14,016 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Riverside</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+A2 - Economic Education and Teaching of Economics
+E0 - General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Cambridge </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty of Economics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Janeway Institute Postdoctoral Research Fellowship </t>
+  </si>
+  <si>
+    <t>The Janeway Institute at the Faculty of Economics, Cambridge University has a Postdoctoral Research Fellowship available. Eligible candidates include those who have recently been awarded a doctoral degree or expect to receive their degree by September 2027. The Fellowship is for a maximum of three years.
+The Fellowship will be based at the Janeway Institute, which was created to develop new fundamental ideas, methods, and research which push the frontier of economics. 
+We welcome applications from researchers working on areas of economics related to transmission mechanisms and economic policy. This includes but is not limited to research into the contributions of firms and sectors in the aggregate economy; inquiries into how heterogeneity across households and firms shapes economic outcomes and contributes to economic growth; studies of the conduct and impact of monetary and fiscal policy in closed and open economies; and investigations of other economic factors that shape the economy and contribute to economic growth. 
+Successful candidates should demonstrate an ability to develop their own research ideas and indicate how they can contribute to the transmission mechanisms research group in Cambridge. 
+To apply, please follow this link: https://www.cam.ac.uk/jobs/janeway-institute-postdoctoral-research-fellowship-research-assistant-or-research-associate-fixed-jh50885</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM Cambridgeshire Cambridge</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+E7 - Macro-Based Behavioral Economics
+F3 - International Finance
+F4 - Macroeconomic Aspects of International Trade and Finance
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+O4 - Economic Growth and Aggregate Productivity</t>
+  </si>
+  <si>
+    <t>University of Central Florida</t>
+  </si>
+  <si>
+    <t>Instructor/Lecturer - Economist in Residence</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Barry S. Miller College of Business at the University of Central Florida invites applications for an Economist-in-Residence and Visiting Instructor or Lecturer to help lead a new Initiative on Economic Decision Systems.
+The Initiative examines how organizations design and manage decision systems in environments where economic reasoning, data, technology, and human judgment interact. Its centerpiece is the Economic Decision Systems Lab, where faculty, students, and organizational partners collaborate on applied decision problems. The Initiative supports the College's strategic emphasis on technology-enabled business transformation, industry engagement, and applied research.
+This fixed-term position is designed for a dynamic, entrepreneurial individual interested in building new programs, developing partnerships, mentoring students, and translating economic thinking into organizational practice. Continued appointment beyond the initial term of up to 4 years may be considered based on success of the Initiative, evolution of organizational partnerships, and strategic priorities of the college. Success will be measured by the establishment of a functioning Lab with sustained external partnerships, a pipeline of applied projects, and a distinctive experiential learning program.
+Minimum qualifications:
+	A terminal degree (for a lecturer) or a master’s degree (for an instructor) in economics or a related discipline from an accredited institution at the time of application.
+	Demonstrated experience applying economic reasoning and data analysis to organizational decision-making in data-rich environments.
+Preferred qualifications:
+	Experience applying economics to improve decisions in industry, consulting, government, financial services, technology, or other organizations.
+	Experience leading applied projects at the intersection of economics, analytics, technology, and organizational design.
+	Experience mentoring students or early-career professionals, or leading collaborative teams.
+	Experience integrating human and artificial intelligence for organizational decision-making.
+	A dynamic, entrepreneurial interest in developing partnerships and new programs.
+	Ability and willingness to engage external organizations and help shape the direction of the Initiative.
+Applications must be submitted electronically at the link below. In addition to the online application, applicants should upload (1) a cover letter describing how their experience aligns with the goals of the Initiative and the qualifications listed above, and (2) a curriculum vitae. Review of applications will begin immediately and continue until the position is filled. Official transcripts (and, if applicable, U.S. degree equivalency evaluations) will be required before appointment.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Florida Orlando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Chicago Booth School of Business </t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor of Finance</t>
+  </si>
+  <si>
+    <t>The University of Chicago Booth School of Business is seeking to appoint outstanding scholars to tenure-track positions in Finance for the 2027-28 academic year.
+We invite applications from those who hold a PhD (or equivalent) or expect to complete the requirements for a PhD in finance by July 1, 2027 or soon thereafter. (We require all tenure track faculty to have a PhD or equivalent. We will appoint those whose degree requirements have not been satisfied by this date as instructors, the expectation being that all PhD requirements will be satisfied soon thereafter, at which time you will be appointed as an assistant professor.) 
+Members of our faculty are expected to conduct original research of exceptionally high quality, to teach effectively, and to participate in and contribute to the academic environment. 
+Each candidate should submit a curriculum vitae, a sample of written work, and the names of at least two scholars qualified and willing to evaluate the candidate’s ability, training, and potential for research and teaching.
+We will start formally reviewing applications on November 10, 2026, and strongly encourage you to complete your application by then.  We will continue to accept applications until March 31, 2027.
+This position is benefits eligible - for information on benefits, please consult the University of Chicago Benefits Guide: https://mybenefits.nfp.com/UChicago/benefits-guide/.
+The University of Chicago uses AI-assisted tools to streamline and augment some recruitment processes; however, AI is not used to make hiring decisions. 
+Equal Employment Opportunity Statement
+The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
+The University of Chicago uses AI-assisted tools to streamline and augment some recruitment processes; however, AI is not used to make hiring decisions.</t>
+  </si>
+  <si>
+    <t>$280,000 - $300,000 for assistant and $300,000 - $320,000 for associate</t>
+  </si>
+  <si>
+    <t>University of Chile</t>
+  </si>
+  <si>
+    <t>School of Physical and Mathematical Sciences</t>
+  </si>
+  <si>
+    <t>Industrial Engineering</t>
+  </si>
+  <si>
+    <t>The Center for Applied Economics (CEA, http://www.cea-uchile.cl/), part of the Department of Industrial Engineering at the University of Chile, invites applications for tenure-track positions at the assistant and associate professor levels. We welcome applicants in all fields of Economics.
+Applicants should hold a PhD in Economics or a closely related field by the appointment start date; candidates near completion will be considered too. We seek colleagues with a strong record or clear promise of high-quality research and a commitment to graduate and undergraduate teaching. CEA offers a competitive salary, research funding, and an active community of economists in one of Latin America's leading research environments.
+Knowledge of Spanish is not required at the time of appointment, but successful candidates are expected to be able to teach in Spanish within two years of joining.
+Applications will be reviewed on a rolling basis until the position is filled. Please submit a curriculum vitae, a job market paper, research and teaching statements, and three letters of reference. Questions may be directed to Andrés Carvajal, andres.carvajal@dii.uchile.cl.
+CEA is committed to building a diverse faculty and welcomes applications from candidates of all backgrounds.</t>
+  </si>
+  <si>
+    <t>CHILE Región Metropolitana De Santiago Santiago</t>
   </si>
   <si>
     <t>University of Colorado Boulder</t>
   </si>
   <si>
     <t>Bruce D. Benson Center for the Study of Western Civilization</t>
   </si>
   <si>
     <t>Visiting Researcher
 Western Civilization Studies</t>
   </si>
   <si>
     <t>Visiting Researcher</t>
   </si>
   <si>
     <t>The Bruce D. Benson Center at the University of Colorado Boulder invites applications for Visiting Researchers (Sabbatical Fellows) for the 2027–28 academic year. 
 Salary:
 Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 and $10,000 for a full-time position, dependent on experience will be provided.
 What We Require:
 Ph.D. at the time of appointment or a doctoral degree in progress with a dissertation defense date scheduled.
 It is expected that candidates are not employed by another institution during their time serving as a Visiting Researcher.
 Fellows are expected to be regularly present and in person at the Benson Center to contribute to its intellectual life.
 Application Link: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Researcher/72480
 Application review will begin immediately; the position will remain open until May 31, 2027.
 Note: Applications must be submitted through https://jobs.colorado.edu/ using the provided URL.
@@ -1350,51 +8074,234 @@
   </si>
   <si>
     <t>Institute of Behavioral Science</t>
   </si>
   <si>
     <t>Any Fields</t>
   </si>
   <si>
     <t>Director of the Institute of Behavioral Science</t>
   </si>
   <si>
     <t xml:space="preserve">The University of Colorado Boulder invites applications for the position of Director of the Institute of Behavioral Science (IBS), a leading interdisciplinary research institute dedicated to advancing innovative social and behavioral science.
 We seek an accomplished scholar with an outstanding record of research, teaching, and service that qualifies for appointment as Professor with tenure at CU Boulder. The successful candidate will have demonstrated administrative and research leadership, a strong commitment to interdisciplinary collaboration, and the ability to articulate and implement a strategic vision for a large, externally funded research institute.
 IBS includes approximately 400 affiliated faculty, researchers, staff, postdoctoral scholars, and students, and manages an annual research portfolio of approximately $40 million. The Director provides intellectual and administrative leadership, fosters interdisciplinary research and training, supports faculty and student development, strengthens partnerships with external stakeholders, and maintains an active, externally funded research program.
 Candidates must hold a Ph.D. in a social or behavioral science or a closely related field. Review of applications will begin September 1, 2026, and continue until the position is filled. The anticipated start date is January 1, 2027.
 For the complete position description and application instructions, please apply through the University of Colorado Boulder Jobs website.
 </t>
   </si>
   <si>
     <t>$225,000 to $275,000</t>
   </si>
   <si>
     <t>UNITED STATES Colorado Boulder</t>
   </si>
   <si>
-    <t>2026-09-01 00:00:00</t>
+    <t>University of Cyprus</t>
+  </si>
+  <si>
+    <t>Faculty of Economics and Management</t>
+  </si>
+  <si>
+    <t>Economics; All fields; Tenure-track; Assistant Professor; Lecturer.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure-track Lecturer or Assistant Professor in Economics </t>
+  </si>
+  <si>
+    <t>The University of Cyprus invites applications for two tenure-track positions at the rank of Lecturer or Assistant Professor in the Department of Economics. Applications are welcome in all fields of Economics.
+The tenure-track system includes two non-tenured ranks: Lecturer (three-year appointment) and Assistant Professor (four-year appointment). Candidates must hold a Doctorate in Economics or a closely related field from an accredited university. Minimum requirements for each rank are detailed in the full announcement.
+The Department’s languages of instruction are Greek and English. Appointees not proficient in Greek must acquire sufficient knowledge within three years of appointment. Candidates need not be Cypriot citizens.
+Annual gross salaries, including the 13th salary, are €50,164.04–€81,628.11 for Lecturer and €65,998.93–€89,007.73 for Assistant Professor, before employee contributions.
+Applications must be submitted through the UCY recruitment portal by 23 November 2026 at 23:59 Cyprus time (EET, UTC+2:00). Three confidential recommendation letters in English are required within seven days after the application deadline.
+See the linked full announcement and Application Instructions for required documents and submission procedures.
+The University is committed to inclusivity, diversity, equality and eliminating discrimination.
+Enquiries: Professor Andros Kourtellos (kourtellos.andros@ucy.ac.cy) or the Department of Economics office (dept.econ@ucy.ac.cy).</t>
+  </si>
+  <si>
+    <t>Assistant Professor: €65.998,93 - €89.007,73; Lecturer €50.164,04 - €81.628,11</t>
+  </si>
+  <si>
+    <t>CYPRUS Nicosia Nicosia</t>
+  </si>
+  <si>
+    <t>2026-11-23 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Delaware</t>
+  </si>
+  <si>
+    <t>Applied Economics and Statistics</t>
+  </si>
+  <si>
+    <t>Economic Experiments
+Behavioral Economics
+Agricultural Economics
+Environmental Economics
+Resource Economics
+Conservation</t>
+  </si>
+  <si>
+    <t>Embedded Behavioral Scientist for Conservation Delivery</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Delaware seeks an Embedded Behavioral Scientist for Conservation Delivery. The position will be based in the USDA NRCS Missouri State Office in Columbia, Missouri, while employed by the University of Delaware under the guidance of Kent D. Messer, Director of the Center for Behavioral and Experimental Agri-Environmental Research (CBEAR). The successful candidate will collaborate closely with USDA NRCS, Ducks Unlimited at both the Missouri and national levels, and a network of applied researchers to improve conservation program delivery through behavioral science.
+This is a rare opportunity to help establish one of the first embedded behavioral science programs within USDA conservation delivery while contributing to applied research with national relevance.
+Qualifications: Master's or Ph.D. in behavioral economics, economics, psychology, public policy, or a related field. 
+Appointment: Approximately a 2.5-year appointment with the opportunity for extension contingent upon funding. Competitive salary with excellent University of Delaware health and retirement benefits.
+Application Process: Applications will be reviewed starting on September 30, 2026. Preferred start date is January 1, 2027, with the possibility of an earlier start for an exceptional candidate.
+Applicants should submit a cover letter, curriculum vitae, and contact information for three references to Dr. Kent Messer (messer@udel.edu).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Missouri Columbia</t>
+  </si>
+  <si>
+    <t>Q2 - Renewable Resources and Conservation</t>
+  </si>
+  <si>
+    <t>University of Fribourg, Switzerland</t>
+  </si>
+  <si>
+    <t>Faculty of Management, Economics and Social Sciences</t>
+  </si>
+  <si>
+    <t>Applied microeconomics
+Labour economics
+Health economics
+Education economics
+Competition
+Personnel economics
+Innovation economics</t>
+  </si>
+  <si>
+    <t>Full Professorship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The successful candidate will teach courses in French and English at the Bachelor’s and Master’s levels. Two courses will be given in French in Microeconomics on the Bachelor level. The research profile as well as offered Master courses should fall within applied microeconomics. Possible areas include, for example, labour economics, health economics, education economics, competition, personnel economics, or innovation economics.
+The successful candidate must have a doctorate (Ph.D.) in economics or a related field, and demonstrate an excellent research record in applied microeconomics, strong teaching skills, and the ability to supervise theses at the Bachelor and Master level. The University of Fribourg is bilingual (French/German). Fluency in French is required and knowledge of German (oral level B1) is expected. If this is not the case, it must be acquired within two years of taking up the position.
+The position includes one 100% doctoral assistant. The University offers attractive working conditions and a competitive salary. The position is open rank, in accordance with University statutes.
+Seeking to promote an equitable representation of women and men, the University strongly encourages applications from women. Having signed the CoARA declaration, the University of Fribourg emphasizes qualitative assessment of academic achievement.
+</t>
+  </si>
+  <si>
+    <t>SWITZERLAND Fribourg Fribourg</t>
+  </si>
+  <si>
+    <t>University of Georgia</t>
+  </si>
+  <si>
+    <t>Terry College of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Terry College of Business at The University of Georgia seeks qualified applicants for a tenure-track position at the assistant or associate professor level, with an anticipated employment start date of August 1, 2027. We are especially interested in candidates with a specialization in industrial organization.
+Review of applications will begin November 15, 2026. To be considered for a tenure-track position you must submit application documents in two locations:
+1) Please apply through JOE by uploading your cover letter, curriculum vitae, research paper, and recommendation letters.
+2) You must also apply electronically via https://www.ugajobsearch.com/postings/505378. Interested candidates should upload a cover letter, curriculum vitae, research paper and contact information for three references. 
+Applications received by November 15, 2026, will receive full consideration, however, all applications will continue to be reviewed until the position has been filled. Questions can be directed to the search committee chair, Peter Newberry (pwnewberry@uga.edu).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Georgia Athens</t>
+  </si>
+  <si>
+    <t>L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>The Department of Economics in the Terry College of Business at The University of Georgia seeks qualified applicants for a tenure-track position at the assistant or associate professor level, with an anticipated employment start date of August 1, 2027. We are especially interested in candidates with a specialization in macroeconomics.
+Review of applications will begin November 15, 2026. To be considered for a tenure-track position you must submit application documents in two locations:
+1) Please apply through JOE by uploading your cover letter, curriculum vitae, research paper, and recommendation letters.
+2) You must also apply electronically via https://www.ugajobsearch.com/postings/505210. Interested candidates should upload a cover letter, curriculum vitae, research paper and contact information for three references.
+Applications received by November 15, 2026, will receive full consideration, however, all applications will continue to be reviewed until the position has been filled. Questions can be directed to the search committee chair, Martin Gervais (martin.gervais@uga.edu).</t>
+  </si>
+  <si>
+    <t>University of Kansas</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Kansas, School of Business invites applications for a full-time, academic-year tenure-track finance position at the assistant professor level.  This position starts in Fall 2027. Salary and benefit package are competitive.  
+Candidates should have a Ph.D. in finance or a closely related field by August 18, 2027; demonstrate, or show evidence of high potential for, scholarship excellence through publications and working papers; and demonstrate, or show evidence of high potential for, teaching excellence. Areas of particular interest include corporate finance, financial institutions, international finance, investments, and risk management.
+The University of Kansas School of Business offers undergraduate, master’s (full-time and online) and doctoral programs. In recent years, the School has experienced remarkable growth, expanding academic offerings with student enrollment approaching 5,000 students. The School of Business is located on KU’s main campus in Lawrence in Capitol Federal Hall, a 166,500 sq ft modern instructional facility with advanced classrooms, offices, and student resources. Lawrence is located 35 miles west of Kansas City in the Kansas River valley. For information about the University of Kansas, School of Business and living in Lawrence, see http://business.ku.edu/ and https://www.ku.edu/about-lawrence.
+Candidates may apply online at http://www.employment.ku.edu/academic/33490BR.  A complete application will include the following PDF files: A cover letter, a curriculum vita, samples of recent research, a concise summary of your teaching experience, and three professional references.   The letters of reference should be sent to busfncadmin@ku.edu.  Screening of applicants will begin on September 15, 2026 and will continue until our applicant pool has been determined.  Questions regarding the position may be addressed to Kevin Pisciotta at kpisciotta@ku.edu.
+The University of Kansas prohibits discrimination on the basis of race, color, ethnicity, religion, sex, national origin, age, ancestry, disability status as a veteran, sexual orientation, marital status, parental status, gender identity, gender expression, and genetic information in the university's programs and activities. Retaliation is also prohibited by university policy. The following persons have been designated to handle inquiries regarding the nondiscrimination policies and are the Title IX coordinators for their respective campuses: Associate Vice Chancellor for the Office of Civil Rights and Title IX, civilrights@ku.edu, Room 1082, Dole Human Development Center, 1000 Sunnyside Avenue, Lawrence, KS 66045, 785-864-6414, 711 TTY (for the Lawrence, Edwards, Parsons, Yoder, and Topeka campuses); Director, Equal Opportunity Office, Mail Stop 7004, 4330 Shawnee Mission Parkway, Fairway, KS 66205, 913-588-8011, 711 TTY (for the Wichita, Salina, and Kansas City, Kansas medical center campuses).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Kansas Lawrence</t>
+  </si>
+  <si>
+    <t>University of Kentucky</t>
+  </si>
+  <si>
+    <t>Gatton College of Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Microeconomic, Macroeconomic, Business Statistics</t>
+  </si>
+  <si>
+    <t>Lecturer or Senior Lecturer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics is seeking applicants for Lecturer or Senior Lecturer (non-tenure track) beginning September 2027. Lecturers contribute to the institution’s mission and the vitality of its undergraduate program by providing high-quality instruction and fulfilling department and college service obligations.
+The successful candidate will have a primary emphasis on teaching while also contributing meaningful service to the department, college, and university. Teaching responsibilities total 9 to 12 credit hours per semester (depending on class size). Candidates should have experience teaching, or willingness to teach, large-lecture sections in one or more of the following: Microeconomic Principles, Macroeconomic Principles, and Business Statistics. Additional teaching may include smaller classes in the candidate's field of interest as a lower or upper-division undergraduate course.
+Minimum qualifications are: Ph.D. in Economics at beginning of appointment, prior college/university teaching experience, and a demonstrated potential for quality teaching, especially in a large lecture format. Evidence of experience or interest in teaching on-line and distance instruction is valued. Salaries are competitive.
+Application Procedure: Interested applicants should apply online via the University of Kentucky’s employment site at: https://ukjobs.uky.edu/postings/646621.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Kentucky Lexington</t>
+  </si>
+  <si>
+    <t>University of Macau (UM)</t>
+  </si>
+  <si>
+    <t>Faculty of Business Administration (FBA)</t>
+  </si>
+  <si>
+    <t>Department of Finance and Business Economics</t>
+  </si>
+  <si>
+    <t>Finance and Business Economics
+Microeconometrics</t>
+  </si>
+  <si>
+    <t>Associate/Assistant Professor in Microeconometrics</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Business Economics at FBA@UM invites applications for an Associate/Assistant Professor position in Economics, specializing in Microeconometrics with a particular focus on causal inference.
+Applicants should hold a Ph.D. in Economics or a related field by the time of appointment, demonstrate strong research potential or accomplishments, and be capable of teaching at the undergraduate, postgraduate, and doctoral levels. Candidates for the Associate Professor rank should have an established record of publication in leading journals and experience mentoring junior researchers.
+Applicants should submit the following materials: Cover Letter, CV, Job Market Paper, Three Letters of Reference (for Assistant Professor applicants), Names and Contact Information of Three Referees (for Associate Professor applicants), Teaching Evaluations (if available), and Other Research Papers.
+Application Procedure:
+Please apply before November 30, 2026, through
+https://career.admo.um.edu.mo/fba_fbe_mec_aap_08_2026/
+Please visit  https://career.admo.um.edu.mo/learn-more for further details.</t>
+  </si>
+  <si>
+    <t>MACAO
+CHINA</t>
   </si>
   <si>
     <t>University of Michigan</t>
   </si>
   <si>
     <t>College of LSA / International Institute</t>
   </si>
   <si>
     <t>Weiser Center for Europe and Eurasia</t>
   </si>
   <si>
     <t>Modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus)</t>
   </si>
   <si>
     <t>WCEE Postdoctoral Fellowship</t>
   </si>
   <si>
     <t>The Weiser Center for Europe and Eurasia seeks to hire a postdoctoral fellow (recent PhD) with expertise in modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus). Those who have a related PhD completed (as of January 2025), or nearly completed, in the social sciences, humanities, cultural studies (broadly construed), and/or public policy are encouraged to apply for the two-year WCEE Postdoctoral Fellowship, from August 2027 to July 2029.
 We are especially interested in scholars who will complement and add to the coverage offered by our existing faculty. WCEE Postdoctoral Fellows are expected to focus on their own research, participate in the center’s events and administrative committees, present at least one public lecture during their two-year fellowship, and teach one course per year at the University of Michigan while in full-time residency. 
 Eligibility is restricted to applicants who have obtained their PhD no earlier than January 1, 2025. Current doctoral candidates are eligible to apply but must have defended and filed their dissertations by July 31, 2027.
 To be assured full consideration, fellowship applications should be received by October 15, 2026, 11:59 PM EST. Successful applicants will be notified by December 2026. 
 For more information https://ii.umich.edu/wcee/initiatives/wcee-postdoctoral-fellowship.html</t>
   </si>
   <si>
     <t>$64,000</t>
@@ -1424,255 +8331,1359 @@
   </si>
   <si>
     <t>2026-09-13 00:00:00</t>
   </si>
   <si>
     <t>Democracy Policy
 Public Policy</t>
   </si>
   <si>
     <t>Professor of Public Policy, Democracy Policy</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Democracy Policy Job Posting
 University of Michigan
 Ford School of Public Policy
 Professor of Public Policy, Democracy Policy
 Associate or Full Professor Rank
 The Gerald R. Ford School of Public Policy at the University of Michigan invites applications for a tenured faculty position (associate or full professor) focused on Democracy Policy—an emerging field treating democracy as a policy domain with identifiable problems and actionable interventions. This position is part of a university-wide faculty cluster focused on democracy policy, data, and civic education.
 We welcome scholars from political science, public policy, public administration, economics, law, and related social sciences. Candidates must demonstrate research excellence, a commitment to teaching across undergraduate and graduate (Master's/PhD) programs, and an interest in public and policy engagement within an interdisciplinary environment. Joint appointments with other university units are negotiable.
 Required Application Materials: Letter of interest, curriculum vitae, research statement (including policy interests), teaching statement (including experience and philosophy), names of three references.
 First consideration will be given to applications received by September 13, 2026, but the search will remain open until filled. View the full job description and apply online here: https://apply.interfolio.com/188470
 The University of Michigan is an Equal Opportunity Employer.
 </t>
   </si>
   <si>
+    <t>University of Mississippi</t>
+  </si>
+  <si>
+    <t>Monetary Economics
+Macroeconomics</t>
+  </si>
+  <si>
+    <t>The University of Mississippi’s Department of Economics invites applications for a tenure-track assistant professor position beginning August 2027. The Department has a need for an economist who specializes in Monetary Economics and who can teach at both the graduate and the undergraduate levels. The candidate will be expected to contribute to our undergraduate emphasis in Financial Economics and teach in our graduate macroeconomics sequence. The ability to teach time series at the graduate level is a plus, but not required.
+A Ph.D. completed by August 2027 is expected.
+To be considered, applicants must apply and provide all documentation online at https://careers.olemiss.edu.
+Applicants must provide a cover letter, a curriculum vita, one working paper, and a graduate transcript. Three letters of recommendation should be submitted on JOE.
+The department is part of the College of Liberal Arts and offers the B.A., B.S., M.A. and PhD. degrees; please visit https://olemiss.edu/economics/ for more information about the department.
+Review of applications will begin immediately and continue until the position is filled.
+Applications will be accepted until the position is filled or until an acceptable pool has been accumulated.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Mississippi Oxford</t>
+  </si>
+  <si>
+    <t>University of Nevada, Las Vegas</t>
+  </si>
+  <si>
+    <t>Molasky Family Department of Economics and Real Estate</t>
+  </si>
+  <si>
+    <t>Real Estate
+Urban Economics</t>
+  </si>
+  <si>
+    <t>Lee Assistant/Associate Professor, Economics and Real Estate</t>
+  </si>
+  <si>
+    <t>The Molasky Family Department of Economics and Real Estate in the Lee Business School at the University of Nevada, Las Vegas invites applications for a tenure-track Lee Professorship of Economics with an emphasis in Real Estate and/or Urban Economics at the assistant or associate professor level. Preference will be given to candidates qualified for appointment at the advanced assistant professor or associate professor rank who have demonstrated the ability to publish high-quality research in real estate and/or urban economics. The department seeks a scholar whose research agenda will complement and extend existing departmental strengths and who demonstrates the ability to collaborate across the Lee Business School’s Centers of Excellence. In particular, the ideal candidate will be positioned to engage with and contribute to the Lied Center for Real Estate’s research and policy programs. Responsibilities of the position include conducting significant scholarly research leading to high-quality refereed publications in economics and real estate. Additional responsibilities include contributing to the Lee Business School’s research culture, and providing service to the department, school, university, and profession. The ideal candidate will also be expected to teach classes in service of the real estate degree offered by the department. 
+Salary and faculty support: The salary for this position is competitive with similarly situated institutions. The Lee Professorship provides additional support in the form of stipend and additional travel/research funds. See published salary tables for economics professors by rank (https://www.unlv.edu/hr/compensation-and-classification/academic).
+Qualifications: This position requires a Ph.D. in Economics, Finance, or related disciplines from an accredited college or university as recognized by the United States Department of Education and/or the Council on Higher Education Accreditation (CHEA) and the Association to Advance Collegiate Schools of Business (AACSB). Applicants for appointment at the Assistant Professor level should demonstrate strong promise of sustained, high-quality research in real estate, urban economics, and related fields, including the potential to publish in leading academic journals. Applicants should also demonstrate the ability to deliver high-quality instruction at both the undergraduate and graduate levels. Applicants for appointment at the Associate Professor level must have an established record of sustained, high-quality research productivity in real estate, urban economics, and related fields, as well as the ability to deliver high-quality instruction at both the undergraduate and graduate levels.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Nevada Las Vegas</t>
+  </si>
+  <si>
+    <t>University of Nevada, Reno</t>
+  </si>
+  <si>
+    <t>College of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Aerospace
+Faculty position
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Assistant, Associate, or Full Professor in Economics, Aerospace</t>
+  </si>
+  <si>
+    <t>The Economics Department at the University of Nevada, Reno is recruiting for a tenure-track position in Aerospace Economics, at any rank, with an anticipated start date of July 1, 2027. The successful hire will have a record of relevant published research, conduct research in the field, develop specialized courses, and teach both existing and new courses in the Economics program. The professorship is expected to expand access to high-impact, industry-relevant education and mentorship in aerospace economics, work with the regional business community, and support diverse student pathways into a rapidly growing sector of the economy. 
+View the application link in Workday for more information and to apply.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Nevada Reno</t>
+  </si>
+  <si>
+    <t>University of New Haven</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>Economics and Business Analytics</t>
+  </si>
+  <si>
+    <t>Microeconomics
+Macroeconomics
+Global Economy
+Economics for Managers
+Managing in a Global Economy</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Practice- Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Practice – Economics
+The College of Business and Digital Innovation at the University of New Haven–Riyadh (NHU-Riyadh) invites applications for an Assistant Professor of Practice in Economics, beginning January 2027. Located in Misk City, Riyadh, NHU-Riyadh is the University of New Haven’s international branch campus in Saudi Arabia and is building its faculty as it enters its next phase of growth.
+The position includes teaching, applied research, service, curriculum development, and student mentoring. Faculty will teach undergraduate and/or graduate courses such as Introduction to Microeconomics, Introduction to Macroeconomics, Global Economy, Economics for Managers, Managing in a Global Economy, and Business Forecasting. Faculty are also expected to contribute to academic assessment, advising, career mentoring, and student-focused activities.
+Candidates should hold a Ph.D. in Economics; a master’s degree in a business field combined with significant college-level economics teaching experience may also be considered. Demonstrated teaching excellence, strong communication skills, research potential, and experience with active, experiential, technology-enabled, and AACSB-aligned teaching are highly desirable. Business practice experience and excellent communication skills are pluses.
+The application link: 
+https://newhaven.hrmdirect.com/employment/job-opening.php?req=3798642#job 
+</t>
+  </si>
+  <si>
+    <t>SAUDI ARABIA Riyadh Misk City</t>
+  </si>
+  <si>
+    <t>E0 - General
+D0 - General</t>
+  </si>
+  <si>
+    <t>University of North Carolina at Chapel Hill</t>
+  </si>
+  <si>
+    <t>Kenan-Flagler Business School</t>
+  </si>
+  <si>
+    <t>Kenan Institute of Private Enterprise</t>
+  </si>
+  <si>
+    <t>Economic Forecasting
+Applied Economics
+Regional Economics
+Labor Economics
+Econometrics
+Senior Research Economist
+State and Local Economics
+Economic Development
+Public Policy</t>
+  </si>
+  <si>
+    <t>Research Associate Professor or Research Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Kenan Institute of Private Enterprise at UNC-Chapel Hill seeks a Research Associate Professor or Research Professor to serve as Senior Research Economist for the North Carolina Economic Forecasting Initiative. This is a full-time, nonteaching role for an experienced applied economist with expertise in economic forecasting, regional or labor economics, public policy, econometrics, or a related field.
+The Senior Research Economist will lead the development, refinement, validation, and interpretation of economic forecasts, nowcasts, scenario analyses, and related applied research. Responsibilities include selecting appropriate modeling approaches, evaluating forecast accuracy, communicating uncertainty, producing research and analytical products, and translating complex findings into practical insights for policymakers, business and community leaders, economic developers, workforce partners, and other stakeholders.
+The successful candidate will collaborate with faculty, research and communications staff, students, and external partners and may supervise or guide economists, analysts, students, and contractors. A Ph.D. in economics, financial economics, public policy, or a related field is required. The position is contingent upon the continued availability of funding. Visit the full posting for qualifications and application instructions.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Chapel Hill</t>
+  </si>
+  <si>
+    <t>O4 - Economic Growth and Aggregate Productivity
+R1 - General Regional Economics
+J0 - General
+R0 - General
+O1 - Economic Development</t>
+  </si>
+  <si>
+    <t>University of North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Practice in Finance
+University of North Carolina Wilmington
+Posting Details
+Position Title	Assistant or Associate Professor of Finance
+College	Cameron School Business - 312 College
+Dept/School	Economics and Finance - 31250
+Vacancy Number	16F-788
+Position Number	664
+Location of Workplace	Main UNCW Campus
+Brief Summary of Work for this Position	
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a tenure-track faculty position in Finance at the rank of Assistant or Associate Professor. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027.
+The successful candidate will demonstrate a strong commitment to scholarly research, with an established or emerging research agenda in any area of finance. The candidate should also possess the ability to deliver high-quality, engaging instruction at both the undergraduate and graduate levels. Teaching responsibilities may include courses in the Bachelor of Science in Business Administration (Finance concentration), Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+UNCW's Master of Science in Finance curriculum is closely aligned with the Chartered Financial Analyst (CFA) Program. Accordingly, candidates who hold the CFA charter or are actively progressing toward the credential are especially encouraged to apply
+Minimum Education and Experience Requirements	
+Ph.D. in Finance, Real Estate, or related field from an AACSB-accredited school. NOTE: ABDs with an expected conferral date before August 1, 2027, are encouraged to apply.
+ABD candidates with a Ph.D. conferred by August 1, 2027, can anticipate an initial appointment as Assistant Professor.
+Selected candidates with a Ph.D. nearly completed (ABD, not conferred by August 1, 2027) can anticipate an initial appointment as Lecturer at a reduced salary for a one-year fixed-term appointment. Degree verification must be provided before the end of the one-year fixed-term contract, and the candidate will be appointed to the rank of assistant professor with commensurate compensation beginning July 1 of the following academic year.
+Preferred Education, Knowledge, Skills &amp; Experience	
+CFA charter or progress towards CFA is preferred.
+Required Certifications or Licensure	
+Primary Function of Organizational Unit	
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities.
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship, with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information	
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information	
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of “Doctoral Universities: High Research Activity” institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+EEO Statement	
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents – except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+Eligibility for Employment	
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings	Multi-Positions
+Special Notes to Applicants	
+Prior to the official appointment to the university, the candidate(s) selected for hire must be able to demonstrate eligibility to teach assigned courses by successfully meeting the credentialing requirements based on official transcripts and other documentation as required.
+Please note that a minimum of three professional references are required for all applications.
+Position Type	Permanent
+Job Posting Date	08/11/2026
+Job Close Date	09/17/2026
+To apply, visit https://apptrkr.com/9758800
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>Lecturer or Assistant Professor of Practice of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lecturer or Assistant Professor of Practice of Finance
+College: Cameron School Business - 312 College
+Dept/School: Economics and Finance - 31250
+Vacancy Number: 16F-787
+Position Number: 701
+Location of Workplace: Main UNCW Campus
+Brief Summary of Work for this Position:
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a nine-month, non-tenure-track faculty position in Finance at the rank of Lecturer or Assistant Professor of Practice. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027. These positions are appointed to an initial one-year term with no renewal limits.
+The successful Lecturer candidate will have an emphasis on teaching while also contributing to meaningful service for the department, college, and university. The teaching load is eight courses annually (4:4 load).
+The successful Assistant Professor of Practice candidate will demonstrate a strong commitment to high-quality, engaging instruction and continued scholarly activity. The teaching load is seven courses annually (3:4 or 4:3 load). In addition to teaching responsibilities, the successful candidate will be expected to contribute to the intellectual life of the department through an active research agenda and meaningful service to the department, college, and university.
+Both positions may include teaching of undergraduate introductory and upper-level Finance courses, as well as graduate courses in the Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+Service activities may include advising and supporting student organizations, participating in departmental initiatives, and engaging in other activities that advance the department's mission for both Lecturer and Assistant Professor of Practice positions.
+Minimum Education and Experience Requirements:
+1. Applicants for appointment at the rank of lecturer must have at least a master's in finance (or related discipline) with one year of work experience.
+2. Applicants for the Assistant Professor of Practice position must have a Ph.D., DBA in Finance, Real Estate, or an equivalent terminal degree or a closely related discipline from a nationally accredited institution at time of application.- In exceptional circumstances, a combination of advanced graduate education, relevant certifications or licensure (e.g., CFA, FRM, CFP), and significant experience at the highest levels of professional practice may be considered in place of a terminal degree.
+Preferred Education, Knowledge, Skills &amp; Experience:
+ CFA charter or progress towards CFA is preferred.
+ Preferred qualifications for appointment as a lecturer include a strong record of teaching experience.
+ Preferred qualifications for appointment as an assistant professor of practice include a strong record of teaching and scholarly activity.
+Required Certifications or Licensure:
+Primary Function of Organizational Unit:
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities. 
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information:
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information:
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of "Doctoral Universities: High Research Activity" institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+Eligibility for Employment:
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings: Multi-Positions
+Special Notes to Applicants:
+Position Type: Permanent
+Job Posting Date: 08/11/2026
+Job Close Date: 09/17/2026
+To apply, visit https://apptrkr.com/9758784
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents - except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of North Carolina-Charlotte </t>
+  </si>
+  <si>
+    <t>Belk College of Business</t>
+  </si>
+  <si>
+    <t>Clinical Professor and  Director of the North Carolina Economic Impact Center.</t>
+  </si>
+  <si>
+    <t>Clinical Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Belk College of Business at UNC Charlotte is seeking to fill a Clinical Professor position. The position involves both teaching and administrative responsibilities as Director of the newly established North Carolina Economic Impact Center. The candidate will be on a reduced teaching load of four sections during the academic year due to the Director duties. Specific courses taught will be determined in consultation with the Department Chair.
+The Director of the North Carolina Economic Impact Center will be responsible for administrative oversight of the Center. The primary purpose of the Center is to engage with industry and community leaders in the greater Charlotte region and conduct economic analyses by securing external funding.
+Responsibilities for this position include sufficient academic and/or other professional activities to meet the Belk College Faculty Qualification Standards (https://belkcollege.charlotte.edu/wp-content/uploads/sites/953/2026/08/BCOB-Policy-on-Qualified-Faculty-Status-Fall-2026.pdf). Will also engage in appropriate service activities in the Department, College, University, and Charlotte community.
+Qualifications
+UNC Charlotte gives primary consideration to the earned master's and/or terminal degree in the teaching discipline or a related discipline.
+Department Preferred Education, Skills, and Experience: PhD in Economics or related field. At least five years of experience at an executive level providing economic analysis of business or government policy.
+Demonstrated knowledge of economic impacts on the Charlotte, North Carolina, or greater Carolinas region.
+Application Instructions &amp; Process
+To ensure full consideration, please submit all required application materials. Applications must be submitted electronically at https://jobs.charlotte.edu/postings/70249 and include a cover letter and current CV. If available, applicants should submit evidence of teaching effectiveness. Finalists will be asked to forward official transcripts, three letters of reference, and other supportive materials as requested by the Search Committee. The candidate chosen for this position will be required to provide an official transcript of their highest earned degree and will be subject to a criminal background check.
+About the College:
+The Belk College of Business at UNC Charlotte is North Carolina’s urban research business school, advancing knowledge, innovation, and service. Through an inclusive culture and strong regional partnerships, we prepare ethical, critical-thinking, globally aware leaders while driving research that shapes business theory, policy, and practice for a changing world. 
+As an EOE/AA employer and an advanced institution that strives to create an academic climate in which the dignity of all individuals is respected and maintained, the University of North Carolina at Charlotte encourages applications from all underrepresented groups.
+</t>
+  </si>
+  <si>
+    <t>120,000-130,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Charlotte</t>
+  </si>
+  <si>
+    <t>2026-12-30 00:00:00</t>
+  </si>
+  <si>
     <t>University of Notre Dame</t>
   </si>
   <si>
     <t>Macroeconomics
 Economic Theory
 Econometrics</t>
   </si>
   <si>
     <t>The Department of Economics at the University of Notre Dame seeks applicants for up to three tenure-track assistant professor positions. Duties will include teaching, research, and service. Candidates with research interests in Macroeconomics, Economic Theory, and/or Econometrics will receive priority consideration. 
 Entry-level candidates must have completed all Ph.D. requirements or be on track to complete a Ph.D. in Economics or a closely related field by July 1, 2027. Candidates at the advanced assistant level must have a Ph.D. in Economics or a closely related field.
 The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
   </si>
   <si>
     <t>UNITED STATES Indiana NOTRE DAME</t>
   </si>
   <si>
     <t>College of Arts and Letters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+Research
+Mission
+Poverty
+Statistics
+Mathematics
+Crime
+Violence
+Conflict
+Education
+Health
+Housing
+</t>
+  </si>
+  <si>
+    <t>Assistant Research Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wilson Sheehan Lab for Economic Opportunities (LEO) within the University of Notre Dame’s Department of Economics seeks research faculty at the rank of assistant research professor. The ideal candidate has evidence of excellence in research, with experience in the design, execution, or evaluation of randomized controlled trials. The successful candidate will develop and maintain a portfolio of LEO-related research projects. There are no teaching responsibilities. The position is non-tenure track. Assistant research professors are ordinarily appointed for one-year, renewable terms; associate and full research professors are ordinarily appointed for multi-year terms. A PhD in Economics or a closely related field is required. ABD eligible if PhD is awarded by July 1, 2027.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff, and administration. The University is an Equal Opportunity Employer, and does not discriminate based on race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity. </t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Associate/Full Research Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wilson Sheehan Lab for Economic Opportunities (LEO) within the University of Notre Dame’s Department of Economics seeks research faculty at the rank of associate or full research professor. The ideal candidate has 5+ years of experience, a well-developed and ongoing research program, and proven capacity in the design, execution, or evaluation of randomized controlled trials. The successful candidate will develop and maintain a portfolio of LEO-related research projects. There are no teaching responsibilities. The position is non-tenure track. Associate and full research professors are ordinarily appointed for multi-year, renewable terms. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate based on race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or qualified disabled individuals and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.
+</t>
   </si>
   <si>
     <t>Poverty
 Labor Economics
 Health Economics
 Education Economics
 Public Economics</t>
   </si>
   <si>
     <t>Full Professor</t>
   </si>
   <si>
     <t>The Department of Economics at the University of Notre Dame invites applications for a tenured Full Professor position beginning in Fall 2027, with the possibility of an endowed, named chair, for a scholar whose research program will advance the mission of the university’s Poverty Initiative.
 Candidates should have a record of research excellence with a strong emphasis on issues related to poverty, a proven capacity for leadership, evidence of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape exciting new university programs. We especially seek candidates whose work has strong synergies with existing faculty research and initiatives across campus. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
 The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
   </si>
   <si>
     <t>H0 - General
 I0 - General
 J0 - General</t>
   </si>
   <si>
     <t>Families
 Children
 Social Policy
 Labor Economics
 Public Economics</t>
   </si>
   <si>
     <t>Professor, Open Rank</t>
   </si>
   <si>
     <t>The Department of Economics at the University of Notre Dame invites applications for an open-rank, tenure-track position to begin in the Fall of 2027 whose research program will support the Strengthening Families Research Initiative. We especially welcome applications from candidates at the ranks of Associate or Full Professor.
 Candidates should have a record of research excellence with a strong emphasis on issues related to the economics of families, fertility, child well-being, and/or social policy. The ideal candidate will also have a track record of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape a university program. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
 The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
   </si>
   <si>
+    <t>University of Pennsylvania</t>
+  </si>
+  <si>
+    <t>The Wharton School</t>
+  </si>
+  <si>
+    <t>Business Economics and Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Economics and Public Policy
+Applied Economics
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Economics and Public Policy Department of the Wharton School, University of Pennsylvania, is seeking applicants for a full-time, tenure-track faculty position at the Assistant Professor level. The Department encompasses microeconomics and participates in teaching undergraduate and MBA business economics. The Department also offers a PhD in Applied Economics. The appointment is expected to begin July 1, 2027.
+Information about the Business Economics and Public Policy Department at Wharton may be found at: https://bepp.wharton.upenn.edu.
+Job Qualifications: Excellence in research and teaching are the primary criteria for selection. Applicants must have a Ph.D. from an accredited institution (expected completion by June 30, 2028 is acceptable). 
+Application Procedure: Applications, including a cover letter, curriculum vitae, statements, and recent publications or working papers, must be submitted online by November 15, 2026.
+Candidates must also include contact information for three references who will be asked to submit letters of recommendation.
+We encourage early submission of applications as they will be reviewed until our deadline of November 15, 2026. Department representatives will be conducting first round interviews of prospective candidates in mid-December via Zoom.
+Applicants should apply at this link: https://apply.interfolio.com/193112
+The University of Pennsylvania is an equal opportunity employer. Candidates are considered for employment without regard to race, color, sex, sexual orientation, religion, creed, national origin (including shared ancestry or ethnic characteristics), citizenship status, age, disability, veteran status or any class protected under applicable federal, state, or local law.
+Further Information: Contact 
+Dhivya Kaushik, dhivya@wharton.upenn.edu
+Business Economics and Public Policy Department
+The Wharton School, University of Pennsylvania
+3rd floor Dinan Hall, 3733 Spruce Street
+Philadelphia, PA 19104
+</t>
+  </si>
+  <si>
+    <t>University of Rochester</t>
+  </si>
+  <si>
+    <t>Position Type
+Faculty
+Position Description
+The Department of Economics at the University of Rochester is recruiting one faculty member at the rank of assistant professor. The search is focused on applicants whose work and interests emphasize macroeconomics and/or international macro.  The Department is looking for a high level of demonstrated scholarship, the potential to make important research contributions, and the ability to teach at undergraduate and graduate levels.   
+Qualifications
+Ph.D. in Economics
+Application Instructions
+Interested individuals should submit a cover letter, curriculum vitae, and copies of (or links to) three relevant publications and/or writings. For final review, candidates will be asked to provide three letters of recommendation. The review process will begin on November 16, 2026; however, applications may still be submitted after this date.</t>
+  </si>
+  <si>
+    <t>$160,000-$180,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Rochester</t>
+  </si>
+  <si>
     <t>University of Southern California</t>
   </si>
   <si>
     <t>Sol Price School of Public Policy</t>
   </si>
   <si>
     <t>Department of Health Policy &amp; Management</t>
   </si>
   <si>
     <t>Research Assistant Professor of Health Policy &amp; Management</t>
   </si>
   <si>
     <t>The USC Sol Price School of Public Policy and the USC Schaeffer Institute for Public Policy &amp; Government Service is seeking a dedicated and innovative Research Assistant Professor of Health Policy &amp; Management who will enhance our scholarly mission and advance health care policy. The successful candidate will work within a dynamic team at the USC Schaeffer Center, leveraging resources to increase research capacity in studying health care policy through both new and existing research efforts.
 The position is primarily funded through contracts and grants, with partial research support provided by core funds from the Schaeffer Institute. The successful candidate will hold an appointment as a Research Assistant Professor within the Department of Health Policy &amp; Management at the Price School, and an additional appointment as a Scholar in the USC Schaeffer Institute.
 The successful applicant will have a PhD in a relevant field, 3+ years of experience conducting research in health policy and economics (may include research experience gained as a doctoral student), a proven record of successful grant funding and publication in leading journals, demonstrated leadership capabilities in research project management and grant solicitation, and the ability to effectively communicate research findings to policy and research audiences.</t>
   </si>
   <si>
     <t>115,000-190,000</t>
   </si>
   <si>
-    <t>UNITED STATES California Los Angeles</t>
-[...1 lines deleted...]
-  <si>
     <t>2027-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Health Policy
+The LBJ School of Public Affairs at the University of Texas at Austin invites applications for a tenure-track Assistant Professor of Health Policy, beginning August 2027.
+We seek expertise in one or more of: healthcare systems; healthcare delivery and organization; healthcare financing and insurance; health disparities; health policy; health services research; and the effects of policy on health, including socioeconomic and environmental determinants. The appointee will conduct policy-relevant research, teach public policy courses, and participate in faculty governance.
+A PhD in Economics, Public Policy, Political Science, or a related field with a health policy emphasis is required by the start of employment. ABD candidates and current assistant professors will be considered.
+Apply at https://apptrkr.com/9780578 with cover letter, CV, teaching statement, teaching evaluations, three reference letters, and a writing sample. Questions: Abigail Aiken, araa2@utexas.edu.
+UT Austin is an equal opportunity/affirmative action employer.</t>
+  </si>
+  <si>
+    <t>University of Tsukuba</t>
+  </si>
+  <si>
+    <t>Humanities and Social Sciences</t>
+  </si>
+  <si>
+    <t>International Public Policy</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Faculty of Humanities and Social Sciences at the University of Tsukuba invites applications for a full-time permanent faculty position at the rank of Associate Professor in Econometrics, beginning April 1, 2027.  
+We welcome applications from outstanding candidates specializing in either theoretical or applied econometrics. The successful candidate will be expected to conduct high-quality research, supervise empirical research theses, and contribute to the university’s international programs.  
+Teaching Responsibilities: 
+Graduate Level: Specialized courses and seminars conducted in English for the Master's and Doctoral Programs in International Public Policy.  
+Undergraduate Level: Introductory courses, specialized courses, and seminars in Economics for the College of International Studies.  
+Contribution to administrative duties and committees within the faculty and university.  
+Qualifications: Applicants must hold a Ph.D. or an equivalent doctoral degree at the time of application. Candidates should have an excellent record of research achievements in econometrics and demonstrate strong English communication skills essential for lectures, student advising, and research activities.  
+Application Process: Applications must be submitted through the JREC-IN Portal by September 14, 2026 (Japan Standard Time). For full details regarding required documents (CV, publication list, research statement, etc.) and instructions, please refer to our official JREC-IN listing.  
+ </t>
+  </si>
+  <si>
+    <t>7 Million-9 Million Japanese Yen</t>
+  </si>
+  <si>
+    <t>JAPAN Ibaraki Tsukuba</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
   </si>
   <si>
     <t>University of Utah</t>
   </si>
   <si>
     <t xml:space="preserve"> Quantitative Analysis of Markets and Organizations</t>
   </si>
   <si>
     <t>David Eccles School of Business</t>
   </si>
   <si>
     <t>Economics 
 Quantitative Analysis</t>
   </si>
   <si>
     <t xml:space="preserve">Associate Professor/Professor </t>
   </si>
   <si>
     <t>Quantitative Analysis of Markets and Organizations (QAMO) is an academic unit within the University of Utah’s David Eccles School of Business. We are economists with common interests in the application of economics to business decision-making.
 We seek to hire one or more outstanding economists to tenure-track positions for the 2027-28 academic year. We are open to hiring at the Associate and Professor Levels, with rank subject to qualifications. Applicants should possess a doctorate.
 Successful candidates will conduct high-quality scholarship that complements our growing research community. The Eccles School is a world-class business school with a rich history of excellence in education and research. Salaries, research support, and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
 Applications will be accepted until August 23, 2026 or until positions are filled.</t>
   </si>
   <si>
     <t xml:space="preserve">$190,000-300,000 </t>
   </si>
   <si>
     <t>UNITED STATES Utah Salt Lake City</t>
   </si>
   <si>
     <t>2026-08-23 00:00:00</t>
   </si>
   <si>
-    <t>International: Other Academic (Visiting or Temporary)</t>
+    <t>Quantitative Analysis of Markets and Organizations (QAMO)</t>
+  </si>
+  <si>
+    <t>Economics, Quantitative Economics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Professor (Lecturer) for the QAMO Division</t>
+  </si>
+  <si>
+    <t>The Division of Quantitative Analysis of Markets and Organizations (QAMO) in the David Eccles School of Business at the University of Utah seeks candidates for a full-time, career- line faculty (lecturer) position in business economics. A successful candidate will hold a Ph.D. in economics (or a related field) with evidence of teaching undergraduate- and/or graduate-level courses in business economics. Depending on experience, lecturers can hold the rank of instructor, assistant professor, associate professor or professor.
+Lecturers are non-tenure track faculty whose primary responsibility is teaching classes and advising students. Beyond this primary responsibility, all faculty in the David Eccles School of Business should sustain long-term currency and relevancy in their field of teaching; this may appear as scholarly activities and professional engagement within the field. The QAMO Division currently teaches the business core to all David Eccles School of Business students, the electives and core courses for the QAMO undergraduate major, as well as courses in the Eccles Business School’s MBA and PhD programs.
+Applicants must have a record of successful teaching relevant to QAMO’s needs. We are especially interested in applicants with a demonstrated commitment to student-centered learning. This is an in-person position based in Salt Lake City, Utah. A strong candidate must able to develop elective courses for the QAMO major, oversee teaching assistants, and coordinate activities with other instructors.
+The David Eccles School of Business is a world-class business school with a rich history of excellence in education and research. The University of Utah has recently announced an intention to form a School of Economics, bringing together faculty from the QAMO Division in the David Eccles School of Business and the Economics Department in the College of Social and Behavioral Sciences. The successful candidate will help shape a growing, newly integrated community of economists with opportunities to collaborate across business and social science perspectives and build innovative programs. Salaries and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
+The QAMO Division is committed to removing barriers for all individuals, including those traditionally encountered by individuals from underrepresented groups; strives to recruit faculty who will further enhance our breadth; and makes every attempt to support their academic, professional, and personal success while they are here.
+Applications will be accepted until October 9, 2026 or until position is filled.</t>
+  </si>
+  <si>
+    <t>University of Utah, David Eccles School of Business</t>
+  </si>
+  <si>
+    <t>Entrepreneurship &amp; Strategy</t>
+  </si>
+  <si>
+    <t>Entrepreneurship
+Strategy</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Pre-tenured) - The Department of Entrepreneurship and Strategy</t>
+  </si>
+  <si>
+    <t>The Department of Entrepreneurship and Strategy at the David Eccles School of Business at the University of Utah seeks applicants for a faculty position at the Assistant rank. This position is subject to University funding and approval. Candidates should hold a Ph.D., or show evidence that their doctoral dissertation will be substantially completed by August 1, 2027. This position will require high levels of scholarship, teaching, and collegiality.
+Applicants should submit a cover letter, CV, working or job market paper, research and teaching statement, and evidence of teaching ability (teaching evaluations). Applicant review will begin on October 1st, 2026 and will continue until the position is filled. Please direct any questions to teppo.felin@utah.edu.
+Our current tenure line faculty include Jay Barney, Victor Bennett, Lyda Bigelow, Jen Brown, Colleen Cunningham, Teppo Felin, Josh Feng, Bill Hesterly, Bill Schulze, Jason Snyder, Rob Wuebker, and Todd Zenger. While all are Strategy and/or Entrepreneurship scholars, our research focus is varied as reflected in the broad range of journals in which our faculty have published in recent years, including the Strategic Management Journal, Strategy Science, Organization Science, American Economic Review, Management Science, Journal of Political Economy, Review of Financial Studies, Review of Economics and Statistics, Academy of Management Journal, Academy of Management Review, Strategic Entrepreneurship Journal, and Research Policy.
+The Department is committed to removing barriers for all individuals, including those traditionally encountered by individuals from underrepresented groups; strives to recruit faculty who will further enhance our breadth; and makes every attempt to support their academic, professional, and personal success while they are here.
+The University of Utah is located in Salt Lake City, which is consistently ranked among the top regions of the country for economic growth. Salt Lake City is also known for its unparalleled quality of life with ready access to skiing, hiking, mountain biking, climbing, and all forms of outdoor recreation.</t>
+  </si>
+  <si>
+    <t>University of Wisconsin - Madison</t>
+  </si>
+  <si>
+    <t>Letters &amp; Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics Department invites applications at the assistant professor rank, beginning August 2027. Applicants must have PhD in Economics by start of appointment. The Department is recruiting in the fields of Microeconomics, Macroeconomics, Econometrics, International Economics, Industrial Organization, Labor Economics, and Public Economics. Applicants should have research under way which will likely result in publication(s) in top tier journals; possess potential to make lasting impact on their field of specialization and have presentation skills that suggest future excellence in teaching at undergraduate and graduate levels. Successful applicants will teach graduates and undergraduates, mentor students, conduct scholarly research, and provide service to department, college, university, and academic community nationally or internationally. Apply online by November 15, 2026 at "Jobs at UW" (http://jobs.wisc.edu) under Job Requisition JR10014688. Applications must be received through UW-Madison's online application system.
+Unless confidentiality is requested in writing, names of applicants must be released upon request. Finalists cannot be guaranteed confidentiality. The University of Wisconsin-Madison is an Equal Opportunity/Affirmative Action employer. UW-Madison is committed to providing opportunities to people from all backgrounds to help create a welcoming, empowered, and inclusive community. UW-Madison encourages women, minorities, veterans and people with disabilities to apply. Employment will require a criminal background check. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Madison</t>
+  </si>
+  <si>
+    <t>University of Wisconsin-Madison</t>
+  </si>
+  <si>
+    <t>College of Agricultural and Life Sciences</t>
+  </si>
+  <si>
+    <t>Agricultural and Applied Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Assistant, Associate, or Full Professor (Energy Economics)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Agricultural and Applied Economics seeks applications for a full time, 9-month, open rank faculty position (tenured or tenure track). We invite scholars with a Ph.D. in Economics, Agricultural Economics, or Applied Economics whose research centers on energy markets.
+The position will contribute to a University-wide cohort of new faculty specializing in either (1) the foundations of Western thought or (2) free-market solutions to societal challenges. As such, we seek candidates with a strong emphasis on market mechanisms, market liberalization, competition, and the role of policy in shaping private-sector behavior. The ideal candidate will demonstrate an outstanding research record or exceptional research potential, a commitment to high-quality teaching, the capacity to contribute to UW-Madison’s mission as a leading center for economic research and public engagement, and to advance our University’s commitment to intellectual diversity and healthy civil discourse.
+Applicants should submit a cover letter, curriculum vitae, and copies of or links to important publications and/or working papers. Applicants must arrange for three letters of recommendation to be submitted online. All candidates must apply online at https://wisconsin.wd1.myworkdayjobs.com/en-US/UW_Madison/job/Assistant-Associate-Full-Professor-in-Agricultural-and-Applied-Economics_JR10014933. Applications must be received by November 2, 2026 to be guaranteed full consideration, but will be accepted the position is filled.
+</t>
+  </si>
+  <si>
+    <t>College of Letters &amp; Science</t>
+  </si>
+  <si>
+    <t>La Follette School of Public Affairs</t>
+  </si>
+  <si>
+    <t>Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Public Policy (Market-Based Solutions to Societal Challenges)</t>
+  </si>
+  <si>
+    <t>The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.
+We are particularly interested in scholars who analyze how prices, property rights, competition, decentralized information, and institutional design affect outcomes in areas such as:
+Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems
+The candidate may be an economist, political scientist, public policy scholar, legal scholar, or affiliated social scientist whose work engages deeply with the economic logic of markets and institutional design. We welcome scholars using diverse methodological approaches, including structural modeling, reduced-form econometrics, field experiments, institutional analysis, and political economy frameworks.
+The successful candidate will contribute to teaching in public policy analysis, microeconomics for policy, regulatory policy, and sector-specific policy courses. They will strengthen LFS’s capacity to train students to evaluate when markets succeed, when they fail, how policy can improve their functioning, and how government failure represents an omnipresent risk.
+Situated at the heart of UW-Madison, the College of Letters &amp; Science (L&amp;S) serves as home to 39 academic departments and numerous research centers, including the La Follette School of Public Affairs.
+The successful applicant will be responsible for ensuring eligibility for employment in the United States on or before the effective date of the appointment. University sponsorship is not available for this position.
+Madison is the state's capital city and is well known for offering a small town feel in a medium-sized city. It is a great place to raise a family and offers an ideal combination of natural beauty, stimulating cultural events, outstanding schools and outdoor recreation.
+The successful candidate will advance the educational mission of the College of Letters &amp; Science that values, prioritizes, and actualizes evidence-based and student-centered teaching and student mentoring. They will contribute to an environment that fosters engagement and a sense of belonging for faculty, staff, students and members of the broader community.
+The successful candidate, as a member of the College of L&amp;S, will proactively contribute to, support, and advance the college’s commitment to excellence among all aspects of their teaching, mentoring, research, and service.
+In the College of Letters &amp; Science, we provide a liberal arts education that is both broad and deep through excellent, empathic teaching. We hire faculty who are interested in pursuing difficult questions, making new discoveries, and making an impact in their field. We reward excellent teaching and classroom innovation, and we are committed to shared governance. Learn more about the L&amp;S mission on our webpage: https://ls.wisc.edu/about/mission.
+Key Job Responsibilities:
+The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.</t>
+  </si>
+  <si>
+    <t>Negotiable - Academic (9 Months)</t>
+  </si>
+  <si>
+    <t>Requisition Number: JR10012581</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+G - Financial Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+Z - Other Special Topics</t>
+  </si>
+  <si>
+    <t>2026-10-18 00:00:00</t>
+  </si>
+  <si>
+    <t>US Census Bureau</t>
+  </si>
+  <si>
+    <t>Industrial Organization
+Labor Economics
+International Trade
+Environmental Economics
+Regional and Urban Economics
+Health Economics
+Economics of Household, Education, and Migration
+Big Data
+Economic Measurement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The U.S. Census Bureau anticipates multiple job openings for economists. The Census Bureau provides an excellent environment for empirically-oriented economists to use confidential microdata on businesses and households, linked employer-employee data, and administrative records from federal and state agencies to conduct research on a wide range of topics. These topics include business dynamics (productivity, trade, entrepreneurship, innovation); labor dynamics (employment, earnings, education, worker flows); income measurement (income inequality, income mobility, taxation, poverty, program participation); health (disability, insurance markets, mortality); household dynamics (family structure, migration, fertility); privacy and disclosure avoidance; and environmental and climate economics.
+Economists' activities include presenting analytical and methodological research at professional conferences; publishing in scholarly journals; writing descriptive reports for the public; maintaining and improving data collection; and responding to inquiries from Congress, the press, and the public on topics of interest. Experience with firm-, household-, and/or industry-level data is especially valued, as are skills in data manipulation, analysis, and big data techniques. U.S. citizenship is required. Positions are subject to budgetary approval. The Census Bureau is an equal opportunity employer. Please submit materials using the JOE application. Review of materials will begin on November 16 and continue until positions are filled.
+For more information visit https://www.census.gov/about/census-careers/jobs/headquarters/economist.html </t>
+  </si>
+  <si>
+    <t>$102,415-$158,322</t>
+  </si>
+  <si>
+    <t>UNITED STATES Maryland Suitland</t>
+  </si>
+  <si>
+    <t>C - Mathematical and Quantitative Methods
+D - Microeconomics
+E - Macroeconomics and Monetary Economics
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+N - Economic History
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+O4 - Economic Growth and Aggregate Productivity
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2027-01-24 00:00:00</t>
+  </si>
+  <si>
+    <t>UTokyo Economic Consulting Inc.</t>
+  </si>
+  <si>
+    <t>Industrial Organization
+Econometrics
+Applied Microeconomics
+Machine Learning
+Reinforcement Learning
+Economic Consulting
+Pricing
+Marketing
+Antitrust Economics</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist</t>
+  </si>
+  <si>
+    <t>UTokyo Economic Consulting Inc. (UTEcon) is looking for economists with the growth of its business. UTEcon was founded in August 2020 with close ties to the Graduate School of Economics, the University of Tokyo.
+UTEcon offers a wide range of economic consulting services to companies, governments, and law firms taking advantage of the expertise of the faculty members of the University of Tokyo and those of the firm’s own experts. Our services include pricing, policy evaluation, machine-learning based prediction of bankruptcy and accounting fraud, market design, antitrust-related analysis, nowcasting, and quantitative and behavioral marketing.
+Economists will have an opportunity to work on various economic problems with top-notch researchers in a startup environment, and will play a central role in managing projects.
+UTEcon website is at https://utecon.net/en/. For questions, contact us at recruit@utecon.net.
+Responsibilities
+ Formulate economic arguments and develop analysis strategies
+ Generate reports, proposals, and presentation materials
+ Coordinate the timeline, the work product, and the team members
+Requirements
+• A Ph.D. in Economics with expertise in industrial organization, econometrics, applied microeconomics, or labor economics
+• Business-level fluency in Japanese
+• Passion for applying academic insights and tools to solve real-world problems</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Yushima, Bunkyo</t>
+  </si>
+  <si>
+    <t>J - Labor and Demographic Economics
+L - Industrial Organization
+K - Law and Economics
+C - Mathematical and Quantitative Methods
+D - Microeconomics
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
   </si>
   <si>
     <t>Waseda University</t>
   </si>
   <si>
-    <t>Faculty of Political Science and Economics</t>
+    <t xml:space="preserve">applied microeconomics
+empirical microeconomics
+microeconometrics
+</t>
+  </si>
+  <si>
+    <t>Tenured Position in Empirical Microeconomics</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26944/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenured position in 
+Empirical Microeconomics to begin in the fall of 2027 or the spring of 2028 (or a mutually agreed later date).  
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Microeconomics
+Position rank and title:
+Professor (tenured), Associate Professor (tenured)
+Courses to teach:
+Courses related to applied microeconomics and econometrics for both the School of Political Science (Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs).
+Qualifications:
+ An outstanding research record in the field of empirical microeconomics
+ In addition to courses in their specialized field, the candidate should be able to teach econometrics at the undergraduate and graduate levels.
+ Ability to teach courses in Japanese and English
+ The candidate must demonstrate a strong commitment to academic research and education.
+ A Ph.D. degree</t>
+  </si>
+  <si>
+    <t>Any</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics (FPSE)</t>
+  </si>
+  <si>
+    <t>applied economics
+empirical economics
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenured or Tenure-track Position in Empirical Economics (Any Field)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26955/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenure-track or 
+tenured position in Empirical Economics (Any Field) to begin in the fall of 2027 or the spring of 2028 (or a mutually 
+agreed later date). 
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Economics (Any Field) 
+Position rank and title:
+Professor (tenured), Associate Professor (tenured), Associate Professor (tenure-track), or Assistant Professor 
+(tenure-track) 
+Courses to teach:
+Courses related to empirical economics and econometrics for both the School of Political Science and Economics 
+(Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs). 
+Qualifications:
+An outstanding research record in the field of empirical economics. In particular, research achievements in 
+the fields of education, environment, finance, healthcare, labor, and macroeconomic policy are desirable. 
+In addition to courses in their specialized field, the candidate should be able to teach econometrics at the 
+undergraduate and graduate levels. 
+Ability to teach courses in English. Ability to teach in Japanese is desirable but not required. 
+The candidate must demonstrate a strong commitment to academic research and education. 
+Ph.D. in Economics or a relevant field by the time of appointment
+</t>
+  </si>
+  <si>
+    <t>Washington and Lee University</t>
+  </si>
+  <si>
+    <t>Williams School of Commerce, Economics, and Politics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics in the Williams School of Commerce, Economics, and Politics at Washington and Lee University invites applications from candidates with teaching and research interests in macroeconomics for a tenure-track position at the rank of assistant professor of Economics. The appointment will begin July 1, 2027.
+The successful candidate will teach the department’s required macroeconomics courses (Principles of Macroeconomics and Macroeconomic Theory) and develop electives that build on existing departmental strengths while expanding opportunities for students.
+Washington and Lee University is a highly selective, private, liberal arts college, located in Lexington, VA (population 7,000). W&amp;L’s Economics department offers an undergraduate major in Economics and supports many interdisciplinary programs across campus. 
+This position requires a strong commitment to excellence in teaching within an undergraduate liberal arts setting. Candidates should demonstrate the capacity to publish high-quality scholarly research. The university supports faculty research through a generous five-year sabbatical cycle, a pre-tenure research leave program, opportunities for summer salary support, travel stipends, and paid undergraduate research assistants. The department also hosts a seminar series that meets regularly throughout the academic year and features internal and external speakers.
+The school calendar consists of two 13-week terms, one in the fall and one in the winter, along with our unique 4-week spring term. The regular teaching load is five courses per year. New hires teach a 2-2-0 load in their first year to provide an opportunity to fully participate in W&amp;L’s New Faculty Cohort, a comprehensive, year-long faculty development program. 
+The expected salary for this position is between $112,000- $118,000. Offers are based on factors such as relevant education, experience, tenure status, internal equity, and market and organizational considerations.
+Washington and Lee University offers a generous and comprehensive benefits package designed to support the well-being of employees and their families, as well as substantial support for faculty development through research funding, a strong culture of mentorship, and a pre-tenure leave program. To learn more about working at W&amp;L, employee benefits, and life in the Shenandoah Valley, visit jobs.wlu.edu.
+Washington and Lee is an Equal Opportunity Employer seeking candidates committed to high standards of scholarship, performance, professionalism, and to a welcoming campus community. Job description requirements are representative, but not all‐inclusive of the knowledge, skill, and abilities needed to successfully perform this job. Reasonable accommodations may be made to enable qualified individuals with disabilities to perform essential functions.
+</t>
+  </si>
+  <si>
+    <t>$112,000–$118,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia Lexington</t>
+  </si>
+  <si>
+    <t>Wayne State University</t>
+  </si>
+  <si>
+    <t>College of Liberal Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Applied macroeconometrics</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics - Macroeconomics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Wayne State University invites applications for a tenure-track position at the rank of Assistant Professor, beginning on or about August 18, 2027. This is a full-time (9-month), benefits-eligible faculty position. 
+We seek candidates specializing in macroeconomics with a strong background in applied macroeconometrics. Candidates should have an active research agenda in macroeconomics and demonstrate strong potential for high-quality research and publication. Candidates are expected to hold a Ph.D. in Economics no later than August 17, 2027. 
+The successful candidate will be expected to contribute to teaching in macroeconomics and econometrics at both the undergraduate and graduate levels. The Department offers B.A., M.A., and Ph.D. programs. Candidates should demonstrate a strong commitment to excellence in both research and teaching and should contribute to the academic and professional activities of the department. The teaching load is 2:2 (fall: winter semesters).
+To receive full consideration, applications must be received by November 16, 2026.
+Wayne State is a premier, public, urban research university located in the heart of Detroit, Michigan where students from all backgrounds are offered a rich, high-quality education. Wayne State is an equal opportunity employer.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan Detroit</t>
+  </si>
+  <si>
+    <t>White House Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Supply Chains
+International
+Trade</t>
+  </si>
+  <si>
+    <t>Staff Economist - Supply Chains</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Summary
+The Council of Economic Advisers seeks a Staff Economist to lead supply chain analysis across the nation's most critical and strategically vulnerable sectors. The role combines applied microeconomic and trade analysis with hands-on supply chain mapping—tracing where critical goods and their upstream inputs actually originate—and modeling how economic, trade, and procurement tools can shift sourcing toward the United States and partner nations.
+The portfolio spans four priority areas: pharmaceuticals (finished drugs, active pharmaceutical ingredients (APIs), and key starting materials (KSMs)); semiconductors (with an emphasis on legacy/mature-node "foundational" chips); batteries and drones (cells, components, and the unmanned aircraft supply base); and critical minerals (extraction and, critically, processing and refining). A common analytical toolkit applies across all four: identify single-source vulnerabilities, distinguish direct from indirect exposure, and design economic levers to diversify supply.
+This is a high-impact position for an economist who can move fluently between rigorous quantitative work and concrete policy design, and who is comfortable briefing senior officials on time-sensitive questions.
+________________________________________
+Key Responsibilities
+Supply chain mapping and dependency analysis (across all priority sectors)
+ Build and maintain an evidence base on where critical goods and their upstream inputs originate, identifying single-source and country-concentration risks.
+ Distinguish extraction/assembly from the true chokepoints, which often sit midstream—e.g., mineral processing and refining, mature-node foundry capacity, cell and cathode/anode manufacturing, and API/KSM synthesis.
+ Integrate data from customs and import records, HS/HTS-level trade flows, FDA establishment registrations, foundry capacity by node and geography, and commercial supply chain sources to quantify concentration (e.g., HHI, single-country shares) and map vulnerabilities.
+ Develop criticality metrics (defense and clinical relevance, substitutability, shortage/disruption history) and resilience metrics (geographic diversification, domestic capacity, inventory, stockpiles).
+Sector-specific focus areas
+ Pharmaceuticals: finished-drug, API, and KSM sourcing; shortage risk.
+ Semiconductors: legacy/mature-node chips embedded in autos, defense systems, medical devices, appliances, and grid hardware; risks from non-market capacity expansion and price suppression.
+ Batteries and drones: lithium-ion cells and components, cathode/anode and precursor materials, and the unmanned aircraft (UAS) supply base, including secure-component and trusted-supplier considerations.
+ Critical minerals: rare earths, lithium, cobalt, nickel, graphite, gallium, germanium and similar.
+Policy tool analysis
+ Model the cost, feasibility, and likely supply response of economic and procurement levers, including trade remedies, Buy American and domestic-content preferences and penalties, federal procurement preferences and restrictions, advance purchase and offtake commitments, stockpiling, and targeted onshoring/ally-shoring incentives.
+ Estimate effects on prices, availability and shortage risk, domestic manufacturing investment, and downstream costs; assess budgetary impact, unintended consequences, and gaming risks.
+ Conduct cost-benefit and trade-off analysis weighing resilience gains against consumer-price and fiscal effects.
+Partner-country and friend-shoring strategy
+ Analyze opportunities to diversify supply with allied and partner nations, including the economic case for ally-shoring of upstream production and processing.
+ Assess how trade preferences, joint procurement, coordinated incentives, and partnership frameworks could stand up trusted alternative suppliers and shared stockpiles.
+Briefing and inter-agency work
+ Produce memos, charts, and briefing materials.
+ Support inter-agency analysis with partners.
+________________________________________
+Qualifications
+Required
+ Advanced degree in economics or a closely related quantitative field (PhD preferred; exceptional candidates with a master's and strong relevant experience considered).
+ Demonstrated applied skills in microeconomics, industrial organization, and/or international trade.
+ Strong empirical and data skills (e.g., Stata, R, or Python) and the ability to work with messy real-world trade, customs, regulatory, and industry datasets.
+ Ability to translate technical analysis into clear, decision-ready writing for non-economist principals.- Capacity to work quickly and accurately under deadline pressure on sensitive policy questions.
+Preferred
+ Familiarity with one or more priority sectors: pharmaceutical manufacturing and the API/KSM value chain; semiconductor manufacturing and the mature-node landscape; battery and UAS supply chains; or critical minerals extraction and processing.
+ Knowledge of U.S. trade- and industrial-policy instruments.
+ Experience with supply-chain, network, or concentration analysis.
+ Prior government, think tank, or inter-agency experience.
+</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing</t>
+  </si>
+  <si>
+    <t>Whitman College</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics The Economics Department at Whitman College is seeking candidates for a one-semester position with expertise in microeconomics, at the rank of Visiting Assistant Professor beginning January 2027. A Ph.D. is preferred upon starting the position. ABD candidates will be considered. The teaching load will be 3 courses in the Spring semester, including Principles of Microeconomics, and Applied Microeconomics in areas of the candidate's specialty. Renewal of the position for a subsequent year is possible, pending funding and positive evaluation of teaching. To apply, go to https://apply.interfolio.com/192018. Review of applications will begin September 21 and continue until the position is filled. Salary Range: $35,000 - $37,000</t>
+  </si>
+  <si>
+    <t>$35,000 - $37,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9780529 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Washington Walla Walla</t>
+  </si>
+  <si>
+    <t>Wilfrid Laurier University</t>
+  </si>
+  <si>
+    <t>Lazaridis School of Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Microeconomics
+Macroeconomics
+Econometrics</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Tenure Track)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Lazaridis School of Business and Economics at Wilfrid Laurier University invites applicants for a tenure-track appointment commencing July 1, 2027 in the Department of Economics. The position is at the rank of Assistant Professor, although candidates at any rank may be considered in exceptional circumstances.
+The Department seeks candidates in all fields. The successful candidate will be appointed as a tenure-track faculty member.
+Qualified candidates for an Assistant Professor role must hold a PhD in Economics or be close to completion (i.e. can defend by July 1, 2028). Preference will be given to candidates who provide evidence of exceptional promise in research and teaching. The successful candidate will be expected to: develop and maintain a productive research agenda; provide effective teaching to undergraduate and MA students; and participate in service to the university and the profession.
+Applicants should submit the following:
+•	A covering letter that includes a statement on your immigration status in Canada; 
+•	A curriculum vitae; 
+•	A link to or pdf file for research papers;
+•	A teaching dossier outlining your teaching philosophy, experience, and interests, including proposed courses you would teach; and 
+•	Three letters of reference.
+Please address your application to Dr. Logan McLeod, Chair, Department of Economics.
+Applications and reference letters should be submitted through the AEA JOE Network. Applications will be accepted until the deadline date of Sunday, November 15, 2026. Initial interviews of short-listed candidates will be held remotely in December.
+Anticipated annual salary range: $105,000 - $155,000 CAD. Actual salary to be commensurate with experience. 
+The Lazaridis School of Business &amp; Economics has over 150 full-time faculty and more than 6000 undergraduate and graduate students. The Economics Department is located on the Waterloo campus and, as of July 2026, consists of 28 tenured or tenure-track faculty. The faculty maintain an active research profile, publishing in top tier journals, and hold competitive research grants and editorial positions at academic journals. Applicants can learn more about the Department and current faculty research interests at: https://students.wlu.ca/programs/lazaridis-school/economics/index.html
+Wilfrid Laurier University is committed to equity and values diversity. Laurier is committed to increasing the diversity of faculty and staff and welcomes applicants from qualified members of the equity-deserving groups. Indigenous candidates who would like to learn more about equity and inclusive programming at Laurier are welcome to contact the Office of Indigenous Initiatives at indigenous@wlu.ca. Candidates from other equity-deserving groups who would like to learn more about equity and inclusive programming at Laurier are welcome to contact Equity and Accessibility at equity@wlu.ca.
+All qualified candidates are encouraged to apply; however, as per Canadian immigration laws, Canadians and permanent residents will be given priority. To comply with the Government of Canada’s reporting requirements, the University is obligated to gather information about applicants’ status as either Permanent Residents of Canada or Canadian citizens. Applicants need not identify their country of origin or current citizenships; however, all applicants must include one of the following statements in their cover letter:
+Yes, I am a current citizen or permanent resident of Canada; or
+No, I am not a current citizen or permanent resident of Canada
+Members of the designated groups must self-identify to be considered for employment equity. Candidates should self-identify, in confidence, to Michael Lisetto-Smith, Senior Administrative Officer (mlisettosmith@wlu.ca). Further information on the equity policy can be found at https://www.wlu.ca/about/governance/assets/resources/8.4-employment-equity.html.
+Applicants are encouraged to address any career interruptions or special circumstances that may have affected their record of research and teaching, in accordance with SSHRC and NSERC definitions and guidelines. To obtain a copy of this job description in an accessible format, please contact Helen Kaluzny (hkaluzny@wlu.ca).
+The Lazaridis School of Business &amp; Economics wishes to thank all applicants for their interest. All nominations and applications shall be reviewed and considered under a set of criteria established by the Search Committee and a short list of candidates shall be interviewed. Only those applicants selected for the short list will be contacted. Updates will be made on https://www.aeaweb.org/econtrack.
+Laurier's Waterloo, Kitchener, and Brantford campuses are on the shared traditional territory of the Neutral, Anishnaabe, and Haudenosaunee peoples. This land is part of the Dish with One Spoon Treaty between the Haudenosaunee and Anishnaabe peoples and symbolizes the agreement to share, protect our resources, and not engage in conflict. Laurier's Milton campus is located on the traditional territory of the Mississaugas of the Credit, and is part of the Nanfan Treaty of 1701 between the British Crown and the Haudenosaunee Confederacy. 
+</t>
+  </si>
+  <si>
+    <t>$105,000 - $155,000 CAD</t>
+  </si>
+  <si>
+    <t>CANADA Ontario Waterloo</t>
+  </si>
+  <si>
+    <t>Williams College</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+open economy macroeconomics
+monetary economics
+fiscal policy
+stabilization policy</t>
+  </si>
+  <si>
+    <t>Assistant, Advanced Assistant, Associate, or Full Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Williams College Economics Department invites applications for one open-rank (tenured or tenure-track) position in macroeconomics, to begin July 1, 2027. We are seeking candidates whose research and teaching interests are concentrated in policy-relevant macroeconomics, including monetary, fiscal, or other forms of stabilization policy in advanced or emerging economies. Candidates are expected to contribute to both our undergraduate program and our Master’s in Policy Economics program at the Center for Development Economics.
+We are a department of active scholars (https://econ.williams.edu/) and currently have 25 tenured or tenure-track faculty members. The teaching load is two courses per semester. We offer extensive support and resources to help one succeed in teaching and research, including the college’s First3 program (https://faculty.williams.edu/first3/), as well as programming organized by the Rice Center for Teaching (https://hub.williams.edu/teaching-center/) and the NCFDD (https://faculty.williams.edu/articles/ncfdd-org-home/), among other initiatives. Williams College welcomes candidates who plan to seek research funding as part of their scholarly work. In addition to various internal funding opportunities, the College and its Grants Office are prepared to support faculty applications to a range of external federal and private funding sources. For further details on teaching and research at Williams, see: https://econ.williams.edu/jobs/working-in-the-williams-econ-dept/.
+We seek candidates who can actively enrich the diversity and excellence of the academic community through their scholarship, teaching, and service. Candidates should have a Ph.D., or all requirements for the Ph.D. degree, completed by September 2027.
+We plan to conduct first-round interviews on Zoom in December and to schedule campus visits for finalists in January. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, snafzige@williams.edu.
+All offers of employment are contingent upon completion of a background check. Further information is available at: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/.
+Williams College is a liberal arts institution located in the Berkshire Hills of western Massachusetts. The college has built its reputation on outstanding teaching and scholarship and on the academic excellence of its approximately 2,000 students. Please visit the Williams College website (http://www.williams.edu). Williams promotes equal opportunity and makes all employment decisions on a non-discriminatory basis. Williams College is committed to building a diverse and inclusive community where individuals of all identities and backgrounds can live, learn, and thrive.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Williamstown</t>
+  </si>
+  <si>
+    <t>E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+F4 - Macroeconomic Aspects of International Trade and Finance</t>
+  </si>
+  <si>
+    <t>Windfall Trust</t>
+  </si>
+  <si>
+    <t>Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Scenario Modeling
+Microsimulation
+Structural Modeling
+Applied Econonmics
+Econometrics
+AI and labor
+Policy Modeling
+Distributional Analysis</t>
+  </si>
+  <si>
+    <t>Economist, Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Scenarios &amp; Modeling Economist to build and own its quantitative modeling capability, acting as the technical authority behind everything the organization publishes — choosing methods, assembling data, writing or directing code, and defending results to external economists, peer reviewers, and government analysts. 
+The immediate focus is a scenario modeling platform that translates narrative AI futures into quantified economic parameters, propagates them through household microdata, and produces distributional and fiscal results: who loses income, by how much, what it costs the fiscal system, and how policy responses perform under each scenario. 
+This is a build role — Windfall has no existing modeling infrastructure, so the hire will make foundational methodological choices from scratch, with scope expanding over time to other modeling work (indices, macro shock generators, fiscal costing) as needs evolve.
+Responsibilities include designing the platform's economic primitives, mapping shocks onto occupations, simulating and costing policy responses (transfer programs, capital taxation, social insurance), co-authoring publications, and setting standards for reproducibility.
+Strong candidates are senior economists with range across quantitative modeling approaches, comfortable defending technical choices externally, with an advanced degree and 5+ years of applied modeling experience.</t>
+  </si>
+  <si>
+    <t>$50 - $100 per hour based on experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Fully remote</t>
+  </si>
+  <si>
+    <t>C0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Windfall Research</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labor Economics
+Development Economics
+AI Economy
+Econometrics
+Applied Research
+Policy
+Fiscal Policy
+Welfare Policy
+</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Lead Economist to own its core research products and serve as the technical authority behind everything the organization publishes. 
+The role covers the full research lifecycle - methodological design, data and analysis, drafting, external review, and defending results to treasuries, central banks, and academic economists. Work spans Windfall's flagship products: the Policy Atlas, an upcoming Preparedness Map (assessing countries' AI economic exposure and absorption capacity), and a Scenarios Lab translating AI futures into distributional and fiscal outcomes. 
+Responsibilities include designing cross-country index methodology, analyzing labor market resilience, assessing fiscal and welfare system resilience across income levels, costing policy responses, and authoring publications for government and institutional audiences. 
+Windfall's research infrastructure is young, so the role involves making foundational methodological choices while working directly with the CEO and Director of Research.
+Strong candidates are senior economists with a range of expertise across labor economics, development economics, fiscal/welfare policy, or quantitative modeling, comfortable being the most technical person in the room and accountable when external experts push back. 
+Requirements: an advanced degree, 8+ years of applied research or policy experience, demonstrated senior-level work in at least two relevant fields, and a track record of methodology surviving external scrutiny.</t>
+  </si>
+  <si>
+    <t>$150,000-$200,000</t>
+  </si>
+  <si>
+    <t>J0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>World Bank Group</t>
   </si>
   <si>
     <t>Economics
-Statistics
-[...7 lines deleted...]
-https://www.waseda.jp/fpse/pse/news-en/2026/07/30/26959/
------------
-Waseda University, a long-established private university located in central Tokyo, invites applications for the position of Assistant Professor (full-time, non-tenure-track) (in Japanese, “Kôshi-ninkitsuki”) in the Faculty of Political Science and Economics (FPSE). We seek individuals who wish to participate actively in education and research at the Faculty.
-[...57 lines deleted...]
-    <t>2026-09-20 00:00:00</t>
+Development Economics
+Economic Policy
+Macroeconomics
+Fiscal Policy
+Public Finance
+Economic Growth
+Applied Economic Research
+Impact Evaluation
+Econometrics
+Data Science
+Artificial Intelligence
+Finance
+Financial Sector Development
+Private Sector Development
+Investment
+Competitiveness
+Financial Inclusion
+Capital Markets
+Development Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WBG Young Professional (Economics Related) </t>
+  </si>
+  <si>
+    <t>World Bank Group Young Professionals Program (YPP) – Economics-Related Opportunities
+Are you ready for a career with a lasting impact? The World Bank Group Young Professionals Program (YPP) offers exceptional professionals the opportunity to apply their technical expertise to some of the world’s most pressing development challenges.
+We are seeking candidates for three economics-related positions:
+Economic Policy – Req38205: Macroeconomic analysis, economic policy, fiscal policy, public finance, economic growth, poverty and equity, labor markets, and development economics.
+Applied Economic Research, Data &amp; AI – Req38215: Applied economic research, impact evaluation, causal inference, data science, machine learning, AI applications, and evidence-based development policy.
+Finance, Competitiveness &amp; Investment – Req38186: Financial-sector and private-sector development, financial inclusion, investment, competitiveness, firm productivity, entrepreneurship, capital markets, and private capital mobilization.
+What you’ll bring: A Master’s degree in Economics, Finance, Public Policy, Data Science, or a related field; 2–6 years of relevant professional experience; strong analytical and quantitative skills; and a demonstrated commitment to international development.
+Explore these opportunities and apply through the World Bank Group YPP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$111,900 - $159,900 USD per year (Net Salary) </t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia</t>
+  </si>
+  <si>
+    <t>E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+C - Mathematical and Quantitative Methods
+G - Financial Economics</t>
+  </si>
+  <si>
+    <t>Xiamen University</t>
+  </si>
+  <si>
+    <t>Wang Yanan Institute for Studies in Economics (WISE) &amp; School of Economics</t>
+  </si>
+  <si>
+    <t>Economic history, finance, health economics, international economics/trade, law and economics, macroeconomics, political economics, public economics, econometrics, statistics and data science.</t>
+  </si>
+  <si>
+    <t>Tenured &amp; Tenure Track Open Rank Full-Time Faculty</t>
+  </si>
+  <si>
+    <t>Any field. Our preferred areas of specializations are – but not limited to – economic history, finance, health economics, international economics/trade, law and economics, macroeconomics, political economics, public economics, econometrics, statistics and data science.
+Xiamen University (XMU) was established in 1921 by renowned overseas Chinese leader Mr. Tan Kah Kee, and is located in the resort-like island of Xiamen in Southeast China. Economics at XMU traces its origins to the Business Division at the founding of the university in 1921 with a long tradition of excellence in teaching and research. Under the leadership of Professor Wang Yanan, a former President of XMU and the Chinese translator of Karl Marx’s Das Kapital, the School of Economics (SOE) at Xiamen University has been one of the top programs in China since 1950s. As a strategic initiative to internationalize economics research and education, the Wang Yanan Institute for Studies in Economics (WISE) was established in 2005 with a strong focus on econometrics and other related fields. 
+The mission of WISE and the SOE is to nurture economic talents with cutting-edge quantitative skills and a global perspective that drive societal improvement, and our vision is to become a world-renowned leading Chinese education and research institution in economics. In QS World University Rankings by Subject 2025, we rank the 78th globally in Economics and Econometrics. In U.S. News Best Global University Rankings 2026-2027, we rank 22nd globally in Economics and Business.
+Having successfully recruited more than 100 faculty members from abroad in the past few years, WISE and the SOE still have faculty positions available in all areas of economics, finance and statistics at all ranks.
+Junior candidates are expected to have a Ph.D. degree by August 2027 and show evidence of promising research ability. Senior candidates must have a Ph.D. degree and a demonstrably strong research record. Competitive salary, research grant and housing subsidy are provided, with a regular teaching load of 2 courses per year. Additional course(s) may be arranged with commensurate pay. All faculty members, regardless of their citizenship, enjoy a housing subsidy for the first four years.
+More information about us is available at the website https://wise.xmu.edu.cn/english/.
+All applications will be reviewed and we will organize initial online interview for selected candidates.
+Application via JOE portal or email are accepted. Applicants should send a cover letter with curriculum vitae, representative works, and three reference letters (including any teaching evaluations) before November 30, 2026, to the stated email below. Please be noticed that all reference letters should be uploaded via JOE portal or sent directly from referrers to wiserecruit@xmu.edu.cn.
+Applicants should also register and complete the online application via https://econpub.xmu.edu.cn/faculty/login.aspx
+Contact Information: Recruiting Committee, c/o Ms. Daisy Youshu Xu, Wang Yanan Institute for Studies in Economics &amp; School of Economics, Room N105, Economics Building, Xiamen University, Xiamen, 361005, Fujian, China or email wiserecruit@xmu.edu.cn.</t>
+  </si>
+  <si>
+    <t>CHINA Fujian Xiamen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yale School of the Environment </t>
+  </si>
+  <si>
+    <t>usiness &amp; the Environment,  Sustainable Finance, or Environmental Markets</t>
+  </si>
+  <si>
+    <t>Environmental Economics
+Natural Resource Economics
+Sustainable Finance
+Climate Finance
+Environmental Finance
+Business and Environment
+Environmental Markets
+Carbon Markets
+Conservation Finance
+Energy Economics
+Resource Economics
+Risk Management
+Insurance Economics
+Commodity Markets
+Land Economics
+Behavioral Economics
+Marketing
+Consumer Behavior
+Supply Chain Management
+Operations Management
+Sustainable Business
+Corporate Sustainability
+ESG
+Climate Risk
+Biodiversity Finance
+Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>The Yale School of the Environment (YSE) seeks applicants for an Assistant Professor position in Business &amp; the Environment, Sustainable Finance, or Environmental Markets. We welcome scholars whose research connects business, finance, economics, marketing, supply chains, environmental markets, or related fields with environmental and natural resource challenges.
+Research areas may include sustainable finance, environmental risk management, conservation and climate finance, commodity and environmental markets, consumer behavior, supply chains and logistics, land and resource markets, or environmental aspects of tax strategy. Candidates should demonstrate strong potential for impactful scholarship and interdisciplinary collaboration.
+The successful candidate will develop a nationally or internationally recognized research program, teach business-related courses to master’s and PhD students at YSE and The Forest School, and mentor graduate students.
+Applicants must hold a PhD in finance, marketing, business, supply chain and logistics, economics, or a related interdisciplinary field with relevant doctoral-level training.
+YSE offers a highly collaborative environment with strong connections to Yale’s School of Management, Yale Law School, and the Center for Business and Environment at Yale (CBEY), providing opportunities for interdisciplinary research and teaching.
+Applications should include a CV, research statement, teaching statement, representative publication, and contact information for three references.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut New Haven</t>
   </si>
   <si>
     <t>Yale University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yale University, Department of Economics: Assistant, Professor - The successful applicant will be expected to teach courses in their field of specialization within Economics, and to engage in research. 
+Qualifications
+Applicants must show promise of outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed, or its completion should be expected within the first year of appointment. 
+Application Instructions
+Please electronically submit a letter of interest, CV, job market paper, and 3 confidential letters of recommendation to:https://apply.interfolio.com/192292 before November 7, 2026. 
+A review of all applications will begin November 16, 2026, with an anticipated start date of July 1, 2027. If you have specific questions about the position for which you are applying, please contact Nicole Whitcher, Assistant to the Chair, (nicole.whitcher@yale.edu).
+Equal Employment Opportunity Statement
+The University is committed to basing judgments concerning the admission, education, and employment of individuals upon their qualifications and abilities and seeks to attract its faculty, staff, and student body qualified persons from a broad range of backgrounds and perspectives.
+Additionally, in accordance with this Policy and as delineated by federal and Connecticut law, Yale does not discriminate in admissions, educational programs, or employment against any individual on account of that individual’s sex; sexual orientation; gender identity or expression; pregnancy, childbirth or related conditions; race; color; national or ethnic origin; religion; age; disability; protected veteran status, or other protected classes as set forth in federal and Connecticut law.
+Professional Conduct Review for New Faculty Hires
+The final candidate, upon acceptance of a contingent offer of employment/faculty appointment, may be required to disclose whether they are, or have been, the subject of any disciplinary proceeding (investigation, hearing, etc.) at previous institutions or employers, and may also be subject to a background screening. Candidates who materially misrepresent information on their resume or other application materials are ineligible for hire/appointment. Final candidates may also be required to sign a release to allow Yale to solicit information regarding any substantiated conduct violations from current and/or past employers.
+</t>
   </si>
   <si>
     <t>Associate/Full Professor, Financial Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Economics Department in the Faculty of Arts and Sciences at Yale University is seeking to appoint an Associate or Full Professor with tenure in the field of financial economics. Candidates should be scholars who have made contributions to our understanding of financial markets. They would be expected to teach undergraduates and Ph.D. students, and to supervise Ph.D. dissertations.
 Qualifications
 Applicants must show outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Connecticut New Haven</t>
+    <t>Yonsei University</t>
+  </si>
+  <si>
+    <t>Institute of Population and Human Capital</t>
+  </si>
+  <si>
+    <t>Health
+Education
+Population
+Migration
+Family
+Vulnerable Populations
+Inequality
+Children
+Aging
+AI
+International Development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of Population and Human Capital at Yonsei University invites applications for Postdoctoral Fellows. We welcome qualified candidates with a strong interest in population and human capital research.
+Main Responsibilities
+ Conduct independent and collaborative research in Health, Education, Population, Migration, Family, Vulnerable Populations, Inequality, Children, Aging, AI, and International Development.
+ Analyze large-scale administrative datasets.
+ Design, implement, and analyze large-scale Randomized Controlled Trials (RCTs).
+ Support ongoing research and book projects.
+ Mentor master’s students and assist in preparing teaching materials.
+ Develop and lead independent research aligned with the Institute's priorities.
+Postdoctoral Fellows will be matched with research topics suited to their expertise. Research will be conducted in collaboration with faculty members at Yonsei University, under the supervision of the Institute Director, Hyuncheol Bryant Kim.
+Qualifications
+ Ph.D. in Economics or a related field.
+ Strong background in applied microeconomics.
+ Experience working with large administrative datasets and/or RCTs is highly preferred.
+Selection and Appointment
+ Document screening followed by interviews.
+ Flexible start date from January 2027 through September 1, 2027, with earlier availability preferred.
+ Initial two-year appointment, with possible renewal for a third year. </t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Zhejiang University</t>
+  </si>
+  <si>
+    <t>Chinese Economy
+AI + Economics
+Finance
+Macroeconomics
+Microeconomics
+Econometrics
+Public Finance and Taxation
+International Trade
+Industrial Organization</t>
+  </si>
+  <si>
+    <t>Full-Time Tenure-Track Faculty Position</t>
+  </si>
+  <si>
+    <t>The School of Economics at Zhejiang University (ZJU) invites applications for tenure-track positions at the Assistant Professor level or above, with an expected start date in 2027. Applicants should hold a Ph.D. in Economics or a related field by the time of appointment. We are especially interested in candidates whose research relates to Chinese Economy, AI + Economics, Finance, Macroeconomics, Microeconomics, Econometrics, Public Finance and Taxation, International Trade and Industrial Organization. Strong candidates from other fields are also welcomed to apply. Candidates with relevant work experience and a solid publication record are preferred.
+The economics discipline at ZJU, inheriting the academic legacy of Qiushi Academy, was first established in 1929 as one of the earliest economics departments in China's institutions of higher education. After nearly a century of development, the School of Economics, ZJU has gradually evolved into a research-oriented and innovative institution with a solid academic foundation, distinctive strengths, and broad influence both domestically and internationally.
+The School currently comprises 5 academic departments: the Department of Economics, the Department of Finance, the Department of International Economics and Trade, the Department of Labor Economics, and the Department of Public Finance. Focusing on national strategies for regional development, the School has built high-level platforms for academic research and think-tank services. It actively undertakes major national research projects and national high-end think-tank projects, and has developed strong academic reputation across fields including the private economy and socialist economic theory with Chinese characteristics, open economy and development, digital economy and macroeconomics, human capital and economic development, artificial intelligence and econometrics, macro-finance and digital finance, digital trade and green development, and digital public finance and government governance. It is ranked 21st for Economics and Business by U.S. News (2026) and 38th for Business and Economics by Times Higher Education (2026).
+We offer a highly competitive and negotiable salary for faculty positions. Benefits may include start-up research fund (where applicable), housing subsidies (where applicable), housing accumulation fund, social insurance, etc.
+Applicants should submit a cover letter, a curriculum vitae, a job market paper, representative research paper(s) and three signed reference letters by November 22, 2026. 
+All applications will be reviewed on a rolling basis. Shortlisted candidates will be notified for video interview. Only selected candidates will be notified.
+For inquiries, please contact Ms. Gao at jjxy@zju.edu.cn.</t>
+  </si>
+  <si>
+    <t>CHINA Zhejiang Hangzhou</t>
+  </si>
+  <si>
+    <t>Zhongnan University of Economics and Law</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Assistant, Associate, or Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>The School of Economics at Zhongnan University of Economics and Law (ZUEL) invites applications from outstanding scholars worldwide for full-time faculty and research positions.
+ZUEL is a national key university directly administered by China's Ministry of Education and included in the national "Double First-Class" Initiative. The School offers doctoral programs in Economics.
+School Website: https://jjxy.zuel.edu.cn/
+Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas: Political Economy; History of Economic Thought; Economic History; World Economy; and Population, Resources and Environmental Economics.
+We offer competitive compensation packages including salaries, housing subsidy and research funding commensurate with qualifications and experience, as well as outstanding research support and environment.
+Application materials should include a curriculum vitae, two or three research papers, research and teaching statements, available teaching evaluations, and  three reference letters. Applicants should email their application documents to jjxy@zuel.edu.cn by Dec. 10th, 2026.
+Contact: Mr. Zhang
+Tel: +86-27-88386239</t>
+  </si>
+  <si>
+    <t>CHINA Hubei Wuhan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1999,54 +10010,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O48"/>
+  <dimension ref="A1:O310"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O47" sqref="O47"/>
+      <selection activeCell="O309" sqref="O309"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -2073,1909 +10084,12139 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477553</v>
+        <v>111477855</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
       <c r="F2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477552</v>
+        <v>111477663</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="E3" s="2"/>
       <c r="F3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="J3" s="2" t="s">
         <v>31</v>
       </c>
+      <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477578</v>
+        <v>111477892</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="E4"/>
       <c r="F4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477590</v>
+        <v>111477894</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477596</v>
+        <v>111477646</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="O6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477564</v>
+        <v>111477886</v>
       </c>
       <c r="C7" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="I7" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E7" s="2"/>
-[...1 lines deleted...]
-      <c r="G7" s="2" t="s">
+      <c r="J7" s="2" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477591</v>
+        <v>111477777</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8" t="s">
+        <v>68</v>
+      </c>
+      <c r="G8" t="s">
+        <v>69</v>
+      </c>
+      <c r="H8" t="s">
         <v>70</v>
       </c>
-      <c r="E8"/>
-[...1 lines deleted...]
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>71</v>
       </c>
-      <c r="I8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
+        <v>72</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>73</v>
+      </c>
+      <c r="O8" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477540</v>
+        <v>111477816</v>
       </c>
       <c r="C9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>78</v>
-      </c>
-[...2 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>80</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>81</v>
       </c>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
         <v>82</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>83</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>84</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477542</v>
+        <v>111477873</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
         <v>86</v>
       </c>
-      <c r="F10"/>
-      <c r="G10"/>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>87</v>
+      </c>
+      <c r="G10" t="s">
+        <v>88</v>
+      </c>
       <c r="H10" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I10" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M10" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="N10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477595</v>
+        <v>111477746</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E11" s="2"/>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F11" s="2"/>
       <c r="G11" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="J11" s="2"/>
+        <v>97</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>98</v>
+      </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477558</v>
+        <v>111477955</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="F12"/>
+        <v>103</v>
+      </c>
+      <c r="E12" t="s">
+        <v>104</v>
+      </c>
+      <c r="F12" t="s">
+        <v>105</v>
+      </c>
       <c r="G12" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="H12" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="I12" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="J12" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M12" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="N12" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="O12" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477631</v>
+        <v>111477877</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="E13" s="2"/>
       <c r="F13" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="O13" s="2" t="s">
-        <v>60</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477586</v>
+        <v>111477571</v>
       </c>
       <c r="C14" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" t="s">
-        <v>118</v>
-      </c>
+        <v>123</v>
+      </c>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14"/>
       <c r="L14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="O14" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477561</v>
+        <v>111477863</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="J15" s="2"/>
+        <v>133</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>134</v>
+      </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>132</v>
+        <v>34</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477576</v>
+        <v>111477553</v>
       </c>
       <c r="C16" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="F16"/>
+        <v>137</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>105</v>
+      </c>
+      <c r="G16" t="s">
+        <v>138</v>
+      </c>
       <c r="H16" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I16" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="M16" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="N16" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="O16" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477565</v>
+        <v>111477766</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
       <c r="L17" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>146</v>
+        <v>55</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>50</v>
+        <v>149</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>24</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477598</v>
+        <v>111477619</v>
       </c>
       <c r="C18" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>105</v>
+      </c>
+      <c r="G18" t="s">
+        <v>152</v>
       </c>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="J18"/>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M18" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="N18" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="O18" t="s">
-        <v>60</v>
+        <v>157</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477555</v>
+        <v>111477620</v>
       </c>
       <c r="C19" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="D19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="M19" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="M19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="2" t="s">
-        <v>69</v>
+        <v>149</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477532</v>
+        <v>111477618</v>
       </c>
       <c r="C20" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
+        <v>144</v>
+      </c>
+      <c r="E20" t="s">
+        <v>161</v>
+      </c>
+      <c r="F20" t="s">
         <v>162</v>
       </c>
-      <c r="E20"/>
-      <c r="F20" t="s">
+      <c r="G20" t="s">
         <v>163</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>164</v>
       </c>
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>165</v>
       </c>
-      <c r="I20" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="M20" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="N20" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="O20" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477577</v>
+        <v>111477552</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="H21" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="F21" s="2" t="s">
+      <c r="I21" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="G21" s="2"/>
-      <c r="H21" s="2" t="s">
+      <c r="J21" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="I21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N21" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="M21" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="2" t="s">
-        <v>24</v>
+        <v>143</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477556</v>
+        <v>111477640</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>177</v>
       </c>
       <c r="E22"/>
-      <c r="F22" t="s">
+      <c r="F22"/>
+      <c r="G22" t="s">
         <v>178</v>
       </c>
       <c r="H22" t="s">
         <v>179</v>
       </c>
       <c r="I22" t="s">
         <v>180</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22" t="s">
         <v>181</v>
       </c>
       <c r="M22" t="s">
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="N22" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="O22" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477544</v>
+        <v>111477854</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="F23" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="G23" s="2" t="s">
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I23" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="H23" s="2" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>22</v>
+        <v>186</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477568</v>
+        <v>111477902</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="E24" t="s">
         <v>189</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24"/>
+      <c r="G24" t="s">
         <v>190</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>191</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>192</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="M24" t="s">
-        <v>22</v>
+        <v>195</v>
       </c>
       <c r="N24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="O24" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477575</v>
+        <v>111477797</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="F25" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="G25" s="2"/>
+      <c r="E25" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="F25" s="2"/>
+      <c r="G25" s="2" t="s">
+        <v>199</v>
+      </c>
       <c r="H25" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>59</v>
+        <v>205</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>24</v>
+        <v>206</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477585</v>
+        <v>111477872</v>
       </c>
       <c r="C26" t="s">
         <v>15</v>
       </c>
       <c r="D26" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E26"/>
       <c r="F26" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="G26"/>
       <c r="H26" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="I26" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="M26" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="N26" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="O26" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477574</v>
+        <v>111477624</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>202</v>
-[...6 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>94</v>
+        <v>214</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-      <c r="K27" s="2"/>
+        <v>215</v>
+      </c>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2">
+        <v>703699</v>
+      </c>
       <c r="L27" s="2" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477536</v>
+        <v>111477723</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="E28" t="s">
         <v>213</v>
       </c>
+      <c r="E28"/>
       <c r="F28" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H28" t="s">
+        <v>218</v>
+      </c>
+      <c r="I28" t="s">
+        <v>219</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28">
+        <v>703821</v>
+      </c>
+      <c r="L28" t="s">
         <v>216</v>
       </c>
-      <c r="I28" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="N28" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O28" t="s">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477197</v>
+        <v>111477722</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="D29" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2">
+        <v>703818</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O29" s="2" t="s">
         <v>220</v>
-      </c>
-[...27 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477592</v>
+        <v>111477578</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="E30" t="s">
-        <v>230</v>
-[...4 lines deleted...]
-      <c r="G30"/>
+        <v>224</v>
+      </c>
+      <c r="F30"/>
       <c r="H30" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="I30" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="J30" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>104</v>
+        <v>228</v>
       </c>
       <c r="M30" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="N30" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="O30" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477583</v>
+        <v>111477916</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>229</v>
-[...4 lines deleted...]
-      <c r="F31" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="G31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2" t="s">
+        <v>232</v>
+      </c>
       <c r="H31" s="2" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
-        <v>104</v>
+        <v>235</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>22</v>
+        <v>236</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>24</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477492</v>
+        <v>111477608</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="D32" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H32" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="I32" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32" t="s">
+        <v>243</v>
+      </c>
+      <c r="M32" t="s">
+        <v>244</v>
+      </c>
+      <c r="N32" t="s">
+        <v>245</v>
+      </c>
+      <c r="O32" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477588</v>
+        <v>111477910</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D33" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="H33" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="2" t="s">
+      <c r="I33" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="G33" s="2"/>
-[...11 lines deleted...]
-      </c>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>255</v>
+        <v>112</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477549</v>
+        <v>111477652</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="E34" t="s">
+        <v>251</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>252</v>
+      </c>
+      <c r="H34" t="s">
+        <v>253</v>
+      </c>
+      <c r="I34" t="s">
+        <v>254</v>
+      </c>
+      <c r="J34" t="s">
+        <v>255</v>
+      </c>
+      <c r="K34"/>
+      <c r="L34" t="s">
+        <v>243</v>
+      </c>
+      <c r="M34" t="s">
         <v>256</v>
       </c>
-      <c r="F34" t="s">
+      <c r="N34" t="s">
         <v>257</v>
       </c>
-      <c r="H34" t="s">
-[...2 lines deleted...]
-      <c r="I34" t="s">
+      <c r="O34" t="s">
         <v>258</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477528</v>
+        <v>111477590</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>77</v>
+        <v>259</v>
       </c>
       <c r="D35" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="I35" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="E35" s="2"/>
-      <c r="F35" s="2" t="s">
+      <c r="J35" s="2" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
       <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>24</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477529</v>
+        <v>111477643</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="E36"/>
-      <c r="F36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F36"/>
       <c r="H36" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="I36" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="J36" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
+        <v>243</v>
+      </c>
+      <c r="M36" t="s">
         <v>268</v>
       </c>
-      <c r="M36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="O36" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477635</v>
+        <v>111477718</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E37" s="2"/>
-      <c r="F37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F37" s="2"/>
       <c r="G37" s="2" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>22</v>
+        <v>275</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>60</v>
+        <v>277</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477526</v>
+        <v>111477876</v>
       </c>
       <c r="C38" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
-        <v>282</v>
-[...6 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
       <c r="G38" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="H38" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="I38" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="J38" t="s">
-        <v>288</v>
+        <v>98</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="M38" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="N38" t="s">
-        <v>114</v>
+        <v>257</v>
       </c>
       <c r="O38" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477560</v>
+        <v>111477801</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="E39" s="2"/>
       <c r="F39" s="2"/>
-      <c r="G39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-      <c r="K39" s="2"/>
+        <v>286</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="K39" s="2">
+        <v>9801021</v>
+      </c>
       <c r="L39" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="M39" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="M39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" s="2" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>24</v>
+        <v>206</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477533</v>
+        <v>111477802</v>
       </c>
       <c r="C40" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D40" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>284</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="H40" t="s">
         <v>291</v>
       </c>
-      <c r="F40"/>
-[...5 lines deleted...]
-      </c>
       <c r="I40" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="K40"/>
+        <v>292</v>
+      </c>
+      <c r="J40" t="s">
+        <v>293</v>
+      </c>
+      <c r="K40">
+        <v>9801077</v>
+      </c>
       <c r="L40" t="s">
+        <v>288</v>
+      </c>
+      <c r="M40" t="s">
         <v>289</v>
       </c>
-      <c r="M40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="O40" t="s">
-        <v>24</v>
+        <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477580</v>
+        <v>111477880</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="E41" s="2"/>
+        <v>284</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>294</v>
+      </c>
       <c r="F41" s="2" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>94</v>
+        <v>296</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="J41" s="2"/>
+        <v>297</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>298</v>
+      </c>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>22</v>
+        <v>299</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>59</v>
+        <v>300</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477581</v>
+        <v>111477900</v>
       </c>
       <c r="C42" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="E42" t="s">
+        <v>294</v>
+      </c>
+      <c r="F42" t="s">
+        <v>123</v>
+      </c>
+      <c r="G42" t="s">
+        <v>301</v>
+      </c>
+      <c r="H42" t="s">
+        <v>302</v>
+      </c>
+      <c r="I42" t="s">
         <v>303</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="J42" t="s">
         <v>304</v>
       </c>
-      <c r="H42" t="s">
-[...5 lines deleted...]
-      <c r="J42"/>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="M42" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="N42" t="s">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="O42" t="s">
-        <v>24</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477582</v>
+        <v>111477674</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>299</v>
-[...9 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
       <c r="H43" s="2" t="s">
-        <v>309</v>
+        <v>37</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="J43" s="2"/>
+        <v>307</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>98</v>
+      </c>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>307</v>
+        <v>55</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>24</v>
+        <v>309</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477597</v>
+        <v>111477681</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s">
+        <v>306</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="H44" t="s">
+        <v>310</v>
+      </c>
+      <c r="I44" t="s">
         <v>311</v>
       </c>
-      <c r="E44" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="J44"/>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="M44" t="s">
-        <v>207</v>
+        <v>55</v>
       </c>
       <c r="N44" t="s">
-        <v>318</v>
+        <v>34</v>
       </c>
       <c r="O44" t="s">
-        <v>60</v>
+        <v>312</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477562</v>
+        <v>111477627</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>326</v>
+        <v>99</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>235</v>
+        <v>317</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>327</v>
+        <v>264</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>24</v>
+        <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477593</v>
+        <v>111477639</v>
       </c>
       <c r="C46" t="s">
-        <v>328</v>
+        <v>26</v>
       </c>
       <c r="D46" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="E46"/>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F46"/>
       <c r="G46" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="H46" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="I46" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>320</v>
+      </c>
+      <c r="J46" t="s">
+        <v>321</v>
+      </c>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>334</v>
+        <v>99</v>
       </c>
       <c r="M46" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="N46" t="s">
-        <v>336</v>
+        <v>237</v>
       </c>
       <c r="O46" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477594</v>
+        <v>111477901</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>115</v>
+        <v>26</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
       <c r="G47" s="2" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="J47" s="2"/>
-      <c r="K47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>343</v>
+        <v>99</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>344</v>
+        <v>276</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>60</v>
+        <v>327</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477569</v>
+        <v>111477670</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="E48"/>
+        <v>328</v>
+      </c>
+      <c r="E48" t="s">
+        <v>329</v>
+      </c>
       <c r="F48" t="s">
-        <v>17</v>
+        <v>330</v>
+      </c>
+      <c r="G48" t="s">
+        <v>331</v>
       </c>
       <c r="H48" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="I48" t="s">
-        <v>347</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>333</v>
+      </c>
+      <c r="J48" t="s">
+        <v>334</v>
+      </c>
       <c r="K48"/>
       <c r="L48" t="s">
+        <v>335</v>
+      </c>
+      <c r="M48" t="s">
+        <v>336</v>
+      </c>
+      <c r="N48" t="s">
+        <v>337</v>
+      </c>
+      <c r="O48" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2">
+        <v>111477809</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O49" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="B50">
+        <v>111477711</v>
+      </c>
+      <c r="C50" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" t="s">
+        <v>338</v>
+      </c>
+      <c r="E50" t="s">
+        <v>339</v>
+      </c>
+      <c r="F50" t="s">
+        <v>345</v>
+      </c>
+      <c r="G50" t="s">
+        <v>346</v>
+      </c>
+      <c r="H50" t="s">
+        <v>347</v>
+      </c>
+      <c r="I50" t="s">
         <v>348</v>
       </c>
-      <c r="M48" t="s">
-[...6 lines deleted...]
-        <v>24</v>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50" t="s">
+        <v>343</v>
+      </c>
+      <c r="M50" t="s">
+        <v>349</v>
+      </c>
+      <c r="N50" t="s">
+        <v>73</v>
+      </c>
+      <c r="O50" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="2"/>
+      <c r="B51" s="2">
+        <v>111477792</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E51" s="2"/>
+      <c r="F51" s="2"/>
+      <c r="G51" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N51" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="O51" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="B52">
+        <v>111477765</v>
+      </c>
+      <c r="C52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52" t="s">
+        <v>356</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52" t="s">
+        <v>357</v>
+      </c>
+      <c r="H52" t="s">
+        <v>358</v>
+      </c>
+      <c r="I52" t="s">
+        <v>359</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52" t="s">
+        <v>360</v>
+      </c>
+      <c r="M52" t="s">
+        <v>361</v>
+      </c>
+      <c r="N52" t="s">
+        <v>362</v>
+      </c>
+      <c r="O52" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2">
+        <v>111477763</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="O53" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="B54">
+        <v>111477764</v>
+      </c>
+      <c r="C54" t="s">
+        <v>15</v>
+      </c>
+      <c r="D54" t="s">
+        <v>356</v>
+      </c>
+      <c r="E54" t="s">
+        <v>363</v>
+      </c>
+      <c r="F54"/>
+      <c r="G54" t="s">
+        <v>369</v>
+      </c>
+      <c r="H54" t="s">
+        <v>370</v>
+      </c>
+      <c r="I54" t="s">
+        <v>371</v>
+      </c>
+      <c r="J54" t="s">
+        <v>367</v>
+      </c>
+      <c r="K54"/>
+      <c r="L54" t="s">
+        <v>360</v>
+      </c>
+      <c r="M54" t="s">
+        <v>372</v>
+      </c>
+      <c r="N54" t="s">
+        <v>362</v>
+      </c>
+      <c r="O54" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2">
+        <v>111477881</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
+      <c r="H55" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2">
+        <v>9822168</v>
+      </c>
+      <c r="L55" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="O55" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="B56">
+        <v>111477596</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="s">
+        <v>373</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56" t="s">
+        <v>377</v>
+      </c>
+      <c r="G56" t="s">
+        <v>378</v>
+      </c>
+      <c r="H56" t="s">
+        <v>379</v>
+      </c>
+      <c r="I56" t="s">
+        <v>380</v>
+      </c>
+      <c r="J56"/>
+      <c r="K56"/>
+      <c r="L56" t="s">
+        <v>376</v>
+      </c>
+      <c r="M56" t="s">
+        <v>289</v>
+      </c>
+      <c r="N56" t="s">
+        <v>257</v>
+      </c>
+      <c r="O56" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" s="2"/>
+      <c r="B57" s="2">
+        <v>111477564</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E57" s="2"/>
+      <c r="F57" s="2"/>
+      <c r="G57" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O57" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="B58">
+        <v>111477997</v>
+      </c>
+      <c r="C58" t="s">
+        <v>26</v>
+      </c>
+      <c r="D58" t="s">
+        <v>389</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>390</v>
+      </c>
+      <c r="I58" t="s">
+        <v>391</v>
+      </c>
+      <c r="J58" t="s">
+        <v>392</v>
+      </c>
+      <c r="K58"/>
+      <c r="L58" t="s">
+        <v>393</v>
+      </c>
+      <c r="M58" t="s">
+        <v>394</v>
+      </c>
+      <c r="N58" t="s">
+        <v>395</v>
+      </c>
+      <c r="O58" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2">
+        <v>111477998</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="E59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O59" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="B60">
+        <v>111477744</v>
+      </c>
+      <c r="C60" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" t="s">
+        <v>401</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>402</v>
+      </c>
+      <c r="G60" t="s">
+        <v>403</v>
+      </c>
+      <c r="H60" t="s">
+        <v>296</v>
+      </c>
+      <c r="I60" t="s">
+        <v>404</v>
+      </c>
+      <c r="J60"/>
+      <c r="K60"/>
+      <c r="L60" t="s">
+        <v>405</v>
+      </c>
+      <c r="M60" t="s">
+        <v>55</v>
+      </c>
+      <c r="N60" t="s">
+        <v>73</v>
+      </c>
+      <c r="O60" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2">
+        <v>111477882</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="N61" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O61" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="B62">
+        <v>111477591</v>
+      </c>
+      <c r="C62" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" t="s">
+        <v>414</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="H62" t="s">
+        <v>415</v>
+      </c>
+      <c r="I62" t="s">
+        <v>416</v>
+      </c>
+      <c r="J62" t="s">
+        <v>417</v>
+      </c>
+      <c r="K62"/>
+      <c r="L62" t="s">
+        <v>32</v>
+      </c>
+      <c r="M62" t="s">
+        <v>268</v>
+      </c>
+      <c r="N62" t="s">
+        <v>337</v>
+      </c>
+      <c r="O62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" s="2"/>
+      <c r="B63" s="2">
+        <v>111477775</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2">
+        <v>3000025220</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="O63" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="B64">
+        <v>111477540</v>
+      </c>
+      <c r="C64" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" t="s">
+        <v>425</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64" t="s">
+        <v>105</v>
+      </c>
+      <c r="G64" t="s">
+        <v>426</v>
+      </c>
+      <c r="H64" t="s">
+        <v>427</v>
+      </c>
+      <c r="I64" t="s">
+        <v>428</v>
+      </c>
+      <c r="J64"/>
+      <c r="K64"/>
+      <c r="L64" t="s">
+        <v>429</v>
+      </c>
+      <c r="M64" t="s">
+        <v>430</v>
+      </c>
+      <c r="N64" t="s">
+        <v>245</v>
+      </c>
+      <c r="O64" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" s="2"/>
+      <c r="B65" s="2">
+        <v>111477705</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="N65" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="O65" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="B66">
+        <v>111477708</v>
+      </c>
+      <c r="C66" t="s">
+        <v>26</v>
+      </c>
+      <c r="D66" t="s">
+        <v>431</v>
+      </c>
+      <c r="E66" t="s">
+        <v>432</v>
+      </c>
+      <c r="F66" t="s">
+        <v>433</v>
+      </c>
+      <c r="G66" t="s">
+        <v>440</v>
+      </c>
+      <c r="H66" t="s">
+        <v>435</v>
+      </c>
+      <c r="I66" t="s">
+        <v>441</v>
+      </c>
+      <c r="J66"/>
+      <c r="K66"/>
+      <c r="L66" t="s">
+        <v>412</v>
+      </c>
+      <c r="M66" t="s">
+        <v>442</v>
+      </c>
+      <c r="N66" t="s">
+        <v>438</v>
+      </c>
+      <c r="O66" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2">
+        <v>111477709</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="N67" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="O67" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="B68">
+        <v>111477701</v>
+      </c>
+      <c r="C68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" t="s">
+        <v>446</v>
+      </c>
+      <c r="E68" t="s">
+        <v>447</v>
+      </c>
+      <c r="F68"/>
+      <c r="G68" t="s">
+        <v>448</v>
+      </c>
+      <c r="H68" t="s">
+        <v>449</v>
+      </c>
+      <c r="I68" t="s">
+        <v>450</v>
+      </c>
+      <c r="J68"/>
+      <c r="K68"/>
+      <c r="L68" t="s">
+        <v>343</v>
+      </c>
+      <c r="M68" t="s">
+        <v>451</v>
+      </c>
+      <c r="N68" t="s">
+        <v>34</v>
+      </c>
+      <c r="O68" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" s="2"/>
+      <c r="B69" s="2">
+        <v>111477700</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="N69" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O69" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="B70">
+        <v>111477904</v>
+      </c>
+      <c r="C70" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70" t="s">
+        <v>458</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70" t="s">
+        <v>432</v>
+      </c>
+      <c r="G70" t="s">
+        <v>459</v>
+      </c>
+      <c r="H70" t="s">
+        <v>460</v>
+      </c>
+      <c r="I70" t="s">
+        <v>461</v>
+      </c>
+      <c r="J70"/>
+      <c r="K70"/>
+      <c r="L70" t="s">
+        <v>462</v>
+      </c>
+      <c r="M70" t="s">
+        <v>463</v>
+      </c>
+      <c r="N70" t="s">
+        <v>464</v>
+      </c>
+      <c r="O70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" s="2"/>
+      <c r="B71" s="2">
+        <v>111477937</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="E71" s="2"/>
+      <c r="F71" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="O71" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="B72">
+        <v>111477730</v>
+      </c>
+      <c r="C72" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" t="s">
+        <v>470</v>
+      </c>
+      <c r="E72" t="s">
+        <v>471</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>472</v>
+      </c>
+      <c r="I72" t="s">
+        <v>473</v>
+      </c>
+      <c r="J72"/>
+      <c r="K72"/>
+      <c r="L72" t="s">
+        <v>474</v>
+      </c>
+      <c r="M72" t="s">
+        <v>55</v>
+      </c>
+      <c r="N72" t="s">
+        <v>112</v>
+      </c>
+      <c r="O72" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" s="2"/>
+      <c r="B73" s="2">
+        <v>111477758</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E73" s="2"/>
+      <c r="F73" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="G73" s="2"/>
+      <c r="H73" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="N73" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="O73" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="B74">
+        <v>111477725</v>
+      </c>
+      <c r="C74" t="s">
+        <v>48</v>
+      </c>
+      <c r="D74" t="s">
+        <v>482</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74" t="s">
+        <v>123</v>
+      </c>
+      <c r="G74" t="s">
+        <v>483</v>
+      </c>
+      <c r="H74" t="s">
+        <v>484</v>
+      </c>
+      <c r="I74" t="s">
+        <v>485</v>
+      </c>
+      <c r="J74"/>
+      <c r="K74"/>
+      <c r="L74" t="s">
+        <v>486</v>
+      </c>
+      <c r="M74" t="s">
+        <v>487</v>
+      </c>
+      <c r="N74" t="s">
+        <v>257</v>
+      </c>
+      <c r="O74" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" s="2"/>
+      <c r="B75" s="2">
+        <v>111477815</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="E75" s="2"/>
+      <c r="F75" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="H75" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="O75" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="B76">
+        <v>111477852</v>
+      </c>
+      <c r="C76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" t="s">
+        <v>493</v>
+      </c>
+      <c r="E76" t="s">
+        <v>494</v>
+      </c>
+      <c r="F76"/>
+      <c r="G76" t="s">
+        <v>495</v>
+      </c>
+      <c r="H76" t="s">
+        <v>496</v>
+      </c>
+      <c r="I76" t="s">
+        <v>497</v>
+      </c>
+      <c r="J76"/>
+      <c r="K76"/>
+      <c r="L76" t="s">
+        <v>211</v>
+      </c>
+      <c r="M76" t="s">
+        <v>55</v>
+      </c>
+      <c r="N76" t="s">
+        <v>112</v>
+      </c>
+      <c r="O76" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
+      <c r="A77" s="2"/>
+      <c r="B77" s="2">
+        <v>111477823</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G77" s="2"/>
+      <c r="H77" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="M77" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N77" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O77" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
+      <c r="B78">
+        <v>111477621</v>
+      </c>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>502</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78" t="s">
+        <v>105</v>
+      </c>
+      <c r="G78" t="s">
+        <v>503</v>
+      </c>
+      <c r="H78" t="s">
+        <v>296</v>
+      </c>
+      <c r="I78" t="s">
+        <v>504</v>
+      </c>
+      <c r="J78" t="s">
+        <v>505</v>
+      </c>
+      <c r="K78"/>
+      <c r="L78" t="s">
+        <v>506</v>
+      </c>
+      <c r="M78" t="s">
+        <v>507</v>
+      </c>
+      <c r="N78" t="s">
+        <v>42</v>
+      </c>
+      <c r="O78" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
+      <c r="A79" s="2"/>
+      <c r="B79" s="2">
+        <v>111477615</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="M79" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="N79" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="O79" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="80" spans="1:15">
+      <c r="B80">
+        <v>111477669</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>508</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80" t="s">
+        <v>515</v>
+      </c>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>516</v>
+      </c>
+      <c r="I80" t="s">
+        <v>517</v>
+      </c>
+      <c r="J80" t="s">
+        <v>518</v>
+      </c>
+      <c r="K80"/>
+      <c r="L80" t="s">
+        <v>512</v>
+      </c>
+      <c r="M80" t="s">
+        <v>55</v>
+      </c>
+      <c r="N80" t="s">
+        <v>42</v>
+      </c>
+      <c r="O80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:15">
+      <c r="A81" s="2"/>
+      <c r="B81" s="2">
+        <v>111477914</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="E81" s="2"/>
+      <c r="F81" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="I81" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="M81" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N81" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O81" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="82" spans="1:15">
+      <c r="B82">
+        <v>111477672</v>
+      </c>
+      <c r="C82" t="s">
+        <v>48</v>
+      </c>
+      <c r="D82" t="s">
+        <v>508</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82" t="s">
+        <v>523</v>
+      </c>
+      <c r="G82" t="s">
+        <v>524</v>
+      </c>
+      <c r="H82" t="s">
+        <v>525</v>
+      </c>
+      <c r="I82" t="s">
+        <v>526</v>
+      </c>
+      <c r="J82"/>
+      <c r="K82"/>
+      <c r="L82" t="s">
+        <v>512</v>
+      </c>
+      <c r="M82" t="s">
+        <v>55</v>
+      </c>
+      <c r="N82" t="s">
+        <v>527</v>
+      </c>
+      <c r="O82" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="83" spans="1:15">
+      <c r="A83" s="2"/>
+      <c r="B83" s="2">
+        <v>111477780</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="E83" s="2"/>
+      <c r="F83" s="2"/>
+      <c r="G83" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="I83" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="K83" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="L83" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="M83" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="N83" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O83" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="84" spans="1:15">
+      <c r="B84">
+        <v>111477693</v>
+      </c>
+      <c r="C84" t="s">
+        <v>48</v>
+      </c>
+      <c r="D84" t="s">
+        <v>528</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84" t="s">
+        <v>536</v>
+      </c>
+      <c r="H84" t="s">
+        <v>537</v>
+      </c>
+      <c r="I84" t="s">
+        <v>538</v>
+      </c>
+      <c r="J84" t="s">
+        <v>539</v>
+      </c>
+      <c r="K84" t="s">
+        <v>540</v>
+      </c>
+      <c r="L84" t="s">
+        <v>534</v>
+      </c>
+      <c r="M84" t="s">
+        <v>268</v>
+      </c>
+      <c r="N84" t="s">
+        <v>541</v>
+      </c>
+      <c r="O84" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="85" spans="1:15">
+      <c r="A85" s="2"/>
+      <c r="B85" s="2">
+        <v>111477710</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="E85" s="2"/>
+      <c r="F85" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="I85" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="M85" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="N85" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="O85" s="2" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:15">
+      <c r="B86">
+        <v>111477645</v>
+      </c>
+      <c r="C86" t="s">
+        <v>48</v>
+      </c>
+      <c r="D86" t="s">
+        <v>543</v>
+      </c>
+      <c r="E86" t="s">
+        <v>551</v>
+      </c>
+      <c r="F86" t="s">
+        <v>105</v>
+      </c>
+      <c r="G86" t="s">
+        <v>552</v>
+      </c>
+      <c r="H86" t="s">
+        <v>553</v>
+      </c>
+      <c r="I86" t="s">
+        <v>554</v>
+      </c>
+      <c r="J86" t="s">
+        <v>555</v>
+      </c>
+      <c r="K86"/>
+      <c r="L86" t="s">
+        <v>534</v>
+      </c>
+      <c r="M86" t="s">
+        <v>55</v>
+      </c>
+      <c r="N86" t="s">
+        <v>556</v>
+      </c>
+      <c r="O86" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="87" spans="1:15">
+      <c r="A87" s="2"/>
+      <c r="B87" s="2">
+        <v>111477656</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G87" s="2"/>
+      <c r="H87" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="M87" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="N87" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="O87" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15">
+      <c r="B88">
+        <v>111477685</v>
+      </c>
+      <c r="C88" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" t="s">
+        <v>563</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="H88" t="s">
+        <v>564</v>
+      </c>
+      <c r="I88" t="s">
+        <v>565</v>
+      </c>
+      <c r="J88" t="s">
+        <v>566</v>
+      </c>
+      <c r="K88"/>
+      <c r="L88" t="s">
+        <v>567</v>
+      </c>
+      <c r="M88" t="s">
+        <v>55</v>
+      </c>
+      <c r="N88" t="s">
+        <v>568</v>
+      </c>
+      <c r="O88" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="89" spans="1:15">
+      <c r="A89" s="2"/>
+      <c r="B89" s="2">
+        <v>111477686</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
+      <c r="H89" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="K89" s="2"/>
+      <c r="L89" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="M89" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N89" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="O89" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="90" spans="1:15">
+      <c r="B90">
+        <v>111477691</v>
+      </c>
+      <c r="C90" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" t="s">
+        <v>572</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90" t="s">
+        <v>573</v>
+      </c>
+      <c r="H90" t="s">
+        <v>574</v>
+      </c>
+      <c r="I90" t="s">
+        <v>575</v>
+      </c>
+      <c r="J90" t="s">
+        <v>576</v>
+      </c>
+      <c r="K90">
+        <v>797641</v>
+      </c>
+      <c r="L90" t="s">
+        <v>577</v>
+      </c>
+      <c r="M90" t="s">
+        <v>349</v>
+      </c>
+      <c r="N90" t="s">
+        <v>257</v>
+      </c>
+      <c r="O90" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15">
+      <c r="A91" s="2"/>
+      <c r="B91" s="2">
+        <v>111477726</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E91" s="2"/>
+      <c r="F91" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="H91" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="M91" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="N91" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O91" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15">
+      <c r="B92">
+        <v>111477825</v>
+      </c>
+      <c r="C92" t="s">
+        <v>48</v>
+      </c>
+      <c r="D92" t="s">
+        <v>585</v>
+      </c>
+      <c r="E92" t="s">
+        <v>515</v>
+      </c>
+      <c r="F92" t="s">
+        <v>579</v>
+      </c>
+      <c r="G92" t="s">
+        <v>586</v>
+      </c>
+      <c r="H92" t="s">
+        <v>587</v>
+      </c>
+      <c r="I92" t="s">
+        <v>588</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92"/>
+      <c r="L92" t="s">
+        <v>583</v>
+      </c>
+      <c r="M92" t="s">
+        <v>349</v>
+      </c>
+      <c r="N92" t="s">
+        <v>589</v>
+      </c>
+      <c r="O92" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="93" spans="1:15">
+      <c r="A93" s="2"/>
+      <c r="B93" s="2">
+        <v>111477752</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="H93" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="I93" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="M93" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="N93" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O93" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="94" spans="1:15">
+      <c r="B94">
+        <v>111477843</v>
+      </c>
+      <c r="C94" t="s">
+        <v>15</v>
+      </c>
+      <c r="D94" t="s">
+        <v>598</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>599</v>
+      </c>
+      <c r="I94" t="s">
+        <v>600</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94"/>
+      <c r="L94" t="s">
+        <v>601</v>
+      </c>
+      <c r="M94" t="s">
+        <v>55</v>
+      </c>
+      <c r="N94" t="s">
+        <v>602</v>
+      </c>
+      <c r="O94" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="95" spans="1:15">
+      <c r="A95" s="2"/>
+      <c r="B95" s="2">
+        <v>111477878</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="F95" s="2"/>
+      <c r="G95" s="2"/>
+      <c r="H95" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2">
+        <v>9822729</v>
+      </c>
+      <c r="L95" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="M95" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="N95" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O95" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15">
+      <c r="B96">
+        <v>111477599</v>
+      </c>
+      <c r="C96" t="s">
+        <v>26</v>
+      </c>
+      <c r="D96" t="s">
+        <v>609</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96" t="s">
+        <v>610</v>
+      </c>
+      <c r="H96" t="s">
+        <v>611</v>
+      </c>
+      <c r="I96" t="s">
+        <v>612</v>
+      </c>
+      <c r="J96"/>
+      <c r="K96"/>
+      <c r="L96" t="s">
+        <v>613</v>
+      </c>
+      <c r="M96" t="s">
+        <v>614</v>
+      </c>
+      <c r="N96" t="s">
+        <v>34</v>
+      </c>
+      <c r="O96" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" s="2"/>
+      <c r="B97" s="2">
+        <v>111477884</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="I97" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="M97" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N97" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="O97" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="B98">
+        <v>111477667</v>
+      </c>
+      <c r="C98" t="s">
+        <v>26</v>
+      </c>
+      <c r="D98" t="s">
+        <v>624</v>
+      </c>
+      <c r="E98" t="s">
+        <v>625</v>
+      </c>
+      <c r="F98" t="s">
+        <v>617</v>
+      </c>
+      <c r="G98" t="s">
+        <v>626</v>
+      </c>
+      <c r="H98" t="s">
+        <v>627</v>
+      </c>
+      <c r="I98" t="s">
+        <v>628</v>
+      </c>
+      <c r="J98" t="s">
+        <v>629</v>
+      </c>
+      <c r="K98"/>
+      <c r="L98" t="s">
+        <v>630</v>
+      </c>
+      <c r="M98" t="s">
+        <v>268</v>
+      </c>
+      <c r="N98" t="s">
+        <v>631</v>
+      </c>
+      <c r="O98" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" s="2"/>
+      <c r="B99" s="2">
+        <v>111477848</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="H99" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="I99" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="K99" s="2"/>
+      <c r="L99" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="M99" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="N99" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="O99" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="B100">
+        <v>111477824</v>
+      </c>
+      <c r="C100" t="s">
+        <v>26</v>
+      </c>
+      <c r="D100" t="s">
+        <v>638</v>
+      </c>
+      <c r="E100" t="s">
+        <v>639</v>
+      </c>
+      <c r="F100"/>
+      <c r="H100" t="s">
+        <v>640</v>
+      </c>
+      <c r="I100" t="s">
+        <v>641</v>
+      </c>
+      <c r="J100" t="s">
+        <v>642</v>
+      </c>
+      <c r="K100"/>
+      <c r="L100" t="s">
+        <v>32</v>
+      </c>
+      <c r="M100" t="s">
+        <v>166</v>
+      </c>
+      <c r="N100" t="s">
+        <v>93</v>
+      </c>
+      <c r="O100" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" s="2"/>
+      <c r="B101" s="2">
+        <v>111477945</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="F101" s="2"/>
+      <c r="G101" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="H101" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="I101" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="M101" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="N101" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="O101" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="B102">
+        <v>111477716</v>
+      </c>
+      <c r="C102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102" t="s">
+        <v>651</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102" t="s">
+        <v>652</v>
+      </c>
+      <c r="H102" t="s">
+        <v>653</v>
+      </c>
+      <c r="I102" t="s">
+        <v>654</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102"/>
+      <c r="L102" t="s">
+        <v>655</v>
+      </c>
+      <c r="M102" t="s">
+        <v>656</v>
+      </c>
+      <c r="N102" t="s">
+        <v>631</v>
+      </c>
+      <c r="O102" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" s="2"/>
+      <c r="B103" s="2">
+        <v>111477870</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="E103" s="2"/>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="H103" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="I103" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="M103" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="N103" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="O103" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="B104">
+        <v>111477595</v>
+      </c>
+      <c r="C104" t="s">
+        <v>48</v>
+      </c>
+      <c r="D104" t="s">
+        <v>664</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104" t="s">
+        <v>105</v>
+      </c>
+      <c r="G104" t="s">
+        <v>665</v>
+      </c>
+      <c r="H104" t="s">
+        <v>296</v>
+      </c>
+      <c r="I104" t="s">
+        <v>666</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104"/>
+      <c r="L104" t="s">
+        <v>667</v>
+      </c>
+      <c r="M104" t="s">
+        <v>668</v>
+      </c>
+      <c r="N104" t="s">
+        <v>669</v>
+      </c>
+      <c r="O104" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" s="2"/>
+      <c r="B105" s="2">
+        <v>111477862</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="H105" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="I105" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+      <c r="L105" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="M105" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="N105" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="O105" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="B106">
+        <v>111477821</v>
+      </c>
+      <c r="C106" t="s">
+        <v>15</v>
+      </c>
+      <c r="D106" t="s">
+        <v>676</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106" t="s">
+        <v>515</v>
+      </c>
+      <c r="G106" t="s">
+        <v>677</v>
+      </c>
+      <c r="H106" t="s">
+        <v>678</v>
+      </c>
+      <c r="I106" t="s">
+        <v>679</v>
+      </c>
+      <c r="J106" t="s">
+        <v>680</v>
+      </c>
+      <c r="K106" t="s">
+        <v>678</v>
+      </c>
+      <c r="L106" t="s">
+        <v>577</v>
+      </c>
+      <c r="M106" t="s">
+        <v>681</v>
+      </c>
+      <c r="N106" t="s">
+        <v>682</v>
+      </c>
+      <c r="O106" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15">
+      <c r="A107" s="2"/>
+      <c r="B107" s="2">
+        <v>111477885</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="H107" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I107" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="K107" s="2"/>
+      <c r="L107" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="M107" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="N107" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="O107" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="B108">
+        <v>111477753</v>
+      </c>
+      <c r="C108" t="s">
+        <v>48</v>
+      </c>
+      <c r="D108" t="s">
+        <v>691</v>
+      </c>
+      <c r="E108" t="s">
+        <v>692</v>
+      </c>
+      <c r="F108"/>
+      <c r="H108" t="s">
+        <v>296</v>
+      </c>
+      <c r="I108" t="s">
+        <v>693</v>
+      </c>
+      <c r="J108"/>
+      <c r="K108">
+        <v>9790148</v>
+      </c>
+      <c r="L108" t="s">
+        <v>694</v>
+      </c>
+      <c r="M108" t="s">
+        <v>289</v>
+      </c>
+      <c r="N108" t="s">
+        <v>264</v>
+      </c>
+      <c r="O108" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="109" spans="1:15">
+      <c r="A109" s="2"/>
+      <c r="B109" s="2">
+        <v>111477794</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G109" s="2"/>
+      <c r="H109" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="I109" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+      <c r="L109" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="M109" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="N109" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="O109" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="110" spans="1:15">
+      <c r="B110">
+        <v>111477634</v>
+      </c>
+      <c r="C110" t="s">
+        <v>48</v>
+      </c>
+      <c r="D110" t="s">
+        <v>700</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110" t="s">
+        <v>114</v>
+      </c>
+      <c r="G110" t="s">
+        <v>701</v>
+      </c>
+      <c r="H110" t="s">
+        <v>702</v>
+      </c>
+      <c r="I110" t="s">
+        <v>703</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110"/>
+      <c r="L110" t="s">
+        <v>704</v>
+      </c>
+      <c r="M110" t="s">
+        <v>705</v>
+      </c>
+      <c r="N110" t="s">
+        <v>682</v>
+      </c>
+      <c r="O110" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" s="2"/>
+      <c r="B111" s="2">
+        <v>111477558</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="E111" s="2"/>
+      <c r="F111" s="2"/>
+      <c r="G111" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="H111" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="I111" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="K111" s="2"/>
+      <c r="L111" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M111" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N111" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="O111" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="B112">
+        <v>111477707</v>
+      </c>
+      <c r="C112" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112" t="s">
+        <v>712</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="H112" t="s">
+        <v>146</v>
+      </c>
+      <c r="I112" t="s">
+        <v>713</v>
+      </c>
+      <c r="J112" t="s">
+        <v>714</v>
+      </c>
+      <c r="K112">
+        <v>239554</v>
+      </c>
+      <c r="L112" t="s">
+        <v>715</v>
+      </c>
+      <c r="M112" t="s">
+        <v>513</v>
+      </c>
+      <c r="N112" t="s">
+        <v>716</v>
+      </c>
+      <c r="O112" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="113" spans="1:15">
+      <c r="A113" s="2"/>
+      <c r="B113" s="2">
+        <v>111477883</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="E113" s="2"/>
+      <c r="F113" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="H113" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="K113" s="2"/>
+      <c r="L113" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="M113" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N113" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="O113" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="114" spans="1:15">
+      <c r="B114">
+        <v>111477617</v>
+      </c>
+      <c r="C114" t="s">
+        <v>66</v>
+      </c>
+      <c r="D114" t="s">
+        <v>722</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114" t="s">
+        <v>723</v>
+      </c>
+      <c r="G114" t="s">
+        <v>724</v>
+      </c>
+      <c r="H114" t="s">
+        <v>725</v>
+      </c>
+      <c r="I114" t="s">
+        <v>726</v>
+      </c>
+      <c r="J114" t="s">
+        <v>727</v>
+      </c>
+      <c r="K114"/>
+      <c r="L114" t="s">
+        <v>534</v>
+      </c>
+      <c r="M114" t="s">
+        <v>728</v>
+      </c>
+      <c r="N114" t="s">
+        <v>257</v>
+      </c>
+      <c r="O114" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="115" spans="1:15">
+      <c r="A115" s="2"/>
+      <c r="B115" s="2">
+        <v>111477631</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="H115" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="K115" s="2"/>
+      <c r="L115" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="M115" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="N115" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O115" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="116" spans="1:15">
+      <c r="B116">
+        <v>111477719</v>
+      </c>
+      <c r="C116" t="s">
+        <v>66</v>
+      </c>
+      <c r="D116" t="s">
+        <v>722</v>
+      </c>
+      <c r="E116" t="s">
+        <v>105</v>
+      </c>
+      <c r="F116" t="s">
+        <v>736</v>
+      </c>
+      <c r="G116" t="s">
+        <v>737</v>
+      </c>
+      <c r="H116" t="s">
+        <v>738</v>
+      </c>
+      <c r="I116" t="s">
+        <v>739</v>
+      </c>
+      <c r="J116" t="s">
+        <v>740</v>
+      </c>
+      <c r="K116"/>
+      <c r="L116" t="s">
+        <v>534</v>
+      </c>
+      <c r="M116" t="s">
+        <v>741</v>
+      </c>
+      <c r="N116" t="s">
+        <v>237</v>
+      </c>
+      <c r="O116" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="117" spans="1:15">
+      <c r="A117" s="2"/>
+      <c r="B117" s="2">
+        <v>111477651</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>745</v>
+      </c>
+      <c r="H117" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="I117" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="K117" s="2"/>
+      <c r="L117" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M117" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="N117" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="O117" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="118" spans="1:15">
+      <c r="B118">
+        <v>111477724</v>
+      </c>
+      <c r="C118" t="s">
+        <v>15</v>
+      </c>
+      <c r="D118" t="s">
+        <v>750</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118" t="s">
+        <v>105</v>
+      </c>
+      <c r="G118" t="s">
+        <v>453</v>
+      </c>
+      <c r="H118" t="s">
+        <v>751</v>
+      </c>
+      <c r="I118" t="s">
+        <v>752</v>
+      </c>
+      <c r="J118" t="s">
+        <v>753</v>
+      </c>
+      <c r="K118"/>
+      <c r="L118" t="s">
+        <v>754</v>
+      </c>
+      <c r="M118" t="s">
+        <v>755</v>
+      </c>
+      <c r="N118" t="s">
+        <v>84</v>
+      </c>
+      <c r="O118" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="119" spans="1:15">
+      <c r="A119" s="2"/>
+      <c r="B119" s="2">
+        <v>111477890</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>756</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>758</v>
+      </c>
+      <c r="H119" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="I119" s="2" t="s">
+        <v>760</v>
+      </c>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+      <c r="L119" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="M119" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N119" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O119" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="120" spans="1:15">
+      <c r="B120">
+        <v>111477757</v>
+      </c>
+      <c r="C120" t="s">
+        <v>66</v>
+      </c>
+      <c r="D120" t="s">
+        <v>762</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120" t="s">
+        <v>763</v>
+      </c>
+      <c r="G120" t="s">
+        <v>764</v>
+      </c>
+      <c r="H120" t="s">
+        <v>765</v>
+      </c>
+      <c r="I120" t="s">
+        <v>766</v>
+      </c>
+      <c r="J120"/>
+      <c r="K120"/>
+      <c r="L120" t="s">
+        <v>767</v>
+      </c>
+      <c r="M120" t="s">
+        <v>768</v>
+      </c>
+      <c r="N120" t="s">
+        <v>245</v>
+      </c>
+      <c r="O120" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="121" spans="1:15">
+      <c r="A121" s="2"/>
+      <c r="B121" s="2">
+        <v>111477736</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="E121" s="2"/>
+      <c r="F121" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="H121" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="I121" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>772</v>
+      </c>
+      <c r="K121" s="2"/>
+      <c r="L121" s="2" t="s">
+        <v>767</v>
+      </c>
+      <c r="M121" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="N121" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="O121" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="122" spans="1:15">
+      <c r="B122">
+        <v>111477858</v>
+      </c>
+      <c r="C122" t="s">
+        <v>48</v>
+      </c>
+      <c r="D122" t="s">
+        <v>775</v>
+      </c>
+      <c r="E122" t="s">
+        <v>776</v>
+      </c>
+      <c r="F122" t="s">
+        <v>68</v>
+      </c>
+      <c r="G122" t="s">
+        <v>777</v>
+      </c>
+      <c r="H122" t="s">
+        <v>778</v>
+      </c>
+      <c r="I122" t="s">
+        <v>779</v>
+      </c>
+      <c r="J122"/>
+      <c r="K122"/>
+      <c r="L122" t="s">
+        <v>780</v>
+      </c>
+      <c r="M122" t="s">
+        <v>781</v>
+      </c>
+      <c r="N122" t="s">
+        <v>112</v>
+      </c>
+      <c r="O122" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:15">
+      <c r="A123" s="2"/>
+      <c r="B123" s="2">
+        <v>111477829</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>782</v>
+      </c>
+      <c r="E123" s="2"/>
+      <c r="F123" s="2"/>
+      <c r="G123" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="H123" s="2" t="s">
+        <v>784</v>
+      </c>
+      <c r="I123" s="2" t="s">
+        <v>785</v>
+      </c>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+      <c r="L123" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="M123" s="2" t="s">
+        <v>787</v>
+      </c>
+      <c r="N123" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="O123" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="124" spans="1:15">
+      <c r="B124">
+        <v>111477828</v>
+      </c>
+      <c r="C124" t="s">
+        <v>26</v>
+      </c>
+      <c r="D124" t="s">
+        <v>782</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124" t="s">
+        <v>789</v>
+      </c>
+      <c r="H124" t="s">
+        <v>790</v>
+      </c>
+      <c r="I124" t="s">
+        <v>791</v>
+      </c>
+      <c r="J124"/>
+      <c r="K124"/>
+      <c r="L124" t="s">
+        <v>786</v>
+      </c>
+      <c r="M124" t="s">
+        <v>394</v>
+      </c>
+      <c r="N124" t="s">
+        <v>788</v>
+      </c>
+      <c r="O124" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="125" spans="1:15">
+      <c r="A125" s="2"/>
+      <c r="B125" s="2">
+        <v>111477606</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>792</v>
+      </c>
+      <c r="E125" s="2"/>
+      <c r="F125" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="H125" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I125" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+      <c r="L125" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="M125" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N125" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="O125" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="B126">
+        <v>111477561</v>
+      </c>
+      <c r="C126" t="s">
+        <v>15</v>
+      </c>
+      <c r="D126" t="s">
+        <v>796</v>
+      </c>
+      <c r="E126" t="s">
+        <v>105</v>
+      </c>
+      <c r="F126"/>
+      <c r="G126" t="s">
+        <v>797</v>
+      </c>
+      <c r="H126" t="s">
+        <v>798</v>
+      </c>
+      <c r="I126" t="s">
+        <v>799</v>
+      </c>
+      <c r="J126"/>
+      <c r="K126"/>
+      <c r="L126" t="s">
+        <v>91</v>
+      </c>
+      <c r="M126" t="s">
+        <v>699</v>
+      </c>
+      <c r="N126" t="s">
+        <v>237</v>
+      </c>
+      <c r="O126" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127" s="2"/>
+      <c r="B127" s="2">
+        <v>111477576</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="F127" s="2"/>
+      <c r="G127" s="2"/>
+      <c r="H127" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="M127" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N127" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="O127" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15">
+      <c r="B128">
+        <v>111477887</v>
+      </c>
+      <c r="C128" t="s">
+        <v>75</v>
+      </c>
+      <c r="D128" t="s">
+        <v>805</v>
+      </c>
+      <c r="E128" t="s">
+        <v>806</v>
+      </c>
+      <c r="F128" t="s">
+        <v>807</v>
+      </c>
+      <c r="H128" t="s">
+        <v>808</v>
+      </c>
+      <c r="I128" t="s">
+        <v>809</v>
+      </c>
+      <c r="J128" t="s">
+        <v>810</v>
+      </c>
+      <c r="K128"/>
+      <c r="L128" t="s">
+        <v>811</v>
+      </c>
+      <c r="M128" t="s">
+        <v>812</v>
+      </c>
+      <c r="N128" t="s">
+        <v>245</v>
+      </c>
+      <c r="O128" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="129" spans="1:15">
+      <c r="A129" s="2"/>
+      <c r="B129" s="2">
+        <v>111477565</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="E129" s="2"/>
+      <c r="F129" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>815</v>
+      </c>
+      <c r="I129" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="K129" s="2">
+        <v>1318</v>
+      </c>
+      <c r="L129" s="2" t="s">
+        <v>818</v>
+      </c>
+      <c r="M129" s="2" t="s">
+        <v>819</v>
+      </c>
+      <c r="N129" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="O129" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15">
+      <c r="B130">
+        <v>111477637</v>
+      </c>
+      <c r="C130" t="s">
+        <v>15</v>
+      </c>
+      <c r="D130" t="s">
+        <v>820</v>
+      </c>
+      <c r="E130" t="s">
+        <v>821</v>
+      </c>
+      <c r="F130" t="s">
+        <v>822</v>
+      </c>
+      <c r="G130" t="s">
+        <v>823</v>
+      </c>
+      <c r="H130" t="s">
+        <v>824</v>
+      </c>
+      <c r="I130" t="s">
+        <v>825</v>
+      </c>
+      <c r="J130"/>
+      <c r="K130"/>
+      <c r="L130" t="s">
+        <v>826</v>
+      </c>
+      <c r="M130" t="s">
+        <v>827</v>
+      </c>
+      <c r="N130" t="s">
+        <v>469</v>
+      </c>
+      <c r="O130" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="131" spans="1:15">
+      <c r="A131" s="2"/>
+      <c r="B131" s="2">
+        <v>111477598</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>820</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G131" s="2"/>
+      <c r="H131" s="2" t="s">
+        <v>829</v>
+      </c>
+      <c r="I131" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="J131" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="K131" s="2"/>
+      <c r="L131" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="M131" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N131" s="2" t="s">
+        <v>833</v>
+      </c>
+      <c r="O131" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="132" spans="1:15">
+      <c r="B132">
+        <v>111477690</v>
+      </c>
+      <c r="C132" t="s">
+        <v>15</v>
+      </c>
+      <c r="D132" t="s">
+        <v>820</v>
+      </c>
+      <c r="E132" t="s">
+        <v>828</v>
+      </c>
+      <c r="F132" t="s">
+        <v>834</v>
+      </c>
+      <c r="G132" t="s">
+        <v>835</v>
+      </c>
+      <c r="H132" t="s">
+        <v>558</v>
+      </c>
+      <c r="I132" t="s">
+        <v>836</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132"/>
+      <c r="L132" t="s">
+        <v>837</v>
+      </c>
+      <c r="M132" t="s">
+        <v>838</v>
+      </c>
+      <c r="N132" t="s">
+        <v>839</v>
+      </c>
+      <c r="O132" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="133" spans="1:15">
+      <c r="A133" s="2"/>
+      <c r="B133" s="2">
+        <v>111477925</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="E133" s="2"/>
+      <c r="F133" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="H133" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="I133" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+      <c r="L133" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="M133" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N133" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="O133" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="134" spans="1:15">
+      <c r="B134">
+        <v>111477791</v>
+      </c>
+      <c r="C134" t="s">
+        <v>15</v>
+      </c>
+      <c r="D134" t="s">
+        <v>846</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134" t="s">
+        <v>847</v>
+      </c>
+      <c r="G134" t="s">
+        <v>848</v>
+      </c>
+      <c r="H134" t="s">
+        <v>849</v>
+      </c>
+      <c r="I134" t="s">
+        <v>850</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134"/>
+      <c r="L134" t="s">
+        <v>601</v>
+      </c>
+      <c r="M134" t="s">
+        <v>55</v>
+      </c>
+      <c r="N134" t="s">
+        <v>276</v>
+      </c>
+      <c r="O134" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="135" spans="1:15">
+      <c r="A135" s="2"/>
+      <c r="B135" s="2">
+        <v>111477745</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="I135" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+      <c r="L135" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="M135" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="N135" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O135" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="136" spans="1:15">
+      <c r="B136">
+        <v>111477555</v>
+      </c>
+      <c r="C136" t="s">
+        <v>15</v>
+      </c>
+      <c r="D136" t="s">
+        <v>856</v>
+      </c>
+      <c r="E136" t="s">
+        <v>821</v>
+      </c>
+      <c r="F136" t="s">
+        <v>123</v>
+      </c>
+      <c r="G136" t="s">
+        <v>857</v>
+      </c>
+      <c r="H136" t="s">
+        <v>858</v>
+      </c>
+      <c r="I136" t="s">
+        <v>859</v>
+      </c>
+      <c r="J136"/>
+      <c r="K136"/>
+      <c r="L136" t="s">
+        <v>860</v>
+      </c>
+      <c r="M136" t="s">
+        <v>861</v>
+      </c>
+      <c r="N136" t="s">
+        <v>34</v>
+      </c>
+      <c r="O136" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="137" spans="1:15">
+      <c r="A137" s="2"/>
+      <c r="B137" s="2">
+        <v>111477532</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="E137" s="2"/>
+      <c r="F137" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="H137" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="I137" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="K137" s="2"/>
+      <c r="L137" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="M137" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="N137" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="O137" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="138" spans="1:15">
+      <c r="B138">
+        <v>111477648</v>
+      </c>
+      <c r="C138" t="s">
+        <v>15</v>
+      </c>
+      <c r="D138" t="s">
+        <v>870</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138" t="s">
+        <v>123</v>
+      </c>
+      <c r="G138" t="s">
+        <v>871</v>
+      </c>
+      <c r="H138" t="s">
+        <v>872</v>
+      </c>
+      <c r="I138" t="s">
+        <v>873</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138"/>
+      <c r="L138" t="s">
+        <v>874</v>
+      </c>
+      <c r="M138" t="s">
+        <v>55</v>
+      </c>
+      <c r="N138" t="s">
+        <v>875</v>
+      </c>
+      <c r="O138" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="139" spans="1:15">
+      <c r="A139" s="2"/>
+      <c r="B139" s="2">
+        <v>111477721</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="E139" s="2"/>
+      <c r="F139" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="I139" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+      <c r="L139" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="M139" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="N139" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O139" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="140" spans="1:15">
+      <c r="B140">
+        <v>111477577</v>
+      </c>
+      <c r="C140" t="s">
+        <v>15</v>
+      </c>
+      <c r="D140" t="s">
+        <v>883</v>
+      </c>
+      <c r="E140" t="s">
+        <v>884</v>
+      </c>
+      <c r="F140" t="s">
+        <v>885</v>
+      </c>
+      <c r="H140" t="s">
+        <v>886</v>
+      </c>
+      <c r="I140" t="s">
+        <v>887</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140"/>
+      <c r="L140" t="s">
+        <v>888</v>
+      </c>
+      <c r="M140" t="s">
+        <v>55</v>
+      </c>
+      <c r="N140" t="s">
+        <v>237</v>
+      </c>
+      <c r="O140" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15">
+      <c r="A141" s="2"/>
+      <c r="B141" s="2">
+        <v>111477817</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G141" s="2"/>
+      <c r="H141" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I141" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+      <c r="L141" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="M141" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N141" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O141" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15">
+      <c r="B142">
+        <v>111477846</v>
+      </c>
+      <c r="C142" t="s">
+        <v>15</v>
+      </c>
+      <c r="D142" t="s">
+        <v>883</v>
+      </c>
+      <c r="E142" t="s">
+        <v>892</v>
+      </c>
+      <c r="F142" t="s">
+        <v>893</v>
+      </c>
+      <c r="G142" t="s">
+        <v>894</v>
+      </c>
+      <c r="H142" t="s">
+        <v>895</v>
+      </c>
+      <c r="I142" t="s">
+        <v>896</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142" t="s">
+        <v>897</v>
+      </c>
+      <c r="M142" t="s">
+        <v>898</v>
+      </c>
+      <c r="N142" t="s">
+        <v>257</v>
+      </c>
+      <c r="O142" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15">
+      <c r="A143" s="2"/>
+      <c r="B143" s="2">
+        <v>111477761</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>899</v>
+      </c>
+      <c r="E143" s="2"/>
+      <c r="F143" s="2"/>
+      <c r="G143" s="2" t="s">
+        <v>900</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="I143" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="J143" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="K143" s="2"/>
+      <c r="L143" s="2" t="s">
+        <v>904</v>
+      </c>
+      <c r="M143" s="2" t="s">
+        <v>905</v>
+      </c>
+      <c r="N143" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="O143" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15">
+      <c r="B144">
+        <v>111477783</v>
+      </c>
+      <c r="C144" t="s">
+        <v>26</v>
+      </c>
+      <c r="D144" t="s">
+        <v>899</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144" t="s">
+        <v>906</v>
+      </c>
+      <c r="H144" t="s">
+        <v>907</v>
+      </c>
+      <c r="I144" t="s">
+        <v>908</v>
+      </c>
+      <c r="J144" t="s">
+        <v>909</v>
+      </c>
+      <c r="K144"/>
+      <c r="L144" t="s">
+        <v>910</v>
+      </c>
+      <c r="M144" t="s">
+        <v>905</v>
+      </c>
+      <c r="N144" t="s">
+        <v>101</v>
+      </c>
+      <c r="O144" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="145" spans="1:15">
+      <c r="A145" s="2"/>
+      <c r="B145" s="2">
+        <v>111477832</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="E145" s="2"/>
+      <c r="F145" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>912</v>
+      </c>
+      <c r="H145" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="I145" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="K145" s="2"/>
+      <c r="L145" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="M145" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="N145" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="O145" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="146" spans="1:15">
+      <c r="B146">
+        <v>111477822</v>
+      </c>
+      <c r="C146" t="s">
+        <v>15</v>
+      </c>
+      <c r="D146" t="s">
+        <v>915</v>
+      </c>
+      <c r="E146" t="s">
+        <v>916</v>
+      </c>
+      <c r="F146" t="s">
+        <v>105</v>
+      </c>
+      <c r="G146" t="s">
+        <v>917</v>
+      </c>
+      <c r="H146" t="s">
+        <v>918</v>
+      </c>
+      <c r="I146" t="s">
+        <v>919</v>
+      </c>
+      <c r="J146" t="s">
+        <v>920</v>
+      </c>
+      <c r="K146" t="s">
+        <v>921</v>
+      </c>
+      <c r="L146" t="s">
+        <v>922</v>
+      </c>
+      <c r="M146" t="s">
+        <v>923</v>
+      </c>
+      <c r="N146" t="s">
+        <v>176</v>
+      </c>
+      <c r="O146" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15">
+      <c r="A147" s="2"/>
+      <c r="B147" s="2">
+        <v>111477860</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="H147" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>926</v>
+      </c>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+      <c r="L147" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="M147" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="N147" s="2"/>
+      <c r="O147" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15">
+      <c r="B148">
+        <v>111477603</v>
+      </c>
+      <c r="C148" t="s">
+        <v>259</v>
+      </c>
+      <c r="D148" t="s">
+        <v>929</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="H148" t="s">
+        <v>930</v>
+      </c>
+      <c r="I148" t="s">
+        <v>931</v>
+      </c>
+      <c r="J148" t="s">
+        <v>932</v>
+      </c>
+      <c r="K148" t="s">
+        <v>933</v>
+      </c>
+      <c r="L148" t="s">
+        <v>934</v>
+      </c>
+      <c r="M148" t="s">
+        <v>935</v>
+      </c>
+      <c r="N148" t="s">
+        <v>936</v>
+      </c>
+      <c r="O148" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15">
+      <c r="A149" s="2"/>
+      <c r="B149" s="2">
+        <v>111477754</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>938</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="H149" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+      <c r="L149" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="M149" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="N149" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O149" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15">
+      <c r="B150">
+        <v>111477733</v>
+      </c>
+      <c r="C150" t="s">
+        <v>48</v>
+      </c>
+      <c r="D150" t="s">
+        <v>943</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150" t="s">
+        <v>944</v>
+      </c>
+      <c r="H150" t="s">
+        <v>945</v>
+      </c>
+      <c r="I150" t="s">
+        <v>946</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150">
+        <v>238707</v>
+      </c>
+      <c r="L150" t="s">
+        <v>947</v>
+      </c>
+      <c r="M150" t="s">
+        <v>55</v>
+      </c>
+      <c r="N150" t="s">
+        <v>34</v>
+      </c>
+      <c r="O150" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15">
+      <c r="A151" s="2"/>
+      <c r="B151" s="2">
+        <v>111477633</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>943</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="G151" s="2"/>
+      <c r="H151" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="K151" s="2"/>
+      <c r="L151" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="M151" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N151" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O151" s="2" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="152" spans="1:15">
+      <c r="B152">
+        <v>111477811</v>
+      </c>
+      <c r="C152" t="s">
+        <v>48</v>
+      </c>
+      <c r="D152" t="s">
+        <v>943</v>
+      </c>
+      <c r="E152" t="s">
+        <v>948</v>
+      </c>
+      <c r="F152" t="s">
+        <v>949</v>
+      </c>
+      <c r="H152" t="s">
+        <v>953</v>
+      </c>
+      <c r="I152" t="s">
+        <v>954</v>
+      </c>
+      <c r="J152" t="s">
+        <v>955</v>
+      </c>
+      <c r="K152"/>
+      <c r="L152" t="s">
+        <v>947</v>
+      </c>
+      <c r="M152" t="s">
+        <v>55</v>
+      </c>
+      <c r="N152" t="s">
+        <v>257</v>
+      </c>
+      <c r="O152" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="153" spans="1:15">
+      <c r="A153" s="2"/>
+      <c r="B153" s="2">
+        <v>111477630</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="E153" s="2"/>
+      <c r="F153" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G153" s="2"/>
+      <c r="H153" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="I153" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="J153" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="K153" s="2"/>
+      <c r="L153" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="M153" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="N153" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O153" s="2" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="154" spans="1:15">
+      <c r="B154">
+        <v>111477907</v>
+      </c>
+      <c r="C154" t="s">
+        <v>48</v>
+      </c>
+      <c r="D154" t="s">
+        <v>962</v>
+      </c>
+      <c r="E154" t="s">
+        <v>963</v>
+      </c>
+      <c r="F154" t="s">
+        <v>964</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>296</v>
+      </c>
+      <c r="I154" t="s">
+        <v>965</v>
+      </c>
+      <c r="J154" t="s">
+        <v>966</v>
+      </c>
+      <c r="K154"/>
+      <c r="L154" t="s">
+        <v>967</v>
+      </c>
+      <c r="M154" t="s">
+        <v>55</v>
+      </c>
+      <c r="N154" t="s">
+        <v>968</v>
+      </c>
+      <c r="O154" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="155" spans="1:15">
+      <c r="A155" s="2"/>
+      <c r="B155" s="2">
+        <v>111477675</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>971</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>972</v>
+      </c>
+      <c r="H155" s="2" t="s">
+        <v>973</v>
+      </c>
+      <c r="I155" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="J155" s="2" t="s">
+        <v>975</v>
+      </c>
+      <c r="K155" s="2"/>
+      <c r="L155" s="2" t="s">
+        <v>976</v>
+      </c>
+      <c r="M155" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="N155" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="O155" s="2" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="156" spans="1:15">
+      <c r="B156">
+        <v>111477787</v>
+      </c>
+      <c r="C156" t="s">
+        <v>66</v>
+      </c>
+      <c r="D156" t="s">
+        <v>978</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="H156" t="s">
+        <v>979</v>
+      </c>
+      <c r="I156" t="s">
+        <v>980</v>
+      </c>
+      <c r="J156"/>
+      <c r="K156"/>
+      <c r="L156" t="s">
+        <v>981</v>
+      </c>
+      <c r="M156" t="s">
+        <v>55</v>
+      </c>
+      <c r="N156" t="s">
+        <v>245</v>
+      </c>
+      <c r="O156" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="157" spans="1:15">
+      <c r="A157" s="2"/>
+      <c r="B157" s="2">
+        <v>111477871</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>982</v>
+      </c>
+      <c r="E157" s="2"/>
+      <c r="F157" s="2" t="s">
+        <v>983</v>
+      </c>
+      <c r="G157" s="2"/>
+      <c r="H157" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="I157" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+      <c r="L157" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="M157" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N157" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="O157" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="158" spans="1:15">
+      <c r="B158">
+        <v>111477790</v>
+      </c>
+      <c r="C158" t="s">
+        <v>15</v>
+      </c>
+      <c r="D158" t="s">
+        <v>986</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158" t="s">
+        <v>987</v>
+      </c>
+      <c r="H158" t="s">
+        <v>988</v>
+      </c>
+      <c r="I158" t="s">
+        <v>989</v>
+      </c>
+      <c r="J158" t="s">
+        <v>367</v>
+      </c>
+      <c r="K158"/>
+      <c r="L158" t="s">
+        <v>990</v>
+      </c>
+      <c r="M158" t="s">
+        <v>55</v>
+      </c>
+      <c r="N158" t="s">
+        <v>991</v>
+      </c>
+      <c r="O158" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="159" spans="1:15">
+      <c r="A159" s="2"/>
+      <c r="B159" s="2">
+        <v>111477879</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="E159" s="2"/>
+      <c r="F159" s="2"/>
+      <c r="G159" s="2"/>
+      <c r="H159" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="I159" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="J159" s="2"/>
+      <c r="K159" s="2">
+        <v>9816405</v>
+      </c>
+      <c r="L159" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="M159" s="2" t="s">
+        <v>768</v>
+      </c>
+      <c r="N159" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="O159" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="160" spans="1:15">
+      <c r="B160">
+        <v>111477741</v>
+      </c>
+      <c r="C160" t="s">
+        <v>48</v>
+      </c>
+      <c r="D160" t="s">
+        <v>996</v>
+      </c>
+      <c r="E160" t="s">
+        <v>997</v>
+      </c>
+      <c r="F160" t="s">
+        <v>105</v>
+      </c>
+      <c r="G160" t="s">
+        <v>998</v>
+      </c>
+      <c r="H160" t="s">
+        <v>146</v>
+      </c>
+      <c r="I160" t="s">
+        <v>999</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1000</v>
+      </c>
+      <c r="K160"/>
+      <c r="L160" t="s">
+        <v>1001</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1002</v>
+      </c>
+      <c r="N160" t="s">
+        <v>245</v>
+      </c>
+      <c r="O160" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="161" spans="1:15">
+      <c r="A161" s="2"/>
+      <c r="B161" s="2">
+        <v>111477687</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E161" s="2"/>
+      <c r="F161" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G161" s="2"/>
+      <c r="H161" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>1005</v>
+      </c>
+      <c r="K161" s="2"/>
+      <c r="L161" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M161" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N161" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O161" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="162" spans="1:15">
+      <c r="B162">
+        <v>111477688</v>
+      </c>
+      <c r="C162" t="s">
+        <v>48</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162" t="s">
+        <v>105</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J162" t="s">
+        <v>1010</v>
+      </c>
+      <c r="K162"/>
+      <c r="L162" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1011</v>
+      </c>
+      <c r="N162" t="s">
+        <v>276</v>
+      </c>
+      <c r="O162" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="163" spans="1:15">
+      <c r="A163" s="2"/>
+      <c r="B163" s="2">
+        <v>111477770</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E163" s="2"/>
+      <c r="F163" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H163" s="2" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I163" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J163" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K163" s="2"/>
+      <c r="L163" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M163" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="N163" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="O163" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="164" spans="1:15">
+      <c r="B164">
+        <v>111477767</v>
+      </c>
+      <c r="C164" t="s">
+        <v>66</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164" t="s">
+        <v>105</v>
+      </c>
+      <c r="G164" t="s">
+        <v>301</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1018</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K164"/>
+      <c r="L164" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M164" t="s">
+        <v>394</v>
+      </c>
+      <c r="N164" t="s">
+        <v>602</v>
+      </c>
+      <c r="O164" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="165" spans="1:15">
+      <c r="A165" s="2"/>
+      <c r="B165" s="2">
+        <v>111477771</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E165" s="2"/>
+      <c r="F165" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="H165" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I165" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J165" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K165" s="2"/>
+      <c r="L165" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M165" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="N165" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="O165" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="166" spans="1:15">
+      <c r="B166">
+        <v>111477772</v>
+      </c>
+      <c r="C166" t="s">
+        <v>66</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166" t="s">
+        <v>105</v>
+      </c>
+      <c r="G166" t="s">
+        <v>769</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K166"/>
+      <c r="L166" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M166" t="s">
+        <v>699</v>
+      </c>
+      <c r="N166" t="s">
+        <v>602</v>
+      </c>
+      <c r="O166" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="167" spans="1:15">
+      <c r="A167" s="2"/>
+      <c r="B167" s="2">
+        <v>111477768</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E167" s="2"/>
+      <c r="F167" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I167" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J167" s="2" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K167" s="2"/>
+      <c r="L167" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M167" s="2" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N167" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="O167" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="168" spans="1:15">
+      <c r="B168">
+        <v>111477706</v>
+      </c>
+      <c r="C168" t="s">
+        <v>66</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H168" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K168"/>
+      <c r="L168" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M168" t="s">
+        <v>55</v>
+      </c>
+      <c r="N168" t="s">
+        <v>42</v>
+      </c>
+      <c r="O168" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="169" spans="1:15">
+      <c r="A169" s="2"/>
+      <c r="B169" s="2">
+        <v>111477657</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E169" s="2"/>
+      <c r="F169" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="J169" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="K169" s="2"/>
+      <c r="L169" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M169" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="N169" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O169" s="2" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="170" spans="1:15">
+      <c r="B170">
+        <v>111477556</v>
+      </c>
+      <c r="C170" t="s">
+        <v>66</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H170" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J170"/>
+      <c r="K170"/>
+      <c r="L170" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M170" t="s">
+        <v>55</v>
+      </c>
+      <c r="N170" t="s">
+        <v>631</v>
+      </c>
+      <c r="O170" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="171" spans="1:15">
+      <c r="A171" s="2"/>
+      <c r="B171" s="2">
+        <v>111477544</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H171" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I171" s="2" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J171" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="K171" s="2"/>
+      <c r="L171" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M171" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N171" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="O171" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="172" spans="1:15">
+      <c r="B172">
+        <v>111477798</v>
+      </c>
+      <c r="C172" t="s">
+        <v>66</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K172"/>
+      <c r="L172" t="s">
+        <v>1006</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N172" t="s">
+        <v>631</v>
+      </c>
+      <c r="O172" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="173" spans="1:15">
+      <c r="A173" s="2"/>
+      <c r="B173" s="2">
+        <v>111477644</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E173" s="2"/>
+      <c r="F173" s="2"/>
+      <c r="G173" s="2"/>
+      <c r="H173" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I173" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J173" s="2"/>
+      <c r="K173" s="2"/>
+      <c r="L173" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M173" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N173" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O173" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="174" spans="1:15">
+      <c r="B174">
+        <v>111477485</v>
+      </c>
+      <c r="C174" t="s">
+        <v>48</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="H174" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J174"/>
+      <c r="K174"/>
+      <c r="L174" t="s">
+        <v>99</v>
+      </c>
+      <c r="M174" t="s">
+        <v>55</v>
+      </c>
+      <c r="O174" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="175" spans="1:15">
+      <c r="A175" s="2"/>
+      <c r="B175" s="2">
+        <v>111477841</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E175" s="2"/>
+      <c r="F175" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I175" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J175" s="2"/>
+      <c r="K175" s="2"/>
+      <c r="L175" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M175" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="N175" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O175" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="176" spans="1:15">
+      <c r="B176">
+        <v>111477842</v>
+      </c>
+      <c r="C176" t="s">
+        <v>48</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176" t="s">
+        <v>105</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H176" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1068</v>
+      </c>
+      <c r="J176"/>
+      <c r="K176"/>
+      <c r="L176" t="s">
+        <v>1066</v>
+      </c>
+      <c r="M176" t="s">
+        <v>749</v>
+      </c>
+      <c r="N176" t="s">
+        <v>257</v>
+      </c>
+      <c r="O176" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="177" spans="1:15">
+      <c r="A177" s="2"/>
+      <c r="B177" s="2">
+        <v>111477604</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E177" s="2"/>
+      <c r="F177" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H177" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I177" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J177" s="2" t="s">
+        <v>1072</v>
+      </c>
+      <c r="K177" s="2">
+        <v>239157</v>
+      </c>
+      <c r="L177" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M177" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="N177" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O177" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="178" spans="1:15">
+      <c r="B178">
+        <v>111477683</v>
+      </c>
+      <c r="C178" t="s">
+        <v>48</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F178"/>
+      <c r="H178" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1078</v>
+      </c>
+      <c r="K178">
+        <v>239423</v>
+      </c>
+      <c r="L178" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M178" t="s">
+        <v>755</v>
+      </c>
+      <c r="N178" t="s">
+        <v>631</v>
+      </c>
+      <c r="O178" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="179" spans="1:15">
+      <c r="A179" s="2"/>
+      <c r="B179" s="2">
+        <v>111477682</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F179" s="2"/>
+      <c r="G179" s="2"/>
+      <c r="H179" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I179" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J179" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="K179" s="2">
+        <v>239422</v>
+      </c>
+      <c r="L179" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M179" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="N179" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O179" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="180" spans="1:15">
+      <c r="B180">
+        <v>111477869</v>
+      </c>
+      <c r="C180" t="s">
+        <v>15</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F180"/>
+      <c r="G180" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H180" t="s">
+        <v>678</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180" t="s">
+        <v>211</v>
+      </c>
+      <c r="M180" t="s">
+        <v>55</v>
+      </c>
+      <c r="N180" t="s">
+        <v>527</v>
+      </c>
+      <c r="O180" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="181" spans="1:15">
+      <c r="A181" s="2"/>
+      <c r="B181" s="2">
+        <v>111477689</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E181" s="2"/>
+      <c r="F181" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H181" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I181" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J181" s="2"/>
+      <c r="K181" s="2"/>
+      <c r="L181" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M181" s="2" t="s">
+        <v>1092</v>
+      </c>
+      <c r="N181" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="O181" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="182" spans="1:15">
+      <c r="B182">
+        <v>111477803</v>
+      </c>
+      <c r="C182" t="s">
+        <v>15</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="H182" t="s">
+        <v>558</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J182"/>
+      <c r="K182"/>
+      <c r="L182" t="s">
+        <v>888</v>
+      </c>
+      <c r="M182" t="s">
+        <v>55</v>
+      </c>
+      <c r="N182" t="s">
+        <v>589</v>
+      </c>
+      <c r="O182" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="183" spans="1:15">
+      <c r="A183" s="2"/>
+      <c r="B183" s="2">
+        <v>111477826</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E183" s="2"/>
+      <c r="F183" s="2"/>
+      <c r="G183" s="2" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I183" s="2" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J183" s="2" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K183" s="2"/>
+      <c r="L183" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M183" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N183" s="2" t="s">
+        <v>1101</v>
+      </c>
+      <c r="O183" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="184" spans="1:15">
+      <c r="B184">
+        <v>111477830</v>
+      </c>
+      <c r="C184" t="s">
+        <v>48</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F184" t="s">
+        <v>114</v>
+      </c>
+      <c r="G184" t="s">
+        <v>138</v>
+      </c>
+      <c r="H184" t="s">
+        <v>702</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J184"/>
+      <c r="K184"/>
+      <c r="L184" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M184" t="s">
+        <v>55</v>
+      </c>
+      <c r="N184" t="s">
+        <v>257</v>
+      </c>
+      <c r="O184" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="185" spans="1:15">
+      <c r="A185" s="2"/>
+      <c r="B185" s="2">
+        <v>111477857</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H185" s="2" t="s">
+        <v>1107</v>
+      </c>
+      <c r="I185" s="2" t="s">
+        <v>1108</v>
+      </c>
+      <c r="J185" s="2"/>
+      <c r="K185" s="2"/>
+      <c r="L185" s="2" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M185" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="N185" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O185" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="186" spans="1:15">
+      <c r="B186">
+        <v>111477911</v>
+      </c>
+      <c r="C186" t="s">
+        <v>48</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F186" t="s">
+        <v>114</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J186"/>
+      <c r="K186"/>
+      <c r="L186" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M186" t="s">
+        <v>55</v>
+      </c>
+      <c r="N186" t="s">
+        <v>631</v>
+      </c>
+      <c r="O186" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="187" spans="1:15">
+      <c r="A187" s="2"/>
+      <c r="B187" s="2">
+        <v>111477795</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E187" s="2"/>
+      <c r="F187" s="2"/>
+      <c r="G187" s="2"/>
+      <c r="H187" s="2" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I187" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J187" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="K187" s="2"/>
+      <c r="L187" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M187" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="N187" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O187" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="188" spans="1:15">
+      <c r="B188">
+        <v>111477575</v>
+      </c>
+      <c r="C188" t="s">
+        <v>48</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188" t="s">
+        <v>515</v>
+      </c>
+      <c r="H188" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K188"/>
+      <c r="L188" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M188" t="s">
+        <v>55</v>
+      </c>
+      <c r="N188" t="s">
+        <v>257</v>
+      </c>
+      <c r="O188" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="189" spans="1:15">
+      <c r="A189" s="2"/>
+      <c r="B189" s="2">
+        <v>111477610</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E189" s="2"/>
+      <c r="F189" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G189" s="2"/>
+      <c r="H189" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="I189" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J189" s="2" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K189" s="2"/>
+      <c r="L189" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M189" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N189" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O189" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="190" spans="1:15">
+      <c r="B190">
+        <v>111477585</v>
+      </c>
+      <c r="C190" t="s">
+        <v>48</v>
+      </c>
+      <c r="D190" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H190" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1129</v>
+      </c>
+      <c r="J190"/>
+      <c r="K190"/>
+      <c r="L190" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M190" t="s">
+        <v>749</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1130</v>
+      </c>
+      <c r="O190" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="191" spans="1:15">
+      <c r="A191" s="2"/>
+      <c r="B191" s="2">
+        <v>111477574</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G191" s="2"/>
+      <c r="H191" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I191" s="2" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J191" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K191" s="2"/>
+      <c r="L191" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M191" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N191" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O191" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="192" spans="1:15">
+      <c r="B192">
+        <v>111477912</v>
+      </c>
+      <c r="C192" t="s">
+        <v>66</v>
+      </c>
+      <c r="D192" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H192" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N192" t="s">
+        <v>602</v>
+      </c>
+      <c r="O192" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="193" spans="1:15">
+      <c r="A193" s="2"/>
+      <c r="B193" s="2">
+        <v>111477653</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H193" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I193" s="2" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J193" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K193" s="2"/>
+      <c r="L193" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="M193" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="N193" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O193" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="194" spans="1:15">
+      <c r="B194">
+        <v>111477536</v>
+      </c>
+      <c r="C194" t="s">
+        <v>48</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H194" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K194"/>
+      <c r="L194" t="s">
+        <v>1153</v>
+      </c>
+      <c r="M194" t="s">
+        <v>55</v>
+      </c>
+      <c r="N194" t="s">
+        <v>245</v>
+      </c>
+      <c r="O194" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="195" spans="1:15">
+      <c r="A195" s="2"/>
+      <c r="B195" s="2">
+        <v>111477197</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H195" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I195" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="J195" s="2"/>
+      <c r="K195" s="2"/>
+      <c r="L195" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="M195" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N195" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O195" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="196" spans="1:15">
+      <c r="B196">
+        <v>111477784</v>
+      </c>
+      <c r="C196" t="s">
+        <v>26</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H196" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1166</v>
+      </c>
+      <c r="J196"/>
+      <c r="K196"/>
+      <c r="L196" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M196" t="s">
+        <v>675</v>
+      </c>
+      <c r="N196" t="s">
+        <v>602</v>
+      </c>
+      <c r="O196" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="197" spans="1:15">
+      <c r="A197" s="2"/>
+      <c r="B197" s="2">
+        <v>111477994</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E197" s="2"/>
+      <c r="F197" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="H197" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I197" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J197" s="2"/>
+      <c r="K197" s="2"/>
+      <c r="L197" s="2" t="s">
+        <v>1171</v>
+      </c>
+      <c r="M197" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="N197" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O197" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="198" spans="1:15">
+      <c r="B198">
+        <v>111477659</v>
+      </c>
+      <c r="C198" t="s">
+        <v>15</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F198"/>
+      <c r="G198" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K198"/>
+      <c r="L198" t="s">
+        <v>1178</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N198" t="s">
+        <v>34</v>
+      </c>
+      <c r="O198" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="199" spans="1:15">
+      <c r="A199" s="2"/>
+      <c r="B199" s="2">
+        <v>111477715</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E199" s="2"/>
+      <c r="F199" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G199" s="2"/>
+      <c r="H199" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="I199" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J199" s="2"/>
+      <c r="K199" s="2"/>
+      <c r="L199" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M199" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N199" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O199" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="200" spans="1:15">
+      <c r="B200">
+        <v>111477607</v>
+      </c>
+      <c r="C200" t="s">
+        <v>48</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H200" t="s">
+        <v>778</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1189</v>
+      </c>
+      <c r="K200"/>
+      <c r="L200" t="s">
+        <v>1190</v>
+      </c>
+      <c r="M200" t="s">
+        <v>55</v>
+      </c>
+      <c r="N200" t="s">
+        <v>290</v>
+      </c>
+      <c r="O200" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="201" spans="1:15">
+      <c r="A201" s="2"/>
+      <c r="B201" s="2">
+        <v>111477729</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E201" s="2"/>
+      <c r="F201" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H201" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I201" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J201" s="2"/>
+      <c r="K201" s="2"/>
+      <c r="L201" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M201" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="N201" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O201" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="202" spans="1:15">
+      <c r="B202">
+        <v>111477731</v>
+      </c>
+      <c r="C202" t="s">
+        <v>48</v>
+      </c>
+      <c r="D202" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202" t="s">
+        <v>105</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H202" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M202" t="s">
+        <v>755</v>
+      </c>
+      <c r="N202" t="s">
+        <v>112</v>
+      </c>
+      <c r="O202" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="203" spans="1:15">
+      <c r="A203" s="2"/>
+      <c r="B203" s="2">
+        <v>111477727</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H203" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I203" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J203" s="2"/>
+      <c r="K203" s="2"/>
+      <c r="L203" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M203" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="N203" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O203" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="204" spans="1:15">
+      <c r="B204">
+        <v>111477732</v>
+      </c>
+      <c r="C204" t="s">
+        <v>48</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F204" t="s">
+        <v>105</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H204" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1207</v>
+      </c>
+      <c r="J204"/>
+      <c r="K204"/>
+      <c r="L204" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N204" t="s">
+        <v>631</v>
+      </c>
+      <c r="O204" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="205" spans="1:15">
+      <c r="A205" s="2"/>
+      <c r="B205" s="2">
+        <v>111477796</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="I205" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J205" s="2"/>
+      <c r="K205" s="2"/>
+      <c r="L205" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="M205" s="2" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N205" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="O205" s="2" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="206" spans="1:15">
+      <c r="B206">
+        <v>111477734</v>
+      </c>
+      <c r="C206" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="H206" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K206"/>
+      <c r="L206" t="s">
+        <v>1221</v>
+      </c>
+      <c r="M206" t="s">
+        <v>55</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1222</v>
+      </c>
+      <c r="O206" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="207" spans="1:15">
+      <c r="A207" s="2"/>
+      <c r="B207" s="2">
+        <v>111477735</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E207" s="2"/>
+      <c r="F207" s="2"/>
+      <c r="G207" s="2"/>
+      <c r="H207" s="2" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I207" s="2" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J207" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K207" s="2"/>
+      <c r="L207" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="M207" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N207" s="2" t="s">
+        <v>1222</v>
+      </c>
+      <c r="O207" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="208" spans="1:15">
+      <c r="B208">
+        <v>111477636</v>
+      </c>
+      <c r="C208" t="s">
+        <v>15</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1227</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H208" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1230</v>
+      </c>
+      <c r="J208"/>
+      <c r="K208">
+        <v>703714</v>
+      </c>
+      <c r="L208" t="s">
+        <v>216</v>
+      </c>
+      <c r="M208" t="s">
+        <v>55</v>
+      </c>
+      <c r="N208" t="s">
+        <v>276</v>
+      </c>
+      <c r="O208" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="209" spans="1:15">
+      <c r="A209" s="2"/>
+      <c r="B209" s="2">
+        <v>111477649</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E209" s="2"/>
+      <c r="F209" s="2"/>
+      <c r="G209" s="2"/>
+      <c r="H209" s="2" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I209" s="2" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J209" s="2"/>
+      <c r="K209" s="2">
+        <v>703742</v>
+      </c>
+      <c r="L209" s="2" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M209" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N209" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O209" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="210" spans="1:15">
+      <c r="B210">
+        <v>111477698</v>
+      </c>
+      <c r="C210" t="s">
+        <v>66</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H210" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J210"/>
+      <c r="K210"/>
+      <c r="L210" t="s">
+        <v>934</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1241</v>
+      </c>
+      <c r="N210" t="s">
+        <v>774</v>
+      </c>
+      <c r="O210" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15">
+      <c r="A211" s="2"/>
+      <c r="B211" s="2">
+        <v>111477891</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E211" s="2"/>
+      <c r="F211" s="2"/>
+      <c r="G211" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I211" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J211" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K211" s="2"/>
+      <c r="L211" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M211" s="2" t="s">
+        <v>1245</v>
+      </c>
+      <c r="N211" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="O211" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15">
+      <c r="B212">
+        <v>111477896</v>
+      </c>
+      <c r="C212" t="s">
+        <v>48</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212" t="s">
+        <v>453</v>
+      </c>
+      <c r="H212" t="s">
+        <v>146</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K212"/>
+      <c r="L212" t="s">
+        <v>99</v>
+      </c>
+      <c r="M212" t="s">
+        <v>755</v>
+      </c>
+      <c r="N212" t="s">
+        <v>602</v>
+      </c>
+      <c r="O212" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15">
+      <c r="A213" s="2"/>
+      <c r="B213" s="2">
+        <v>111477739</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E213" s="2"/>
+      <c r="F213" s="2"/>
+      <c r="G213" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I213" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J213" s="2" t="s">
+        <v>1250</v>
+      </c>
+      <c r="K213" s="2"/>
+      <c r="L213" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M213" s="2" t="s">
+        <v>1251</v>
+      </c>
+      <c r="N213" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="O213" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15">
+      <c r="B214">
+        <v>111477665</v>
+      </c>
+      <c r="C214" t="s">
+        <v>66</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H214" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J214"/>
+      <c r="K214"/>
+      <c r="L214" t="s">
+        <v>934</v>
+      </c>
+      <c r="M214" t="s">
+        <v>1256</v>
+      </c>
+      <c r="N214" t="s">
+        <v>774</v>
+      </c>
+      <c r="O214" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="215" spans="1:15">
+      <c r="A215" s="2"/>
+      <c r="B215" s="2">
+        <v>111477623</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I215" s="2" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J215" s="2" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K215" s="2"/>
+      <c r="L215" s="2" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M215" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N215" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O215" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="216" spans="1:15">
+      <c r="B216">
+        <v>111477650</v>
+      </c>
+      <c r="C216" t="s">
+        <v>48</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H216" t="s">
+        <v>296</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J216"/>
+      <c r="K216"/>
+      <c r="L216" t="s">
+        <v>1269</v>
+      </c>
+      <c r="M216" t="s">
+        <v>749</v>
+      </c>
+      <c r="N216" t="s">
+        <v>93</v>
+      </c>
+      <c r="O216" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="217" spans="1:15">
+      <c r="A217" s="2"/>
+      <c r="B217" s="2">
+        <v>111477664</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E217" s="2"/>
+      <c r="F217" s="2" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H217" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I217" s="2" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J217" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="K217" s="2"/>
+      <c r="L217" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="M217" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="N217" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="O217" s="2" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="218" spans="1:15">
+      <c r="B218">
+        <v>111477702</v>
+      </c>
+      <c r="C218" t="s">
+        <v>15</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="H218" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K218"/>
+      <c r="L218" t="s">
+        <v>1281</v>
+      </c>
+      <c r="M218" t="s">
+        <v>55</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1282</v>
+      </c>
+      <c r="O218" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="219" spans="1:15">
+      <c r="A219" s="2"/>
+      <c r="B219" s="2">
+        <v>111477827</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>1285</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="H219" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I219" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J219" s="2"/>
+      <c r="K219" s="2"/>
+      <c r="L219" s="2" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M219" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="N219" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="O219" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="220" spans="1:15">
+      <c r="B220">
+        <v>111477728</v>
+      </c>
+      <c r="C220" t="s">
+        <v>48</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F220"/>
+      <c r="G220" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H220" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1292</v>
+      </c>
+      <c r="J220" t="s">
+        <v>367</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1293</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1294</v>
+      </c>
+      <c r="N220" t="s">
+        <v>424</v>
+      </c>
+      <c r="O220" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="221" spans="1:15">
+      <c r="A221" s="2"/>
+      <c r="B221" s="2">
+        <v>111477592</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G221" s="2"/>
+      <c r="H221" s="2" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J221" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="K221" s="2"/>
+      <c r="L221" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M221" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="N221" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="O221" s="2" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="222" spans="1:15">
+      <c r="B222">
+        <v>111477913</v>
+      </c>
+      <c r="C222" t="s">
+        <v>48</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H222" t="s">
+        <v>296</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K222"/>
+      <c r="L222" t="s">
+        <v>343</v>
+      </c>
+      <c r="M222" t="s">
+        <v>55</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1304</v>
+      </c>
+      <c r="O222" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="223" spans="1:15">
+      <c r="A223" s="2"/>
+      <c r="B223" s="2">
+        <v>111477583</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G223" s="2"/>
+      <c r="H223" s="2" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I223" s="2" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J223" s="2" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K223" s="2"/>
+      <c r="L223" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M223" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N223" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="O223" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15">
+      <c r="B224">
+        <v>111477668</v>
+      </c>
+      <c r="C224" t="s">
+        <v>15</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224" t="s">
+        <v>105</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1309</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224">
+        <v>703766</v>
+      </c>
+      <c r="L224" t="s">
+        <v>216</v>
+      </c>
+      <c r="M224" t="s">
+        <v>55</v>
+      </c>
+      <c r="N224" t="s">
+        <v>93</v>
+      </c>
+      <c r="O224" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="225" spans="1:15">
+      <c r="A225" s="2"/>
+      <c r="B225" s="2">
+        <v>111477808</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E225" s="2"/>
+      <c r="F225" s="2"/>
+      <c r="G225" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H225" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I225" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2"/>
+      <c r="L225" s="2" t="s">
+        <v>1315</v>
+      </c>
+      <c r="M225" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="N225" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O225" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="226" spans="1:15">
+      <c r="B226">
+        <v>111477737</v>
+      </c>
+      <c r="C226" t="s">
+        <v>48</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H226" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J226"/>
+      <c r="K226"/>
+      <c r="L226" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M226" t="s">
+        <v>656</v>
+      </c>
+      <c r="N226" t="s">
+        <v>101</v>
+      </c>
+      <c r="O226" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="227" spans="1:15">
+      <c r="A227" s="2"/>
+      <c r="B227" s="2">
+        <v>111477647</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H227" s="2" t="s">
+        <v>1325</v>
+      </c>
+      <c r="I227" s="2" t="s">
+        <v>1326</v>
+      </c>
+      <c r="J227" s="2"/>
+      <c r="K227" s="2"/>
+      <c r="L227" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M227" s="2" t="s">
+        <v>1327</v>
+      </c>
+      <c r="N227" s="2" t="s">
+        <v>1328</v>
+      </c>
+      <c r="O227" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="228" spans="1:15">
+      <c r="B228">
+        <v>111477919</v>
+      </c>
+      <c r="C228" t="s">
+        <v>48</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F228" t="s">
+        <v>515</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H228" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M228" t="s">
+        <v>289</v>
+      </c>
+      <c r="N228" t="s">
+        <v>101</v>
+      </c>
+      <c r="O228" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="229" spans="1:15">
+      <c r="A229" s="2"/>
+      <c r="B229" s="2">
+        <v>111477632</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="2" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I229" s="2" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2"/>
+      <c r="L229" s="2" t="s">
+        <v>1336</v>
+      </c>
+      <c r="M229" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="N229" s="2" t="s">
+        <v>804</v>
+      </c>
+      <c r="O229" s="2" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="230" spans="1:15">
+      <c r="B230">
+        <v>111477517</v>
+      </c>
+      <c r="C230" t="s">
+        <v>15</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H230" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230" t="s">
+        <v>1342</v>
+      </c>
+      <c r="M230" t="s">
+        <v>55</v>
+      </c>
+      <c r="N230" t="s">
+        <v>276</v>
+      </c>
+      <c r="O230" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="231" spans="1:15">
+      <c r="A231" s="2"/>
+      <c r="B231" s="2">
+        <v>111477699</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J231" s="2" t="s">
+        <v>1348</v>
+      </c>
+      <c r="K231" s="2"/>
+      <c r="L231" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M231" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="N231" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="O231" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="232" spans="1:15">
+      <c r="B232">
+        <v>111477859</v>
+      </c>
+      <c r="C232" t="s">
+        <v>48</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H232" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1355</v>
+      </c>
+      <c r="K232"/>
+      <c r="L232" t="s">
+        <v>1356</v>
+      </c>
+      <c r="M232" t="s">
+        <v>55</v>
+      </c>
+      <c r="N232" t="s">
+        <v>875</v>
+      </c>
+      <c r="O232" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15">
+      <c r="A233" s="2"/>
+      <c r="B233" s="2">
+        <v>111477694</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E233" s="2"/>
+      <c r="F233" s="2"/>
+      <c r="G233" s="2" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H233" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J233" s="2"/>
+      <c r="K233" s="2"/>
+      <c r="L233" s="2" t="s">
+        <v>1361</v>
+      </c>
+      <c r="M233" s="2" t="s">
+        <v>1362</v>
+      </c>
+      <c r="N233" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O233" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="234" spans="1:15">
+      <c r="B234">
+        <v>111477492</v>
+      </c>
+      <c r="C234" t="s">
+        <v>15</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H234" t="s">
+        <v>1365</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J234"/>
+      <c r="K234"/>
+      <c r="L234" t="s">
+        <v>1367</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1368</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1369</v>
+      </c>
+      <c r="O234" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="235" spans="1:15">
+      <c r="A235" s="2"/>
+      <c r="B235" s="2">
+        <v>111477851</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E235" s="2"/>
+      <c r="F235" s="2"/>
+      <c r="G235" s="2"/>
+      <c r="H235" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J235" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="K235" s="2">
+        <v>9814535</v>
+      </c>
+      <c r="L235" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="M235" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="N235" s="2"/>
+      <c r="O235" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="236" spans="1:15">
+      <c r="B236">
+        <v>111477748</v>
+      </c>
+      <c r="C236" t="s">
+        <v>26</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F236"/>
+      <c r="G236" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1378</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1380</v>
+      </c>
+      <c r="K236"/>
+      <c r="L236" t="s">
+        <v>1381</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1382</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1328</v>
+      </c>
+      <c r="O236" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15">
+      <c r="A237" s="2"/>
+      <c r="B237" s="2">
+        <v>111477781</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H237" s="2" t="s">
+        <v>1385</v>
+      </c>
+      <c r="I237" s="2" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J237" s="2" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K237" s="2"/>
+      <c r="L237" s="2" t="s">
+        <v>1388</v>
+      </c>
+      <c r="M237" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="N237" s="2" t="s">
+        <v>1390</v>
+      </c>
+      <c r="O237" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="238" spans="1:15">
+      <c r="B238">
+        <v>111477740</v>
+      </c>
+      <c r="C238" t="s">
+        <v>48</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238" t="s">
+        <v>105</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1393</v>
+      </c>
+      <c r="K238">
+        <v>9775436</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1395</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O238" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="239" spans="1:15">
+      <c r="A239" s="2"/>
+      <c r="B239" s="2">
+        <v>111477786</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E239" s="2"/>
+      <c r="F239" s="2" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G239" s="2"/>
+      <c r="H239" s="2" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J239" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="K239" s="2">
+        <v>9796806</v>
+      </c>
+      <c r="L239" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M239" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N239" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="O239" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="240" spans="1:15">
+      <c r="B240">
+        <v>111477588</v>
+      </c>
+      <c r="C240" t="s">
+        <v>48</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E240" t="s">
+        <v>515</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1400</v>
+      </c>
+      <c r="K240">
+        <v>9723836</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M240" t="s">
+        <v>289</v>
+      </c>
+      <c r="N240" t="s">
+        <v>395</v>
+      </c>
+      <c r="O240" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241" s="2"/>
+      <c r="B241" s="2">
+        <v>111477676</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G241" s="2"/>
+      <c r="H241" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J241" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K241" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L241" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M241" s="2" t="s">
+        <v>1407</v>
+      </c>
+      <c r="N241" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="O241" s="2" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="B242">
+        <v>111477549</v>
+      </c>
+      <c r="C242" t="s">
+        <v>48</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1408</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H242" t="s">
+        <v>296</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1411</v>
+      </c>
+      <c r="K242">
+        <v>7287010</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M242" t="s">
+        <v>1412</v>
+      </c>
+      <c r="N242" t="s">
+        <v>35</v>
+      </c>
+      <c r="O242" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243" s="2"/>
+      <c r="B243" s="2">
+        <v>111477850</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F243" s="2"/>
+      <c r="G243" s="2"/>
+      <c r="H243" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J243" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K243" s="2">
+        <v>9809959</v>
+      </c>
+      <c r="L243" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M243" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="N243" s="2" t="s">
+        <v>774</v>
+      </c>
+      <c r="O243" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="B244">
+        <v>111477738</v>
+      </c>
+      <c r="C244" t="s">
+        <v>48</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1400</v>
+      </c>
+      <c r="K244">
+        <v>9714307</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1417</v>
+      </c>
+      <c r="N244" t="s">
+        <v>541</v>
+      </c>
+      <c r="O244" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245" s="2"/>
+      <c r="B245" s="2">
+        <v>111477622</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>1420</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H245" s="2" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>1423</v>
+      </c>
+      <c r="J245" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="K245" s="2"/>
+      <c r="L245" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="M245" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="N245" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="O245" s="2" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="B246">
+        <v>111477806</v>
+      </c>
+      <c r="C246" t="s">
+        <v>66</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E246" t="s">
+        <v>363</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K246"/>
+      <c r="L246" t="s">
+        <v>1432</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1433</v>
+      </c>
+      <c r="N246" t="s">
+        <v>804</v>
+      </c>
+      <c r="O246" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247" s="2"/>
+      <c r="B247" s="2">
+        <v>111477897</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G247" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H247" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J247" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="K247" s="2"/>
+      <c r="L247" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="M247" s="2" t="s">
+        <v>1382</v>
+      </c>
+      <c r="N247" s="2" t="s">
+        <v>1396</v>
+      </c>
+      <c r="O247" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="248" spans="1:15">
+      <c r="B248">
+        <v>111477662</v>
+      </c>
+      <c r="C248" t="s">
+        <v>66</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F248" t="s">
+        <v>105</v>
+      </c>
+      <c r="G248" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1446</v>
+      </c>
+      <c r="K248"/>
+      <c r="L248" t="s">
+        <v>1447</v>
+      </c>
+      <c r="M248" t="s">
+        <v>1448</v>
+      </c>
+      <c r="N248" t="s">
+        <v>542</v>
+      </c>
+      <c r="O248" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="249" spans="1:15">
+      <c r="A249" s="2"/>
+      <c r="B249" s="2">
+        <v>111477751</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E249" s="2"/>
+      <c r="F249" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G249" s="2"/>
+      <c r="H249" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I249" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="J249" s="2"/>
+      <c r="K249" s="2"/>
+      <c r="L249" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="M249" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="N249" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="O249" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="250" spans="1:15">
+      <c r="B250">
+        <v>111477680</v>
+      </c>
+      <c r="C250" t="s">
+        <v>66</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250" t="s">
+        <v>105</v>
+      </c>
+      <c r="G250" t="s">
+        <v>105</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1456</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J250"/>
+      <c r="K250"/>
+      <c r="L250" t="s">
+        <v>1458</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1256</v>
+      </c>
+      <c r="N250" t="s">
+        <v>602</v>
+      </c>
+      <c r="O250" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="251" spans="1:15">
+      <c r="A251" s="2"/>
+      <c r="B251" s="2">
+        <v>111477874</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E251" s="2"/>
+      <c r="F251" s="2"/>
+      <c r="G251" s="2"/>
+      <c r="H251" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I251" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J251" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="K251" s="2"/>
+      <c r="L251" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="M251" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="N251" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="O251" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="252" spans="1:15">
+      <c r="B252">
+        <v>111477762</v>
+      </c>
+      <c r="C252" t="s">
+        <v>15</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G252"/>
+      <c r="H252" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J252" t="s">
+        <v>367</v>
+      </c>
+      <c r="K252"/>
+      <c r="L252" t="s">
+        <v>1467</v>
+      </c>
+      <c r="M252" t="s">
+        <v>55</v>
+      </c>
+      <c r="N252" t="s">
+        <v>257</v>
+      </c>
+      <c r="O252" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="253" spans="1:15">
+      <c r="A253" s="2"/>
+      <c r="B253" s="2">
+        <v>111477528</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E253" s="2"/>
+      <c r="F253" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G253" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H253" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I253" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J253" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="K253" s="2"/>
+      <c r="L253" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M253" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="N253" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O253" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="254" spans="1:15">
+      <c r="B254">
+        <v>111477529</v>
+      </c>
+      <c r="C254" t="s">
+        <v>66</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1478</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1480</v>
+      </c>
+      <c r="K254"/>
+      <c r="L254" t="s">
+        <v>1474</v>
+      </c>
+      <c r="M254" t="s">
+        <v>268</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O254" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="255" spans="1:15">
+      <c r="A255" s="2"/>
+      <c r="B255" s="2">
+        <v>111477635</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E255" s="2"/>
+      <c r="F255" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G255" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H255" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="I255" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="J255" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K255" s="2"/>
+      <c r="L255" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="M255" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N255" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="O255" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="256" spans="1:15">
+      <c r="B256">
+        <v>111477865</v>
+      </c>
+      <c r="C256" t="s">
+        <v>48</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1488</v>
+      </c>
+      <c r="F256" t="s">
+        <v>105</v>
+      </c>
+      <c r="G256" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1490</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1492</v>
+      </c>
+      <c r="K256"/>
+      <c r="L256" t="s">
+        <v>1493</v>
+      </c>
+      <c r="M256" t="s">
+        <v>55</v>
+      </c>
+      <c r="N256" t="s">
+        <v>1494</v>
+      </c>
+      <c r="O256" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="257" spans="1:15">
+      <c r="A257" s="2"/>
+      <c r="B257" s="2">
+        <v>111477776</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E257" s="2"/>
+      <c r="F257" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H257" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="I257" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="J257" s="2"/>
+      <c r="K257" s="2"/>
+      <c r="L257" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="M257" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="N257" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="O257" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="258" spans="1:15">
+      <c r="B258">
+        <v>111477717</v>
+      </c>
+      <c r="C258" t="s">
+        <v>15</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F258" t="s">
+        <v>123</v>
+      </c>
+      <c r="G258" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J258"/>
+      <c r="K258"/>
+      <c r="L258" t="s">
+        <v>1507</v>
+      </c>
+      <c r="M258" t="s">
+        <v>212</v>
+      </c>
+      <c r="N258" t="s">
+        <v>94</v>
+      </c>
+      <c r="O258" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="259" spans="1:15">
+      <c r="A259" s="2"/>
+      <c r="B259" s="2">
+        <v>111477867</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="H259" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="I259" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J259" s="2"/>
+      <c r="K259" s="2"/>
+      <c r="L259" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="M259" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="N259" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O259" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="260" spans="1:15">
+      <c r="B260">
+        <v>111477868</v>
+      </c>
+      <c r="C260" t="s">
+        <v>48</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F260" t="s">
+        <v>105</v>
+      </c>
+      <c r="G260" t="s">
+        <v>453</v>
+      </c>
+      <c r="H260" t="s">
+        <v>249</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J260"/>
+      <c r="K260"/>
+      <c r="L260" t="s">
+        <v>1511</v>
+      </c>
+      <c r="M260" t="s">
+        <v>755</v>
+      </c>
+      <c r="N260" t="s">
+        <v>34</v>
+      </c>
+      <c r="O260" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="261" spans="1:15">
+      <c r="A261" s="2"/>
+      <c r="B261" s="2">
+        <v>111477747</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E261" s="2"/>
+      <c r="F261" s="2"/>
+      <c r="G261" s="2"/>
+      <c r="H261" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I261" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J261" s="2"/>
+      <c r="K261" s="2"/>
+      <c r="L261" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="M261" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N261" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="O261" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="262" spans="1:15">
+      <c r="B262">
+        <v>111477805</v>
+      </c>
+      <c r="C262" t="s">
+        <v>66</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F262" t="s">
+        <v>105</v>
+      </c>
+      <c r="G262" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J262"/>
+      <c r="K262"/>
+      <c r="L262" t="s">
+        <v>1523</v>
+      </c>
+      <c r="M262" t="s">
+        <v>55</v>
+      </c>
+      <c r="N262" t="s">
+        <v>276</v>
+      </c>
+      <c r="O262" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="263" spans="1:15">
+      <c r="A263" s="2"/>
+      <c r="B263" s="2">
+        <v>111477678</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G263" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H263" s="2" t="s">
+        <v>1528</v>
+      </c>
+      <c r="I263" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="J263" s="2"/>
+      <c r="K263" s="2"/>
+      <c r="L263" s="2" t="s">
+        <v>1530</v>
+      </c>
+      <c r="M263" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="N263" s="2"/>
+      <c r="O263" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="264" spans="1:15">
+      <c r="B264">
+        <v>111477526</v>
+      </c>
+      <c r="C264" t="s">
+        <v>66</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1537</v>
+      </c>
+      <c r="K264"/>
+      <c r="L264" t="s">
+        <v>1538</v>
+      </c>
+      <c r="M264" t="s">
+        <v>1539</v>
+      </c>
+      <c r="N264" t="s">
+        <v>631</v>
+      </c>
+      <c r="O264" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="265" spans="1:15">
+      <c r="A265" s="2"/>
+      <c r="B265" s="2">
+        <v>111477560</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F265" s="2"/>
+      <c r="G265" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H265" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I265" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J265" s="2"/>
+      <c r="K265" s="2"/>
+      <c r="L265" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="M265" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N265" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="O265" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="266" spans="1:15">
+      <c r="B266">
+        <v>111477533</v>
+      </c>
+      <c r="C266" t="s">
+        <v>48</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F266"/>
+      <c r="G266" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1547</v>
+      </c>
+      <c r="J266"/>
+      <c r="K266"/>
+      <c r="L266" t="s">
+        <v>1538</v>
+      </c>
+      <c r="M266" t="s">
+        <v>55</v>
+      </c>
+      <c r="N266" t="s">
+        <v>1544</v>
+      </c>
+      <c r="O266" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="267" spans="1:15">
+      <c r="A267" s="2"/>
+      <c r="B267" s="2">
+        <v>111477993</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E267" s="2"/>
+      <c r="F267" s="2"/>
+      <c r="G267" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H267" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I267" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J267" s="2"/>
+      <c r="K267" s="2"/>
+      <c r="L267" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="M267" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="N267" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O267" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="268" spans="1:15">
+      <c r="B268">
+        <v>111477898</v>
+      </c>
+      <c r="C268" t="s">
+        <v>48</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268" t="s">
+        <v>1553</v>
+      </c>
+      <c r="G268" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J268"/>
+      <c r="K268"/>
+      <c r="L268" t="s">
+        <v>1557</v>
+      </c>
+      <c r="M268" t="s">
+        <v>507</v>
+      </c>
+      <c r="N268" t="s">
+        <v>34</v>
+      </c>
+      <c r="O268" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="269" spans="1:15">
+      <c r="A269" s="2"/>
+      <c r="B269" s="2">
+        <v>111477923</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H269" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="I269" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="J269" s="2"/>
+      <c r="K269" s="2"/>
+      <c r="L269" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="M269" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N269" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O269" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="270" spans="1:15">
+      <c r="B270">
+        <v>111477814</v>
+      </c>
+      <c r="C270" t="s">
+        <v>15</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G270" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1569</v>
+      </c>
+      <c r="J270"/>
+      <c r="K270"/>
+      <c r="L270" t="s">
+        <v>1570</v>
+      </c>
+      <c r="M270" t="s">
+        <v>1571</v>
+      </c>
+      <c r="N270" t="s">
+        <v>25</v>
+      </c>
+      <c r="O270" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="271" spans="1:15">
+      <c r="A271" s="2"/>
+      <c r="B271" s="2">
+        <v>111477833</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H271" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I271" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J271" s="2"/>
+      <c r="K271" s="2"/>
+      <c r="L271" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="M271" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="N271" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="O271" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="272" spans="1:15">
+      <c r="B272">
+        <v>111477661</v>
+      </c>
+      <c r="C272" t="s">
+        <v>48</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="H272" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J272"/>
+      <c r="K272">
+        <v>9758800</v>
+      </c>
+      <c r="L272" t="s">
+        <v>1583</v>
+      </c>
+      <c r="M272" t="s">
+        <v>289</v>
+      </c>
+      <c r="N272" t="s">
+        <v>238</v>
+      </c>
+      <c r="O272" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="273" spans="1:15">
+      <c r="A273" s="2"/>
+      <c r="B273" s="2">
+        <v>111477660</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E273" s="2"/>
+      <c r="F273" s="2"/>
+      <c r="G273" s="2"/>
+      <c r="H273" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I273" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J273" s="2"/>
+      <c r="K273" s="2">
+        <v>9758786</v>
+      </c>
+      <c r="L273" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="M273" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="N273" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="O273" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="274" spans="1:15">
+      <c r="B274">
+        <v>111477836</v>
+      </c>
+      <c r="C274" t="s">
+        <v>48</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E274" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F274" t="s">
+        <v>105</v>
+      </c>
+      <c r="G274" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1589</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1591</v>
+      </c>
+      <c r="K274"/>
+      <c r="L274" t="s">
+        <v>1592</v>
+      </c>
+      <c r="M274" t="s">
+        <v>127</v>
+      </c>
+      <c r="N274" t="s">
+        <v>1593</v>
+      </c>
+      <c r="O274" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="275" spans="1:15">
+      <c r="A275" s="2"/>
+      <c r="B275" s="2">
+        <v>111477580</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E275" s="2"/>
+      <c r="F275" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="H275" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I275" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J275" s="2"/>
+      <c r="K275" s="2"/>
+      <c r="L275" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M275" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N275" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O275" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="B276">
+        <v>111477697</v>
+      </c>
+      <c r="C276" t="s">
+        <v>66</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F276" t="s">
+        <v>105</v>
+      </c>
+      <c r="G276" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J276"/>
+      <c r="K276"/>
+      <c r="L276" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M276" t="s">
+        <v>1602</v>
+      </c>
+      <c r="N276" t="s">
+        <v>34</v>
+      </c>
+      <c r="O276" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277" s="2"/>
+      <c r="B277" s="2">
+        <v>111477696</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="H277" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="I277" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J277" s="2"/>
+      <c r="K277" s="2"/>
+      <c r="L277" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M277" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="N277" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O277" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="B278">
+        <v>111477581</v>
+      </c>
+      <c r="C278" t="s">
+        <v>48</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F278" t="s">
+        <v>105</v>
+      </c>
+      <c r="G278" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1606</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1607</v>
+      </c>
+      <c r="J278"/>
+      <c r="K278"/>
+      <c r="L278" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M278" t="s">
+        <v>1608</v>
+      </c>
+      <c r="N278" t="s">
+        <v>34</v>
+      </c>
+      <c r="O278" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279" s="2"/>
+      <c r="B279" s="2">
+        <v>111477582</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H279" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I279" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="J279" s="2"/>
+      <c r="K279" s="2"/>
+      <c r="L279" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M279" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="N279" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O279" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="B280">
+        <v>111477893</v>
+      </c>
+      <c r="C280" t="s">
+        <v>48</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1614</v>
+      </c>
+      <c r="G280" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H280" t="s">
+        <v>296</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J280"/>
+      <c r="K280"/>
+      <c r="L280" t="s">
+        <v>818</v>
+      </c>
+      <c r="M280" t="s">
+        <v>212</v>
+      </c>
+      <c r="N280" t="s">
+        <v>257</v>
+      </c>
+      <c r="O280" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281" s="2"/>
+      <c r="B281" s="2">
+        <v>111477831</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E281" s="2"/>
+      <c r="F281" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G281" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="H281" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="I281" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J281" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K281" s="2"/>
+      <c r="L281" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="M281" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="N281" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="O281" s="2" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="B282">
+        <v>111477597</v>
+      </c>
+      <c r="C282" t="s">
+        <v>48</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1623</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1624</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J282" t="s">
+        <v>1626</v>
+      </c>
+      <c r="K282"/>
+      <c r="L282" t="s">
+        <v>1432</v>
+      </c>
+      <c r="M282" t="s">
+        <v>749</v>
+      </c>
+      <c r="N282" t="s">
+        <v>1627</v>
+      </c>
+      <c r="O282" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283" s="2"/>
+      <c r="B283" s="2">
+        <v>111477756</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F283" s="2"/>
+      <c r="G283" s="2"/>
+      <c r="H283" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I283" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="J283" s="2"/>
+      <c r="K283" s="2">
+        <v>9780578</v>
+      </c>
+      <c r="L283" s="2" t="s">
+        <v>1321</v>
+      </c>
+      <c r="M283" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="N283" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="O283" s="2" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="B284">
+        <v>111477614</v>
+      </c>
+      <c r="C284" t="s">
+        <v>15</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G284" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J284" t="s">
+        <v>1635</v>
+      </c>
+      <c r="K284"/>
+      <c r="L284" t="s">
+        <v>1636</v>
+      </c>
+      <c r="M284" t="s">
+        <v>1637</v>
+      </c>
+      <c r="N284" t="s">
+        <v>85</v>
+      </c>
+      <c r="O284" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285" s="2"/>
+      <c r="B285" s="2">
+        <v>111477562</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="H285" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="I285" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J285" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="K285" s="2"/>
+      <c r="L285" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M285" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="N285" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="O285" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="B286">
+        <v>111477810</v>
+      </c>
+      <c r="C286" t="s">
+        <v>48</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1647</v>
+      </c>
+      <c r="F286"/>
+      <c r="G286" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1649</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J286" t="s">
+        <v>367</v>
+      </c>
+      <c r="K286"/>
+      <c r="L286" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M286" t="s">
+        <v>127</v>
+      </c>
+      <c r="N286" t="s">
+        <v>804</v>
+      </c>
+      <c r="O286" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287" s="2"/>
+      <c r="B287" s="2">
+        <v>111477920</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E287" s="2"/>
+      <c r="F287" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="H287" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="I287" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J287" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="K287" s="2"/>
+      <c r="L287" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M287" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N287" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="O287" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="B288">
+        <v>111477839</v>
+      </c>
+      <c r="C288" t="s">
+        <v>48</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F288" t="s">
+        <v>105</v>
+      </c>
+      <c r="G288" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H288" t="s">
+        <v>146</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1659</v>
+      </c>
+      <c r="J288"/>
+      <c r="K288"/>
+      <c r="L288" t="s">
+        <v>1660</v>
+      </c>
+      <c r="M288" t="s">
+        <v>127</v>
+      </c>
+      <c r="N288" t="s">
+        <v>257</v>
+      </c>
+      <c r="O288" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289" s="2"/>
+      <c r="B289" s="2">
+        <v>111477905</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H289" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="I289" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="J289" s="2"/>
+      <c r="K289" s="2"/>
+      <c r="L289" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="M289" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="N289" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O289" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="B290">
+        <v>111477692</v>
+      </c>
+      <c r="C290" t="s">
+        <v>48</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J290" t="s">
+        <v>1671</v>
+      </c>
+      <c r="K290" t="s">
+        <v>1672</v>
+      </c>
+      <c r="L290" t="s">
+        <v>1660</v>
+      </c>
+      <c r="M290" t="s">
+        <v>1673</v>
+      </c>
+      <c r="N290" t="s">
+        <v>1674</v>
+      </c>
+      <c r="O290" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291" s="2"/>
+      <c r="B291" s="2">
+        <v>111477703</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E291" s="2"/>
+      <c r="F291" s="2"/>
+      <c r="G291" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H291" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="I291" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J291" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="K291" s="2"/>
+      <c r="L291" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="M291" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="N291" s="2" t="s">
+        <v>1681</v>
+      </c>
+      <c r="O291" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="B292">
+        <v>111477714</v>
+      </c>
+      <c r="C292" t="s">
+        <v>26</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E292"/>
+      <c r="F292"/>
+      <c r="G292" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J292"/>
+      <c r="K292"/>
+      <c r="L292" t="s">
+        <v>1686</v>
+      </c>
+      <c r="M292" t="s">
+        <v>1687</v>
+      </c>
+      <c r="N292" t="s">
+        <v>93</v>
+      </c>
+      <c r="O292" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293" s="2"/>
+      <c r="B293" s="2">
+        <v>111477611</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E293" s="2"/>
+      <c r="F293" s="2"/>
+      <c r="G293" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H293" s="2" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I293" s="2" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J293" s="2" t="s">
+        <v>1692</v>
+      </c>
+      <c r="K293" s="2"/>
+      <c r="L293" s="2" t="s">
+        <v>1693</v>
+      </c>
+      <c r="M293" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="N293" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O293" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="B294">
+        <v>111477612</v>
+      </c>
+      <c r="C294" t="s">
+        <v>15</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F294"/>
+      <c r="G294" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J294" t="s">
+        <v>1692</v>
+      </c>
+      <c r="K294"/>
+      <c r="L294" t="s">
+        <v>1693</v>
+      </c>
+      <c r="M294" t="s">
+        <v>55</v>
+      </c>
+      <c r="N294" t="s">
+        <v>631</v>
+      </c>
+      <c r="O294" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295" s="2"/>
+      <c r="B295" s="2">
+        <v>111477788</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="H295" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="I295" s="2" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J295" s="2" t="s">
+        <v>1701</v>
+      </c>
+      <c r="K295" s="2"/>
+      <c r="L295" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="M295" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="N295" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="O295" s="2" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="B296">
+        <v>111477847</v>
+      </c>
+      <c r="C296" t="s">
+        <v>48</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F296" t="s">
+        <v>105</v>
+      </c>
+      <c r="G296" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1706</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1707</v>
+      </c>
+      <c r="J296"/>
+      <c r="K296"/>
+      <c r="L296" t="s">
+        <v>1708</v>
+      </c>
+      <c r="M296" t="s">
+        <v>755</v>
+      </c>
+      <c r="N296" t="s">
+        <v>42</v>
+      </c>
+      <c r="O296" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297" s="2"/>
+      <c r="B297" s="2">
+        <v>111477509</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E297" s="2"/>
+      <c r="F297" s="2"/>
+      <c r="G297" s="2" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H297" s="2" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J297" s="2"/>
+      <c r="K297" s="2"/>
+      <c r="L297" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="M297" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="N297" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="O297" s="2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="B298">
+        <v>111477720</v>
+      </c>
+      <c r="C298" t="s">
+        <v>66</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E298"/>
+      <c r="F298"/>
+      <c r="H298" t="s">
+        <v>696</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J298" t="s">
+        <v>1716</v>
+      </c>
+      <c r="K298" t="s">
+        <v>1717</v>
+      </c>
+      <c r="L298" t="s">
+        <v>1718</v>
+      </c>
+      <c r="M298" t="s">
+        <v>212</v>
+      </c>
+      <c r="N298" t="s">
+        <v>94</v>
+      </c>
+      <c r="O298" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299" s="2"/>
+      <c r="B299" s="2">
+        <v>111477875</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H299" s="2" t="s">
+        <v>1722</v>
+      </c>
+      <c r="I299" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="J299" s="2" t="s">
+        <v>1724</v>
+      </c>
+      <c r="K299" s="2"/>
+      <c r="L299" s="2" t="s">
+        <v>1725</v>
+      </c>
+      <c r="M299" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N299" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="O299" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="B300">
+        <v>111477782</v>
+      </c>
+      <c r="C300" t="s">
+        <v>48</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1726</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300" t="s">
+        <v>105</v>
+      </c>
+      <c r="G300" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1729</v>
+      </c>
+      <c r="J300"/>
+      <c r="K300"/>
+      <c r="L300" t="s">
+        <v>1730</v>
+      </c>
+      <c r="M300" t="s">
+        <v>1731</v>
+      </c>
+      <c r="N300" t="s">
+        <v>257</v>
+      </c>
+      <c r="O300" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="301" spans="1:15">
+      <c r="A301" s="2"/>
+      <c r="B301" s="2">
+        <v>111477601</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F301" s="2"/>
+      <c r="G301" s="2" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H301" s="2" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I301" s="2" t="s">
+        <v>1736</v>
+      </c>
+      <c r="J301" s="2" t="s">
+        <v>1737</v>
+      </c>
+      <c r="K301" s="2"/>
+      <c r="L301" s="2" t="s">
+        <v>1738</v>
+      </c>
+      <c r="M301" s="2" t="s">
+        <v>1739</v>
+      </c>
+      <c r="N301" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="O301" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="302" spans="1:15">
+      <c r="B302">
+        <v>111477600</v>
+      </c>
+      <c r="C302" t="s">
+        <v>26</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F302"/>
+      <c r="G302" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1742</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J302" t="s">
+        <v>1744</v>
+      </c>
+      <c r="K302"/>
+      <c r="L302" t="s">
+        <v>1738</v>
+      </c>
+      <c r="M302" t="s">
+        <v>1745</v>
+      </c>
+      <c r="N302" t="s">
+        <v>264</v>
+      </c>
+      <c r="O302" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="303" spans="1:15">
+      <c r="A303" s="2"/>
+      <c r="B303" s="2">
+        <v>111477917</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E303" s="2"/>
+      <c r="F303" s="2"/>
+      <c r="G303" s="2" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H303" s="2" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I303" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J303" s="2" t="s">
+        <v>1750</v>
+      </c>
+      <c r="K303" s="2"/>
+      <c r="L303" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="M303" s="2" t="s">
+        <v>1752</v>
+      </c>
+      <c r="N303" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="O303" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="304" spans="1:15">
+      <c r="B304">
+        <v>111477866</v>
+      </c>
+      <c r="C304" t="s">
+        <v>15</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E304" t="s">
+        <v>997</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1754</v>
+      </c>
+      <c r="G304" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1756</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J304" t="s">
+        <v>1030</v>
+      </c>
+      <c r="K304"/>
+      <c r="L304" t="s">
+        <v>1758</v>
+      </c>
+      <c r="M304" t="s">
+        <v>55</v>
+      </c>
+      <c r="N304" t="s">
+        <v>93</v>
+      </c>
+      <c r="O304" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="305" spans="1:15">
+      <c r="A305" s="2"/>
+      <c r="B305" s="2">
+        <v>111477658</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F305" s="2"/>
+      <c r="G305" s="2" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H305" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="I305" s="2" t="s">
+        <v>1762</v>
+      </c>
+      <c r="J305" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="K305" s="2"/>
+      <c r="L305" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M305" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="N305" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="O305" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="306" spans="1:15">
+      <c r="B306">
+        <v>111477769</v>
+      </c>
+      <c r="C306" t="s">
+        <v>48</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306" t="s">
+        <v>105</v>
+      </c>
+      <c r="H306" t="s">
+        <v>146</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1765</v>
+      </c>
+      <c r="J306"/>
+      <c r="K306"/>
+      <c r="L306" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M306" t="s">
+        <v>55</v>
+      </c>
+      <c r="N306" t="s">
+        <v>34</v>
+      </c>
+      <c r="O306" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="307" spans="1:15">
+      <c r="A307" s="2"/>
+      <c r="B307" s="2">
+        <v>111477569</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E307" s="2"/>
+      <c r="F307" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G307" s="2"/>
+      <c r="H307" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I307" s="2" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J307" s="2"/>
+      <c r="K307" s="2"/>
+      <c r="L307" s="2" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M307" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="N307" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="O307" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="308" spans="1:15">
+      <c r="B308">
+        <v>111477638</v>
+      </c>
+      <c r="C308" t="s">
+        <v>418</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F308"/>
+      <c r="G308" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J308"/>
+      <c r="K308"/>
+      <c r="L308" t="s">
+        <v>661</v>
+      </c>
+      <c r="M308" t="s">
+        <v>1773</v>
+      </c>
+      <c r="N308" t="s">
+        <v>34</v>
+      </c>
+      <c r="O308" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="309" spans="1:15">
+      <c r="A309" s="2"/>
+      <c r="B309" s="2">
+        <v>111477844</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F309" s="2"/>
+      <c r="G309" s="2" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H309" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I309" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J309" s="2"/>
+      <c r="K309" s="2"/>
+      <c r="L309" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="M309" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="N309" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="O309" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="310" spans="1:15">
+      <c r="B310">
+        <v>111477804</v>
+      </c>
+      <c r="C310" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E310" t="s">
+        <v>494</v>
+      </c>
+      <c r="F310"/>
+      <c r="H310" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J310"/>
+      <c r="K310"/>
+      <c r="L310" t="s">
+        <v>1782</v>
+      </c>
+      <c r="M310" t="s">
+        <v>55</v>
+      </c>
+      <c r="N310" t="s">
+        <v>469</v>
+      </c>
+      <c r="O310" t="s">
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>